--- v0 (2026-03-06)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charles Danquigny </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative sequence stratigraphy applied to the Barremian–lower Aptian Urgonian carbonates deposited in Provence (southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leonide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 109 (4), pp.467-496. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1306/03182523084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine landslides on a carbonate platform slope : forward numerical modelling of mechanical stratigraphy and scenarios of failure precondition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Teles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.595-618. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10346-020-01510-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst recharge-discharge semi distributed model to assess spatial variability of flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 703, pp.134368. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into Account both Explicit Conduits and the Unsaturated Zone in Karst Reservoir Hybrid Models: Impact on the Outlet Hydrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.3221. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12113221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Matrix-Conduit Exchanges in Both the Epikarst and the Transmission Zone of Karst Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.3219. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12113219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix‐free crosshole elliptical‐anisotropy tomography: Parametrization analysis and GPR applications in carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yubing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (6), pp.697-712. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nsg.12116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Limitations of Karst Aquifer Vulnerability Mapping Based on the PaPRIKa Method-Application to a Large European Karst Aquifer (Fontaine de Vaucluse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerantzis Kazakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (3), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments6030039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QGIS Plugin Based on the PaPRIKa Method for Karst Aquifer Vulnerability Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (2), pp.201-204. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.12855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst flow processes explored through analysis of long-term unsaturated-zone discharge hydrochemistry: a 10-year study in Rustrel, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Perineau Barbel-Périneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barbiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (5), pp.1711 - 1723. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-019-01965-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KarstMod: A modelling platform for rainfall - discharge analysis and modelling dedicated to karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122, pp.103927. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring gravity with the MIGA large scale atom interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Canuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pozzo Di Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chantrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.14064. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32165-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on fractures deformation from tiltmeter data measured inside the Fontaine de Vaucluse karst system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208 (3), pp.1389-1402. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggw446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01408482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using resistivity or logarithm of resistivity to calculate Depth of Investigation index to assess reliability of Electrical Resistivity Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Torres-Rondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (5), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/geo2016-0244.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of porous matrix in water flow regulation within a karst unsaturated zone: an integrated hydrogeophysical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (7), pp.1905-1918. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-016-1425-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la recharge des hydrosystèmes karstiques à l’échelle de la parcelle : modélisation et analyse de corrélation - Site du Laboratoire souterrain à bas bruit de Rustrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariotte Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.72-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring geomagnetic signals of groundwater movement using multiple underground SQUID magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pozzo Di Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.02004. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20140402004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Electrical Resistivity Tomography and Ground Penetrating Radar to study geological structuring of karst Unsaturated Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2013.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du Laboratoire Souterrain à Bas Bruit dans l'étude du fonctionnement des eaux souterraines karstiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Barbel-Périneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Poupeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études vauclusiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Laboratoire Souterrain à Bas Bruit (LSBB) de Rustrel - Pays d’Apt, 79, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation hydrogéophysique de la zone non saturée du karst. Application de la tomographie électrique au droit du Laboratoire Souterrain à Bas Bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chapelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études vauclusiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Laboratoire Souterrain à Bas Bruit (LSBB) de Rustrel - Pays d’Apt, 79, pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater dynamics in karst hydrosystem unsaturated zone; evidences from a 2-years Surface Nuclear Magnetic Resonance monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geosciences 2021 - 1rst Conference on Hydrogeophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202120091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the ALBION Dynamic Analogue in Understanding the Diversity of Fluid Flows in Fractured Carbonate Reservoirs. The Example of the LSBB Instrumented Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massonnat Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbier Mickaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouxin Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dal Soglio Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/207664-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Process Reservoir Modelling Workflow as the Key for Unlocking Reservoir Prediction in Carbonates. Application to a Sector Model from the Albion R&D Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Joseph Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Leonforte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/207556-ms⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonate Facies Models, Fake or Real? Comparison of the Urgonian Formation South-East France with the Kharaib-Shuaiba Formations Middle East – Insights from the ALBION R&D Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Lanteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leonide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/203106-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Stratigraphic Forward Modelling to Carbonate Reservoir Characterization – A New Paradigm from the Albion R&D Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Lanteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/202775-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-disciplinary characterisation of carbonate reservoirs. ALBION, a multi-scales dynamic analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Barremian–Aptian Urgonian platforms from southeast France: towards a regional chronostratigraphic model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Lanteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Meeting of Carbonate Sedimentologists, Bathurst Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KaRaMel: a semi-distributed Rainfall-Recharge-Discharge model toassess the spatial variability of flows in karst aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and Inter-Facies Variability of Multi-Physics Data in Carbonates. New Insights from Database of ALBION R&D Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mermoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rolando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/197836-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability Upscaling in Carbonates. An Integrated Case Study From the Albion R&D Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rolando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/197122-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic outcrop analogues in groundwater reservoirs. A disruptive approach for reservoir characterization and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rolando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological and hydrogeophysical insights into karst aquifer unsaturated zone. Challenges and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALBION : a multi-scales 3D dynamic outcrop analogue of Barremian-Aptian peri-Tehyan carbonate platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Meeting of Carbonate Sedimentologists, Bathurst Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence stratigraphy as an inter-disciplinary tool for karst network forecast. Multiphase and multiprocess karst genesis in the Urgonian Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive seismic monitoring of the groundwater level in the Fontaine de Vaucluse aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into karst genesis processes in unsaturated zone thanks to process-like modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the Earth magnetic field transmission through the karstic mountain of Rustrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Seraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mesgouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-DUST 2018 - 7th Inter-Disciplinary Underground Science &amp; Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LSBB, Jun 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scales Permeability Tensors: a New and Disruptive Approach Through Dynamic Analogues in Groundwater Reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th EAGE Conference and Exhibition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Copenhagen, France. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201801507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of recharge in karst aquifer using improved evapotranspiration monitoring thanks to remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALBION Project: An Observatory in the Heart of a Carbonate Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/188539-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the dynamic of the Vaucluse hydrological system from long base tiltmeter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Hydrogeologists the World-wide Groundwater Organisation, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight on the dynamic of the Fontaine de Vaucluse karst hydrosystem from tilt measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Cheng Seat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-13891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01308594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes modelling applied to evaluation of karst hydrosystem recharge at the stand scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of karst hydrosystem recharge at the parcel scale, using modeling and correlation analysis - Low Noise Underground Laboratory of Rustrel site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-distributed lumped model to assess recharge of karst unsaturated zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight on the dynamic of the Fontaine de Vaucluse karst hydrosystem from tilt measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of hydrodynamics response to structure and flow parameters in a karstic reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous geomagnetic monitoring with multiple SQUIDs and fluxgate sensors across underground laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo Di Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Inter-Disciplinary Underground Science and Technology (-DUST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Avignon, France. pp.5, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20161202003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matter-wave laser Interferometric Gravitation Antenna (MIGA): New perspectives for fundamental physics and geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Canuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Rencontres de Moriond "100 years after GR"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Thuile, Italy. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1505.07137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a geomagnetic signal produced by the movement of groundwater in fractured carbonate rock.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014 Geophysical Research Abstracts Vol. 16, EGU General Assembly 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the LSBB environment form GPR Data, along the tunnel and from the surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Dust - Inter-Disciplinary Underground Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, APT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of hydrogeological time series statistical analysis to the study of karst unsaturated zone (Rustrel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbel-Perineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of recent [SQUID]² activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Waysand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-DUST 2014 - 5th inter-Disciplinary Underground Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Apt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water in karst hydrosystems unsaturated zone; MRS evidences within an integrated hydrogeophysical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Legchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20142013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal hydrodynamic variations of flow in the karst vadose zone (Rustrel, France) in function of depth and fracturing density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbel-Perineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a geomagnetic signal produced by the movement of groundwater in fractured carbonate rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the lsbb environment from GPR data, along the tunnel and from the surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences - 5th I-DUST conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Apt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and limits of Electrical Resistivity Tomography to monitor water infiltration through karst medium during a rainy event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring geomagnetic signals of groundwater movement using multiple underground SQUID magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pozzo Di Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-Dust, Inter-Disciplinary Underground Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lsbb, Laboratoire souterrain à bas bruit, May 2014, Apt, France. pp.02004, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20140402004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst conduits modeling using ODSIM - An application case in the Fontaine-de- Vaucluse watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Le Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Gocad Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical investigations at the LSBB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences - 5th I-DUST conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LSBB Laboratoire souterrain à bas bruit, 2014, APT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The matter-wave laser interferometer gravitation antenna (MIGA): New perspectives for fundamental physics and geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Canuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-DUST 2014 – Inter-Disciplinary Underground Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Apt, France. pp.01004, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20140401004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving a 3D geological model using multiple geophysical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOCAD meeting, RING, Research for Integrative Numerical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of flows in the vadose zone by direct measurements in karst aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbel-Perineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Hierarchical Flow Systems in Karst Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Head of the Organising Committee: Anita Erőss, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeophysical study of karst unsaturated zone structure and functionning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iDUST, Inter Disciplinary Underground Science and Technology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LSBB,Laboratoire souterrain à bas bruit, May 2012, Apt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of Electrical Resistivity Tomography and Ground Penetrating Radar to Study Karst Unsaturated Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sénéchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geoscience 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Sep 2012, Paris, France. pp.724, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20143402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du magnésium et du carbone organique total dans l'estimation du volume d'eau écoulé avant l'arrivée des eaux d'infiltration &amp;quot;directe&amp;quot; en période de crue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque d'Hydrogéologie en Pays Calcaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic organisation of the flows in the unsaturated zone of the Fontaine de Vaucluse karst system. First results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">inter-Disciplinary Underground Science &amp; Technology Conference (i-DUST 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lsbb, laboratoire souterrain à bas bruit, Jun 2010, Apt, France. pp.01001, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/idust/201101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Great Flood on the Functioning of Karst Aquifer: Example of the Fontaine de Vaucluse Karst System (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Symposium on Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions aux limites sur le transport en présence d’un dipôle en milieu poreux hétérogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability mapping of a vast karst hydrosystem. Application and adjustments of PaPRIKa method to the Fontaine-de-Vaucluse catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability mapping of a vast karst hydrosystem. Application and adjustments of PaPRIKa method to the Fontaine‐de‐Vaucluse catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchätel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Calculate DOI Index to Assess Inverted ERT model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Torres Rondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geoscience 2014 - 20th European Meeting of Environmental and Engineering Geophysics - Session: Geoelectrics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20142021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring magnetotelluric signals with multiple underground SQUID magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EM Induction Workshop (EMIW 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Weimar, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrodynamique de la nappe alluviale d'Avignon. Impact des changements globaux (climat et usage du sol)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Nofal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Travi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination of equivalent parameters with tracer tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 1st General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-Based Vegetation Models Improve Karst Recharge Simulation Under Mediterranean Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroKarst 2016, Neuchâtel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, Editions Springer, 2017, Advances in Karst Science, 978-3-319-45464-1. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45465-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and Limits of Electrical Resistivity Tomography to Monitor Water Infiltration Through Karst Medium During a Rainy Event.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andreo; F. Carrasco; J.J. Duran; P. Jimenez; J.W. LaMoreaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.45-55, 2015, Hydrogeological and Environmental Investigations in Karst Systems, 978-3-642-17434-6. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and limits of Electrical Resistivity Tomography to monitor water infiltration through karst mediumduring a rainy event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.45-55, 2015, Environmental Earth Sciences, 978-3-642-17434-6. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Temporal Hydrodynamic Variations of Flow in the Karst Vadose Zone (Rustrel, France) in Function of Depth and Fracturing Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbel-Perineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.11-18, 2015, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Hydrogeological Time Series Statistical Analysis to the Study of Karst Unsaturated Zone (Rustrel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbel-Perineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andreo; F. Carrasco; J.J. Durán; P. Jiménez; J.W. LaMoreaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.27-33, 2014, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of great flood on the functionning of karst aquifer: example of the Fontaine de Vaucluse karst system (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in research in karst media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer - Verlag, 2011, 9783642124853. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12486-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets croisés entre dynamique des fluides et hétérogénéité dans les réservoirs géologiques. Une question d’échelles spatiales et temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Planète et Univers [physics]. Pau. Université de Pau et des Pays de l'Adour (UPPA), FRA., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04938922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charles Danquigny </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative sequence stratigraphy applied to the Barremian–lower Aptian Urgonian carbonates deposited in Provence (southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leonide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 109 (4), pp.467-496. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1306/03182523084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine landslides on a carbonate platform slope : forward numerical modelling of mechanical stratigraphy and scenarios of failure precondition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Teles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.595-618. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10346-020-01510-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix‐free crosshole elliptical‐anisotropy tomography: Parametrization analysis and GPR applications in carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yubing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (6), pp.697-712. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nsg.12116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst recharge-discharge semi distributed model to assess spatial variability of flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 703, pp.134368. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into Account both Explicit Conduits and the Unsaturated Zone in Karst Reservoir Hybrid Models: Impact on the Outlet Hydrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.3221. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12113221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Matrix-Conduit Exchanges in Both the Epikarst and the Transmission Zone of Karst Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.3219. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12113219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QGIS Plugin Based on the PaPRIKa Method for Karst Aquifer Vulnerability Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (2), pp.201-204. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.12855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Limitations of Karst Aquifer Vulnerability Mapping Based on the PaPRIKa Method-Application to a Large European Karst Aquifer (Fontaine de Vaucluse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerantzis Kazakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments6030039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst flow processes explored through analysis of long-term unsaturated-zone discharge hydrochemistry: a 10-year study in Rustrel, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Perineau Barbel-Périneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barbiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (5), pp.1711 - 1723. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-019-01965-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KarstMod: A modelling platform for rainfall - discharge analysis and modelling dedicated to karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122, pp.103927. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring gravity with the MIGA large scale atom interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Canuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pozzo Di Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chantrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.14064. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32165-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on fractures deformation from tiltmeter data measured inside the Fontaine de Vaucluse karst system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208 (3), pp.1389-1402. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggw446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01408482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using resistivity or logarithm of resistivity to calculate Depth of Investigation index to assess reliability of Electrical Resistivity Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Torres-Rondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (5), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/geo2016-0244.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of porous matrix in water flow regulation within a karst unsaturated zone: an integrated hydrogeophysical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (7), pp.1905-1918. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-016-1425-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la recharge des hydrosystèmes karstiques à l’échelle de la parcelle : modélisation et analyse de corrélation - Site du Laboratoire souterrain à bas bruit de Rustrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariotte Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.72-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring geomagnetic signals of groundwater movement using multiple underground SQUID magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pozzo Di Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.02004. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20140402004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Electrical Resistivity Tomography and Ground Penetrating Radar to study geological structuring of karst Unsaturated Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2013.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du Laboratoire Souterrain à Bas Bruit dans l'étude du fonctionnement des eaux souterraines karstiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Barbel-Périneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Poupeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études vauclusiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Laboratoire Souterrain à Bas Bruit (LSBB) de Rustrel - Pays d’Apt, 79, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation hydrogéophysique de la zone non saturée du karst. Application de la tomographie électrique au droit du Laboratoire Souterrain à Bas Bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chapelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études vauclusiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Laboratoire Souterrain à Bas Bruit (LSBB) de Rustrel - Pays d’Apt, 79, pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Process Reservoir Modelling Workflow as the Key for Unlocking Reservoir Prediction in Carbonates. Application to a Sector Model from the Albion R&D Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Joseph Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Leonforte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/207556-ms⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater dynamics in karst hydrosystem unsaturated zone; evidences from a 2-years Surface Nuclear Magnetic Resonance monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geosciences 2021 - 1rst Conference on Hydrogeophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202120091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the ALBION Dynamic Analogue in Understanding the Diversity of Fluid Flows in Fractured Carbonate Reservoirs. The Example of the LSBB Instrumented Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massonnat Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbier Mickaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouxin Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dal Soglio Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/207664-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonate Facies Models, Fake or Real? Comparison of the Urgonian Formation South-East France with the Kharaib-Shuaiba Formations Middle East – Insights from the ALBION R&D Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Lanteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leonide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/203106-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Stratigraphic Forward Modelling to Carbonate Reservoir Characterization – A New Paradigm from the Albion R&D Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Lanteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/202775-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into karst genesis processes in unsaturated zone thanks to process-like modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KaRaMel: a semi-distributed Rainfall-Recharge-Discharge model toassess the spatial variability of flows in karst aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Barremian–Aptian Urgonian platforms from southeast France: towards a regional chronostratigraphic model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Lanteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Meeting of Carbonate Sedimentologists, Bathurst Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and Inter-Facies Variability of Multi-Physics Data in Carbonates. New Insights from Database of ALBION R&D Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mermoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rolando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/197836-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-disciplinary characterisation of carbonate reservoirs. ALBION, a multi-scales dynamic analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability Upscaling in Carbonates. An Integrated Case Study From the Albion R&D Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rolando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/197122-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic outcrop analogues in groundwater reservoirs. A disruptive approach for reservoir characterization and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rolando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological and hydrogeophysical insights into karst aquifer unsaturated zone. Challenges and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALBION : a multi-scales 3D dynamic outcrop analogue of Barremian-Aptian peri-Tehyan carbonate platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Meeting of Carbonate Sedimentologists, Bathurst Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence stratigraphy as an inter-disciplinary tool for karst network forecast. Multiphase and multiprocess karst genesis in the Urgonian Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive seismic monitoring of the groundwater level in the Fontaine de Vaucluse aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of recharge in karst aquifer using improved evapotranspiration monitoring thanks to remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the Earth magnetic field transmission through the karstic mountain of Rustrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Seraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mesgouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-DUST 2018 - 7th Inter-Disciplinary Underground Science &amp; Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LSBB, Jun 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scales Permeability Tensors: a New and Disruptive Approach Through Dynamic Analogues in Groundwater Reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th EAGE Conference and Exhibition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Copenhagen, France. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201801507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALBION Project: An Observatory in the Heart of a Carbonate Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/188539-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous geomagnetic monitoring with multiple SQUIDs and fluxgate sensors across underground laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo Di Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Inter-Disciplinary Underground Science and Technology (-DUST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Avignon, France. pp.5, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20161202003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the dynamic of the Vaucluse hydrological system from long base tiltmeter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Hydrogeologists the World-wide Groundwater Organisation, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight on the dynamic of the Fontaine de Vaucluse karst hydrosystem from tilt measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Cheng Seat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-13891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01308594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes modelling applied to evaluation of karst hydrosystem recharge at the stand scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of karst hydrosystem recharge at the parcel scale, using modeling and correlation analysis - Low Noise Underground Laboratory of Rustrel site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-distributed lumped model to assess recharge of karst unsaturated zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight on the dynamic of the Fontaine de Vaucluse karst hydrosystem from tilt measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of hydrodynamics response to structure and flow parameters in a karstic reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matter-wave laser Interferometric Gravitation Antenna (MIGA): New perspectives for fundamental physics and geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Canuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Rencontres de Moriond "100 years after GR"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Thuile, Italy. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1505.07137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a geomagnetic signal produced by the movement of groundwater in fractured carbonate rock.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014 Geophysical Research Abstracts Vol. 16, EGU General Assembly 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the LSBB environment form GPR Data, along the tunnel and from the surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Dust - Inter-Disciplinary Underground Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, APT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of hydrogeological time series statistical analysis to the study of karst unsaturated zone (Rustrel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbel-Perineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of recent [SQUID]² activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Waysand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-DUST 2014 - 5th inter-Disciplinary Underground Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Apt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water in karst hydrosystems unsaturated zone; MRS evidences within an integrated hydrogeophysical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Legchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20142013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a geomagnetic signal produced by the movement of groundwater in fractured carbonate rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal hydrodynamic variations of flow in the karst vadose zone (Rustrel, France) in function of depth and fracturing density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbel-Perineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and limits of Electrical Resistivity Tomography to monitor water infiltration through karst medium during a rainy event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring geomagnetic signals of groundwater movement using multiple underground SQUID magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pozzo Di Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-Dust, Inter-Disciplinary Underground Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lsbb, Laboratoire souterrain à bas bruit, May 2014, Apt, France. pp.02004, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20140402004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the lsbb environment from GPR data, along the tunnel and from the surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences - 5th I-DUST conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Apt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst conduits modeling using ODSIM - An application case in the Fontaine-de- Vaucluse watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Le Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Gocad Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical investigations at the LSBB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences - 5th I-DUST conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LSBB Laboratoire souterrain à bas bruit, 2014, APT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The matter-wave laser interferometer gravitation antenna (MIGA): New perspectives for fundamental physics and geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Canuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-DUST 2014 – Inter-Disciplinary Underground Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Apt, France. pp.01004, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20140401004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving a 3D geological model using multiple geophysical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOCAD meeting, RING, Research for Integrative Numerical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of flows in the vadose zone by direct measurements in karst aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbel-Perineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Hierarchical Flow Systems in Karst Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Head of the Organising Committee: Anita Erőss, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeophysical study of karst unsaturated zone structure and functionning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iDUST, Inter Disciplinary Underground Science and Technology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LSBB,Laboratoire souterrain à bas bruit, May 2012, Apt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of Electrical Resistivity Tomography and Ground Penetrating Radar to Study Karst Unsaturated Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sénéchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geoscience 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Sep 2012, Paris, France. pp.724, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20143402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du magnésium et du carbone organique total dans l'estimation du volume d'eau écoulé avant l'arrivée des eaux d'infiltration &amp;quot;directe&amp;quot; en période de crue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque d'Hydrogéologie en Pays Calcaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic organisation of the flows in the unsaturated zone of the Fontaine de Vaucluse karst system. First results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">inter-Disciplinary Underground Science &amp; Technology Conference (i-DUST 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lsbb, laboratoire souterrain à bas bruit, Jun 2010, Apt, France. pp.01001, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/idust/201101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Great Flood on the Functioning of Karst Aquifer: Example of the Fontaine de Vaucluse Karst System (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Symposium on Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions aux limites sur le transport en présence d’un dipôle en milieu poreux hétérogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability mapping of a vast karst hydrosystem. Application and adjustments of PaPRIKa method to the Fontaine-de-Vaucluse catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability mapping of a vast karst hydrosystem. Application and adjustments of PaPRIKa method to the Fontaine‐de‐Vaucluse catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchätel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Calculate DOI Index to Assess Inverted ERT model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Torres Rondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geoscience 2014 - 20th European Meeting of Environmental and Engineering Geophysics - Session: Geoelectrics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20142021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring magnetotelluric signals with multiple underground SQUID magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EM Induction Workshop (EMIW 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Weimar, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrodynamique de la nappe alluviale d'Avignon. Impact des changements globaux (climat et usage du sol)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Nofal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Travi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination of equivalent parameters with tracer tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 1st General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-Based Vegetation Models Improve Karst Recharge Simulation Under Mediterranean Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroKarst 2016, Neuchâtel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, Editions Springer, 2017, Advances in Karst Science, 978-3-319-45464-1. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45465-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and Limits of Electrical Resistivity Tomography to Monitor Water Infiltration Through Karst Medium During a Rainy Event.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andreo; F. Carrasco; J.J. Duran; P. Jimenez; J.W. LaMoreaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.45-55, 2015, Hydrogeological and Environmental Investigations in Karst Systems, 978-3-642-17434-6. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and limits of Electrical Resistivity Tomography to monitor water infiltration through karst mediumduring a rainy event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.45-55, 2015, Environmental Earth Sciences, 978-3-642-17434-6. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Temporal Hydrodynamic Variations of Flow in the Karst Vadose Zone (Rustrel, France) in Function of Depth and Fracturing Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbel-Perineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.11-18, 2015, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Hydrogeological Time Series Statistical Analysis to the Study of Karst Unsaturated Zone (Rustrel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbel-Perineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andreo; F. Carrasco; J.J. Durán; P. Jiménez; J.W. LaMoreaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.27-33, 2014, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of great flood on the functionning of karst aquifer: example of the Fontaine de Vaucluse karst system (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in research in karst media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer - Verlag, 2011, 9783642124853. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12486-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets croisés entre dynamique des fluides et hétérogénéité dans les réservoirs géologiques. Une question d’échelles spatiales et temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Planète et Univers [physics]. Pau. Université de Pau et des Pays de l'Adour (UPPA), FRA., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04938922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Barbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/03182523084" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152498v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Busson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Teles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joseph" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01510-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dal Soglio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014395v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113219" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salcedo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bouteiller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerantzis Kazakis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lecomte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6030039" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12855" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perineau Barbel-P&#233;rineau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-01965-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.03.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canuel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertoldi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pozzo Di Borgo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chantrait" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32165-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01408482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Boudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danquigny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw446" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rondon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0244.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1425-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariotte Nicolas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453168v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaillou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cottle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20140402004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315358v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2013.03.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP5F4082-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barbel-P&#233;rineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poupeney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cavaillou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chapelet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120091" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751487v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massonnat G&#233;rard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Micka&#235;l" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouxin Pierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dal Soglio Lucie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/207664-MS" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751489v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Joseph Massonnat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leonforte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Barbier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/207556-ms" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163891v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Lanteaume" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Massonnat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Samson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/203106-MS" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751485v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/202775-MS" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tendil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cochard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751876v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastide" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115210v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243133v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mermoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rolando" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/197836-MS" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243168v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/197122-MS" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303609v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751872v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751871v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340340v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074927v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seraut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pozzo-Di-Borgo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751483v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801507" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844642v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751481v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/188539-MS" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02315724v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Boudin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308594v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Cheng Seat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02315558v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Davi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751831v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844585v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316555v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844626v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594375v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pozzo Di Borgo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161202003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Geiger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoldi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chaibi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1505.07137" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337690v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cottle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309722v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzilli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbel-Perineau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336909v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Febvre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Waysand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315380v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Legchenko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309365v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309542v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Henry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816792v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carriere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chalikakis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309385v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317678v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844577v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816796v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142050v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Geiger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20140401004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309278v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309447v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309195v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143402" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336419v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blondel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perineau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319065v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/idust/201101001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751847v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Garry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751026v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Carlier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844620v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751875v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315357v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres Rondon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142021" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337687v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cottle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824292v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Nofal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751091v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606484v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45465-8_12" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315356v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605721v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294288v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318956v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809575v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Blondel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roch" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_18" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04938922v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Barbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/03182523084" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152498v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Busson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Teles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joseph" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01510-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salcedo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bouteiller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12116" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134368" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dal Soglio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113221" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014395v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113219" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004758v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lecomte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12855" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerantzis Kazakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6030039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perineau Barbel-P&#233;rineau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-01965-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.03.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertoldi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pozzo Di Borgo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chantrait" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32165-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01408482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Boudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danquigny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw446" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rondon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0244.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1425-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariotte Nicolas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453168v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaillou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cottle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20140402004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315358v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2013.03.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP5F4082-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barbel-P&#233;rineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poupeney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cavaillou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chapelet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751489v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Joseph Massonnat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leonforte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Barbier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/207556-ms" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589919v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120091" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751487v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massonnat G&#233;rard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Micka&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouxin Pierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dal Soglio Lucie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/207664-MS" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163891v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Lanteaume" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Massonnat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Samson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/203106-MS" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751485v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/202775-MS" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115210v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tendil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastide" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mermoud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rolando" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/197836-MS" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751867v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cochard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243168v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/197122-MS" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751873v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751526v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751872v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751871v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844642v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074927v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seraut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pozzo-Di-Borgo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751483v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751481v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/188539-MS" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594375v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pozzo Di Borgo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161202003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02315724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Boudin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Cheng Seat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02315558v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Davi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751831v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844585v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316555v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844626v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Geiger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoldi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chaibi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1505.07137" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337690v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cottle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309722v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzilli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbel-Perineau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336909v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Febvre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Waysand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315380v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Legchenko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309542v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Henry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309365v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309385v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816792v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carriere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chalikakis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844577v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816796v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142050v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Geiger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20140401004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309278v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309447v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309195v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143402" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336419v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blondel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perineau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319065v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/idust/201101001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751847v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Garry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751026v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Carlier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844620v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751875v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315357v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres Rondon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142021" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337687v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cottle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824292v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Nofal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751091v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606484v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45465-8_12" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315356v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605721v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294288v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318956v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809575v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Blondel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roch" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_18" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04938922v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>