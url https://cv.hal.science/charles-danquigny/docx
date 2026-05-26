--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charles Danquigny </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative sequence stratigraphy applied to the Barremian–lower Aptian Urgonian carbonates deposited in Provence (southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leonide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 109 (4), pp.467-496. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1306/03182523084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine landslides on a carbonate platform slope : forward numerical modelling of mechanical stratigraphy and scenarios of failure precondition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Teles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.595-618. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10346-020-01510-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix‐free crosshole elliptical‐anisotropy tomography: Parametrization analysis and GPR applications in carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yubing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (6), pp.697-712. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nsg.12116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst recharge-discharge semi distributed model to assess spatial variability of flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 703, pp.134368. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into Account both Explicit Conduits and the Unsaturated Zone in Karst Reservoir Hybrid Models: Impact on the Outlet Hydrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.3221. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12113221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Matrix-Conduit Exchanges in Both the Epikarst and the Transmission Zone of Karst Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.3219. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12113219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QGIS Plugin Based on the PaPRIKa Method for Karst Aquifer Vulnerability Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (2), pp.201-204. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.12855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Limitations of Karst Aquifer Vulnerability Mapping Based on the PaPRIKa Method-Application to a Large European Karst Aquifer (Fontaine de Vaucluse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerantzis Kazakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments6030039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst flow processes explored through analysis of long-term unsaturated-zone discharge hydrochemistry: a 10-year study in Rustrel, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Perineau Barbel-Périneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barbiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (5), pp.1711 - 1723. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-019-01965-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KarstMod: A modelling platform for rainfall - discharge analysis and modelling dedicated to karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122, pp.103927. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring gravity with the MIGA large scale atom interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Canuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pozzo Di Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chantrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.14064. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32165-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on fractures deformation from tiltmeter data measured inside the Fontaine de Vaucluse karst system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208 (3), pp.1389-1402. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggw446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01408482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using resistivity or logarithm of resistivity to calculate Depth of Investigation index to assess reliability of Electrical Resistivity Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Torres-Rondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (5), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/geo2016-0244.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of porous matrix in water flow regulation within a karst unsaturated zone: an integrated hydrogeophysical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (7), pp.1905-1918. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-016-1425-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la recharge des hydrosystèmes karstiques à l’échelle de la parcelle : modélisation et analyse de corrélation - Site du Laboratoire souterrain à bas bruit de Rustrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariotte Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.72-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring geomagnetic signals of groundwater movement using multiple underground SQUID magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pozzo Di Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.02004. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20140402004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Electrical Resistivity Tomography and Ground Penetrating Radar to study geological structuring of karst Unsaturated Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2013.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du Laboratoire Souterrain à Bas Bruit dans l'étude du fonctionnement des eaux souterraines karstiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Barbel-Périneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Poupeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études vauclusiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Laboratoire Souterrain à Bas Bruit (LSBB) de Rustrel - Pays d’Apt, 79, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation hydrogéophysique de la zone non saturée du karst. Application de la tomographie électrique au droit du Laboratoire Souterrain à Bas Bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chapelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études vauclusiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Laboratoire Souterrain à Bas Bruit (LSBB) de Rustrel - Pays d’Apt, 79, pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Process Reservoir Modelling Workflow as the Key for Unlocking Reservoir Prediction in Carbonates. Application to a Sector Model from the Albion R&D Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Joseph Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Leonforte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/207556-ms⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater dynamics in karst hydrosystem unsaturated zone; evidences from a 2-years Surface Nuclear Magnetic Resonance monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geosciences 2021 - 1rst Conference on Hydrogeophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202120091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the ALBION Dynamic Analogue in Understanding the Diversity of Fluid Flows in Fractured Carbonate Reservoirs. The Example of the LSBB Instrumented Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massonnat Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbier Mickaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouxin Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dal Soglio Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/207664-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonate Facies Models, Fake or Real? Comparison of the Urgonian Formation South-East France with the Kharaib-Shuaiba Formations Middle East – Insights from the ALBION R&D Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Lanteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leonide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/203106-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Stratigraphic Forward Modelling to Carbonate Reservoir Characterization – A New Paradigm from the Albion R&D Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Lanteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/202775-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into karst genesis processes in unsaturated zone thanks to process-like modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KaRaMel: a semi-distributed Rainfall-Recharge-Discharge model toassess the spatial variability of flows in karst aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Barremian–Aptian Urgonian platforms from southeast France: towards a regional chronostratigraphic model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Lanteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Meeting of Carbonate Sedimentologists, Bathurst Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and Inter-Facies Variability of Multi-Physics Data in Carbonates. New Insights from Database of ALBION R&D Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mermoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rolando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/197836-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-disciplinary characterisation of carbonate reservoirs. ALBION, a multi-scales dynamic analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability Upscaling in Carbonates. An Integrated Case Study From the Albion R&D Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rolando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/197122-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic outcrop analogues in groundwater reservoirs. A disruptive approach for reservoir characterization and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rolando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological and hydrogeophysical insights into karst aquifer unsaturated zone. Challenges and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALBION : a multi-scales 3D dynamic outcrop analogue of Barremian-Aptian peri-Tehyan carbonate platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Meeting of Carbonate Sedimentologists, Bathurst Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence stratigraphy as an inter-disciplinary tool for karst network forecast. Multiphase and multiprocess karst genesis in the Urgonian Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive seismic monitoring of the groundwater level in the Fontaine de Vaucluse aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of recharge in karst aquifer using improved evapotranspiration monitoring thanks to remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the Earth magnetic field transmission through the karstic mountain of Rustrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Seraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mesgouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-DUST 2018 - 7th Inter-Disciplinary Underground Science &amp; Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LSBB, Jun 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scales Permeability Tensors: a New and Disruptive Approach Through Dynamic Analogues in Groundwater Reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th EAGE Conference and Exhibition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Copenhagen, France. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201801507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALBION Project: An Observatory in the Heart of a Carbonate Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/188539-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous geomagnetic monitoring with multiple SQUIDs and fluxgate sensors across underground laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo Di Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Inter-Disciplinary Underground Science and Technology (-DUST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Avignon, France. pp.5, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20161202003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the dynamic of the Vaucluse hydrological system from long base tiltmeter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Hydrogeologists the World-wide Groundwater Organisation, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight on the dynamic of the Fontaine de Vaucluse karst hydrosystem from tilt measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Cheng Seat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-13891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01308594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes modelling applied to evaluation of karst hydrosystem recharge at the stand scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of karst hydrosystem recharge at the parcel scale, using modeling and correlation analysis - Low Noise Underground Laboratory of Rustrel site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-distributed lumped model to assess recharge of karst unsaturated zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight on the dynamic of the Fontaine de Vaucluse karst hydrosystem from tilt measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of hydrodynamics response to structure and flow parameters in a karstic reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matter-wave laser Interferometric Gravitation Antenna (MIGA): New perspectives for fundamental physics and geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Canuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Rencontres de Moriond "100 years after GR"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Thuile, Italy. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1505.07137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a geomagnetic signal produced by the movement of groundwater in fractured carbonate rock.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014 Geophysical Research Abstracts Vol. 16, EGU General Assembly 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the LSBB environment form GPR Data, along the tunnel and from the surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Dust - Inter-Disciplinary Underground Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, APT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of hydrogeological time series statistical analysis to the study of karst unsaturated zone (Rustrel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbel-Perineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of recent [SQUID]² activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Waysand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-DUST 2014 - 5th inter-Disciplinary Underground Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Apt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water in karst hydrosystems unsaturated zone; MRS evidences within an integrated hydrogeophysical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Legchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20142013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a geomagnetic signal produced by the movement of groundwater in fractured carbonate rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal hydrodynamic variations of flow in the karst vadose zone (Rustrel, France) in function of depth and fracturing density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbel-Perineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and limits of Electrical Resistivity Tomography to monitor water infiltration through karst medium during a rainy event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring geomagnetic signals of groundwater movement using multiple underground SQUID magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pozzo Di Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-Dust, Inter-Disciplinary Underground Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lsbb, Laboratoire souterrain à bas bruit, May 2014, Apt, France. pp.02004, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20140402004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the lsbb environment from GPR data, along the tunnel and from the surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences - 5th I-DUST conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Apt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst conduits modeling using ODSIM - An application case in the Fontaine-de- Vaucluse watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Le Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Gocad Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical investigations at the LSBB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences - 5th I-DUST conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LSBB Laboratoire souterrain à bas bruit, 2014, APT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The matter-wave laser interferometer gravitation antenna (MIGA): New perspectives for fundamental physics and geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Canuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-DUST 2014 – Inter-Disciplinary Underground Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Apt, France. pp.01004, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20140401004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving a 3D geological model using multiple geophysical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOCAD meeting, RING, Research for Integrative Numerical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of flows in the vadose zone by direct measurements in karst aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbel-Perineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Hierarchical Flow Systems in Karst Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Head of the Organising Committee: Anita Erőss, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeophysical study of karst unsaturated zone structure and functionning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iDUST, Inter Disciplinary Underground Science and Technology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LSBB,Laboratoire souterrain à bas bruit, May 2012, Apt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of Electrical Resistivity Tomography and Ground Penetrating Radar to Study Karst Unsaturated Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sénéchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geoscience 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Sep 2012, Paris, France. pp.724, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20143402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du magnésium et du carbone organique total dans l'estimation du volume d'eau écoulé avant l'arrivée des eaux d'infiltration &amp;quot;directe&amp;quot; en période de crue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque d'Hydrogéologie en Pays Calcaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic organisation of the flows in the unsaturated zone of the Fontaine de Vaucluse karst system. First results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">inter-Disciplinary Underground Science &amp; Technology Conference (i-DUST 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lsbb, laboratoire souterrain à bas bruit, Jun 2010, Apt, France. pp.01001, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/idust/201101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Great Flood on the Functioning of Karst Aquifer: Example of the Fontaine de Vaucluse Karst System (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Symposium on Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions aux limites sur le transport en présence d’un dipôle en milieu poreux hétérogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability mapping of a vast karst hydrosystem. Application and adjustments of PaPRIKa method to the Fontaine-de-Vaucluse catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability mapping of a vast karst hydrosystem. Application and adjustments of PaPRIKa method to the Fontaine‐de‐Vaucluse catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchätel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Calculate DOI Index to Assess Inverted ERT model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Torres Rondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geoscience 2014 - 20th European Meeting of Environmental and Engineering Geophysics - Session: Geoelectrics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20142021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring magnetotelluric signals with multiple underground SQUID magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EM Induction Workshop (EMIW 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Weimar, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrodynamique de la nappe alluviale d'Avignon. Impact des changements globaux (climat et usage du sol)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Nofal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Travi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination of equivalent parameters with tracer tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 1st General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-Based Vegetation Models Improve Karst Recharge Simulation Under Mediterranean Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroKarst 2016, Neuchâtel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, Editions Springer, 2017, Advances in Karst Science, 978-3-319-45464-1. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45465-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and Limits of Electrical Resistivity Tomography to Monitor Water Infiltration Through Karst Medium During a Rainy Event.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andreo; F. Carrasco; J.J. Duran; P. Jimenez; J.W. LaMoreaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.45-55, 2015, Hydrogeological and Environmental Investigations in Karst Systems, 978-3-642-17434-6. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and limits of Electrical Resistivity Tomography to monitor water infiltration through karst mediumduring a rainy event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.45-55, 2015, Environmental Earth Sciences, 978-3-642-17434-6. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Temporal Hydrodynamic Variations of Flow in the Karst Vadose Zone (Rustrel, France) in Function of Depth and Fracturing Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbel-Perineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.11-18, 2015, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Hydrogeological Time Series Statistical Analysis to the Study of Karst Unsaturated Zone (Rustrel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbel-Perineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andreo; F. Carrasco; J.J. Durán; P. Jiménez; J.W. LaMoreaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.27-33, 2014, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of great flood on the functionning of karst aquifer: example of the Fontaine de Vaucluse karst system (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in research in karst media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer - Verlag, 2011, 9783642124853. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12486-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets croisés entre dynamique des fluides et hétérogénéité dans les réservoirs géologiques. Une question d’échelles spatiales et temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Planète et Univers [physics]. Pau. Université de Pau et des Pays de l'Adour (UPPA), FRA., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04938922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charles Danquigny </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative sequence stratigraphy applied to the Barremian–lower Aptian Urgonian carbonates deposited in Provence (southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leonide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 109 (4), pp.467-496. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1306/03182523084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine landslides on a carbonate platform slope : forward numerical modelling of mechanical stratigraphy and scenarios of failure precondition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Teles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.595-618. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10346-020-01510-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst recharge-discharge semi distributed model to assess spatial variability of flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 703, pp.134368. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into Account both Explicit Conduits and the Unsaturated Zone in Karst Reservoir Hybrid Models: Impact on the Outlet Hydrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.3221. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12113221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Matrix-Conduit Exchanges in Both the Epikarst and the Transmission Zone of Karst Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.3219. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12113219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix‐free crosshole elliptical‐anisotropy tomography: Parametrization analysis and GPR applications in carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yubing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (6), pp.697-712. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nsg.12116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QGIS Plugin Based on the PaPRIKa Method for Karst Aquifer Vulnerability Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (2), pp.201-204. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.12855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Limitations of Karst Aquifer Vulnerability Mapping Based on the PaPRIKa Method-Application to a Large European Karst Aquifer (Fontaine de Vaucluse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerantzis Kazakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments6030039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst flow processes explored through analysis of long-term unsaturated-zone discharge hydrochemistry: a 10-year study in Rustrel, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Perineau Barbel-Périneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barbiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (5), pp.1711 - 1723. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-019-01965-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KarstMod: A modelling platform for rainfall - discharge analysis and modelling dedicated to karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122, pp.103927. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring gravity with the MIGA large scale atom interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Canuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pozzo Di Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chantrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.14064. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32165-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on fractures deformation from tiltmeter data measured inside the Fontaine de Vaucluse karst system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208 (3), pp.1389-1402. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggw446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01408482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using resistivity or logarithm of resistivity to calculate Depth of Investigation index to assess reliability of Electrical Resistivity Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Torres-Rondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (5), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/geo2016-0244.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of porous matrix in water flow regulation within a karst unsaturated zone: an integrated hydrogeophysical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (7), pp.1905-1918. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-016-1425-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la recharge des hydrosystèmes karstiques à l’échelle de la parcelle : modélisation et analyse de corrélation - Site du Laboratoire souterrain à bas bruit de Rustrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariotte Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.72-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring geomagnetic signals of groundwater movement using multiple underground SQUID magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pozzo Di Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.02004. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20140402004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Electrical Resistivity Tomography and Ground Penetrating Radar to study geological structuring of karst Unsaturated Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2013.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du Laboratoire Souterrain à Bas Bruit dans l'étude du fonctionnement des eaux souterraines karstiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Barbel-Périneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Poupeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études vauclusiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Laboratoire Souterrain à Bas Bruit (LSBB) de Rustrel - Pays d’Apt, 79, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation hydrogéophysique de la zone non saturée du karst. Application de la tomographie électrique au droit du Laboratoire Souterrain à Bas Bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chapelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études vauclusiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Laboratoire Souterrain à Bas Bruit (LSBB) de Rustrel - Pays d’Apt, 79, pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater dynamics in karst hydrosystem unsaturated zone; evidences from a 2-years Surface Nuclear Magnetic Resonance monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geosciences 2021 - 1rst Conference on Hydrogeophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202120091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the ALBION Dynamic Analogue in Understanding the Diversity of Fluid Flows in Fractured Carbonate Reservoirs. The Example of the LSBB Instrumented Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massonnat Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbier Mickaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouxin Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dal Soglio Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/207664-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Process Reservoir Modelling Workflow as the Key for Unlocking Reservoir Prediction in Carbonates. Application to a Sector Model from the Albion R&D Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Joseph Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Leonforte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/207556-ms⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonate Facies Models, Fake or Real? Comparison of the Urgonian Formation South-East France with the Kharaib-Shuaiba Formations Middle East – Insights from the ALBION R&D Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Lanteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leonide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/203106-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Stratigraphic Forward Modelling to Carbonate Reservoir Characterization – A New Paradigm from the Albion R&D Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Lanteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/202775-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KaRaMel: a semi-distributed Rainfall-Recharge-Discharge model toassess the spatial variability of flows in karst aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Barremian–Aptian Urgonian platforms from southeast France: towards a regional chronostratigraphic model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Lanteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Meeting of Carbonate Sedimentologists, Bathurst Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and Inter-Facies Variability of Multi-Physics Data in Carbonates. New Insights from Database of ALBION R&D Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mermoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rolando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/197836-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-disciplinary characterisation of carbonate reservoirs. ALBION, a multi-scales dynamic analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability Upscaling in Carbonates. An Integrated Case Study From the Albion R&D Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rolando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/197122-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic outcrop analogues in groundwater reservoirs. A disruptive approach for reservoir characterization and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rolando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological and hydrogeophysical insights into karst aquifer unsaturated zone. Challenges and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALBION : a multi-scales 3D dynamic outcrop analogue of Barremian-Aptian peri-Tehyan carbonate platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Meeting of Carbonate Sedimentologists, Bathurst Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence stratigraphy as an inter-disciplinary tool for karst network forecast. Multiphase and multiprocess karst genesis in the Urgonian Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive seismic monitoring of the groundwater level in the Fontaine de Vaucluse aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into karst genesis processes in unsaturated zone thanks to process-like modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the Earth magnetic field transmission through the karstic mountain of Rustrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Seraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mesgouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-DUST 2018 - 7th Inter-Disciplinary Underground Science &amp; Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LSBB, Jun 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scales Permeability Tensors: a New and Disruptive Approach Through Dynamic Analogues in Groundwater Reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th EAGE Conference and Exhibition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Copenhagen, France. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201801507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of recharge in karst aquifer using improved evapotranspiration monitoring thanks to remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALBION Project: An Observatory in the Heart of a Carbonate Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition &amp; Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/188539-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight on the dynamic of the Fontaine de Vaucluse karst hydrosystem from tilt measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Cheng Seat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-13891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01308594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the dynamic of the Vaucluse hydrological system from long base tiltmeter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Hydrogeologists the World-wide Groundwater Organisation, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes modelling applied to evaluation of karst hydrosystem recharge at the stand scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of karst hydrosystem recharge at the parcel scale, using modeling and correlation analysis - Low Noise Underground Laboratory of Rustrel site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-distributed lumped model to assess recharge of karst unsaturated zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of hydrodynamics response to structure and flow parameters in a karstic reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight on the dynamic of the Fontaine de Vaucluse karst hydrosystem from tilt measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous geomagnetic monitoring with multiple SQUIDs and fluxgate sensors across underground laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo Di Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Inter-Disciplinary Underground Science and Technology (-DUST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Avignon, France. pp.5, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20161202003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matter-wave laser Interferometric Gravitation Antenna (MIGA): New perspectives for fundamental physics and geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Canuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Rencontres de Moriond "100 years after GR"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Thuile, Italy. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1505.07137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the LSBB environment form GPR Data, along the tunnel and from the surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Dust - Inter-Disciplinary Underground Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, APT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a geomagnetic signal produced by the movement of groundwater in fractured carbonate rock.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014 Geophysical Research Abstracts Vol. 16, EGU General Assembly 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of hydrogeological time series statistical analysis to the study of karst unsaturated zone (Rustrel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbel-Perineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of recent [SQUID]² activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Waysand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-DUST 2014 - 5th inter-Disciplinary Underground Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Apt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water in karst hydrosystems unsaturated zone; MRS evidences within an integrated hydrogeophysical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Legchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20142013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a geomagnetic signal produced by the movement of groundwater in fractured carbonate rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal hydrodynamic variations of flow in the karst vadose zone (Rustrel, France) in function of depth and fracturing density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbel-Perineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring geomagnetic signals of groundwater movement using multiple underground SQUID magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pozzo Di Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-Dust, Inter-Disciplinary Underground Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lsbb, Laboratoire souterrain à bas bruit, May 2014, Apt, France. pp.02004, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20140402004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the lsbb environment from GPR data, along the tunnel and from the surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences - 5th I-DUST conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Apt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and limits of Electrical Resistivity Tomography to monitor water infiltration through karst medium during a rainy event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst conduits modeling using ODSIM - An application case in the Fontaine-de- Vaucluse watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Le Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Gocad Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical investigations at the LSBB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences - 5th I-DUST conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LSBB Laboratoire souterrain à bas bruit, 2014, APT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The matter-wave laser interferometer gravitation antenna (MIGA): New perspectives for fundamental physics and geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Canuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-DUST 2014 – Inter-Disciplinary Underground Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Apt, France. pp.01004, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20140401004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving a 3D geological model using multiple geophysical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOCAD meeting, RING, Research for Integrative Numerical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of flows in the vadose zone by direct measurements in karst aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbel-Perineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Hierarchical Flow Systems in Karst Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Head of the Organising Committee: Anita Erőss, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeophysical study of karst unsaturated zone structure and functionning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iDUST, Inter Disciplinary Underground Science and Technology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LSBB,Laboratoire souterrain à bas bruit, May 2012, Apt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of Electrical Resistivity Tomography and Ground Penetrating Radar to Study Karst Unsaturated Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sénéchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geoscience 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Sep 2012, Paris, France. pp.724, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20143402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du magnésium et du carbone organique total dans l'estimation du volume d'eau écoulé avant l'arrivée des eaux d'infiltration &amp;quot;directe&amp;quot; en période de crue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque d'Hydrogéologie en Pays Calcaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic organisation of the flows in the unsaturated zone of the Fontaine de Vaucluse karst system. First results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">inter-Disciplinary Underground Science &amp; Technology Conference (i-DUST 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lsbb, laboratoire souterrain à bas bruit, Jun 2010, Apt, France. pp.01001, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/idust/201101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Great Flood on the Functioning of Karst Aquifer: Example of the Fontaine de Vaucluse Karst System (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Symposium on Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions aux limites sur le transport en présence d’un dipôle en milieu poreux hétérogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability mapping of a vast karst hydrosystem. Application and adjustments of PaPRIKa method to the Fontaine-de-Vaucluse catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability mapping of a vast karst hydrosystem. Application and adjustments of PaPRIKa method to the Fontaine‐de‐Vaucluse catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchätel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Calculate DOI Index to Assess Inverted ERT model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Torres Rondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geoscience 2014 - 20th European Meeting of Environmental and Engineering Geophysics - Session: Geoelectrics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20142021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring magnetotelluric signals with multiple underground SQUID magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cavaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EM Induction Workshop (EMIW 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Weimar, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrodynamique de la nappe alluviale d'Avignon. Impact des changements globaux (climat et usage du sol)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Nofal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Travi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination of equivalent parameters with tracer tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 1st General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-Based Vegetation Models Improve Karst Recharge Simulation Under Mediterranean Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroKarst 2016, Neuchâtel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, Editions Springer, 2017, Advances in Karst Science, 978-3-319-45464-1. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45465-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and Limits of Electrical Resistivity Tomography to Monitor Water Infiltration Through Karst Medium During a Rainy Event.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andreo; F. Carrasco; J.J. Duran; P. Jimenez; J.W. LaMoreaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.45-55, 2015, Hydrogeological and Environmental Investigations in Karst Systems, 978-3-642-17434-6. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and limits of Electrical Resistivity Tomography to monitor water infiltration through karst mediumduring a rainy event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.45-55, 2015, Environmental Earth Sciences, 978-3-642-17434-6. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Temporal Hydrodynamic Variations of Flow in the Karst Vadose Zone (Rustrel, France) in Function of Depth and Fracturing Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbel-Perineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.11-18, 2015, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Hydrogeological Time Series Statistical Analysis to the Study of Karst Unsaturated Zone (Rustrel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbel-Perineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andreo; F. Carrasco; J.J. Durán; P. Jiménez; J.W. LaMoreaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.27-33, 2014, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of great flood on the functionning of karst aquifer: example of the Fontaine de Vaucluse karst system (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in research in karst media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer - Verlag, 2011, 9783642124853. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12486-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets croisés entre dynamique des fluides et hétérogénéité dans les réservoirs géologiques. Une question d’échelles spatiales et temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Planète et Univers [physics]. Pau. Université de Pau et des Pays de l'Adour (UPPA), FRA., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04938922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Barbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/03182523084" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152498v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Busson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Teles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joseph" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01510-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salcedo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bouteiller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12116" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134368" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dal Soglio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113221" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014395v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113219" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004758v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lecomte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12855" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerantzis Kazakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6030039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perineau Barbel-P&#233;rineau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-01965-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.03.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertoldi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pozzo Di Borgo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chantrait" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32165-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01408482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Boudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danquigny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw446" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rondon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0244.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1425-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariotte Nicolas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453168v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaillou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cottle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20140402004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315358v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2013.03.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP5F4082-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barbel-P&#233;rineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poupeney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cavaillou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chapelet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751489v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Joseph Massonnat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leonforte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Barbier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/207556-ms" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589919v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120091" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751487v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massonnat G&#233;rard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Micka&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouxin Pierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dal Soglio Lucie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/207664-MS" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163891v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Lanteaume" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Massonnat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Samson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/203106-MS" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751485v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/202775-MS" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115210v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tendil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastide" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mermoud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rolando" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/197836-MS" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751867v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cochard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243168v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/197122-MS" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751873v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751526v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751872v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751871v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844642v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074927v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seraut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pozzo-Di-Borgo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751483v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751481v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/188539-MS" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594375v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pozzo Di Borgo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161202003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02315724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Boudin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Cheng Seat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02315558v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Davi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751831v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844585v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316555v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844626v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Geiger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoldi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chaibi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1505.07137" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337690v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cottle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309722v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzilli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbel-Perineau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336909v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Febvre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Waysand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315380v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Legchenko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309542v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Henry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309365v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309385v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816792v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carriere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chalikakis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844577v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816796v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142050v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Geiger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20140401004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309278v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309447v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309195v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143402" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336419v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blondel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perineau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319065v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/idust/201101001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751847v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Garry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751026v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Carlier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844620v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751875v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315357v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres Rondon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142021" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337687v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cottle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824292v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Nofal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751091v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606484v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45465-8_12" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315356v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605721v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294288v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318956v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809575v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Blondel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roch" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_18" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04938922v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Barbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/03182523084" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152498v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Busson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Teles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joseph" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01510-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dal Soglio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014395v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113219" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salcedo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bouteiller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004758v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lecomte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12855" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerantzis Kazakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6030039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perineau Barbel-P&#233;rineau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-01965-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.03.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canuel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertoldi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pozzo Di Borgo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chantrait" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32165-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01408482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Boudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danquigny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw446" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rondon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0244.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1425-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariotte Nicolas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453168v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaillou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cottle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20140402004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315358v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2013.03.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP5F4082-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barbel-P&#233;rineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poupeney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cavaillou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chapelet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120091" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751487v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massonnat G&#233;rard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Micka&#235;l" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouxin Pierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dal Soglio Lucie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/207664-MS" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751489v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Joseph Massonnat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leonforte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Barbier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/207556-ms" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163891v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Lanteaume" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Massonnat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Samson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/203106-MS" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751485v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/202775-MS" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tendil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastide" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mermoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rolando" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/197836-MS" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751867v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cochard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243168v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/197122-MS" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303609v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751872v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751871v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340340v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074927v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seraut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pozzo-Di-Borgo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751483v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801507" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844642v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751481v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/188539-MS" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Cheng Seat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02315724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Boudin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02315558v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Davi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751831v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844585v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844626v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316555v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594375v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pozzo Di Borgo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161202003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Geiger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoldi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chaibi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1505.07137" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309722v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337690v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cottle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzilli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbel-Perineau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336909v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Febvre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Waysand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315380v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Legchenko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309542v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Henry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309365v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317678v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816792v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carriere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chalikakis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309385v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844577v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816796v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142050v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Geiger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20140401004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309278v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309447v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309195v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143402" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336419v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blondel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perineau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319065v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/idust/201101001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751847v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Garry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751026v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Carlier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844620v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751875v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315357v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres Rondon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142021" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337687v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cottle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824292v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Nofal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751091v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606484v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45465-8_12" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315356v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605721v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294288v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318956v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809575v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Blondel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roch" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_18" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04938922v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>