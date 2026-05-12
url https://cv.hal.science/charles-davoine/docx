--- v0 (2026-04-04)
+++ v1 (2026-05-12)
@@ -238,195 +238,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ruines contre la ville : l’idéal urbain à l’épreuve des destructions dans le monde romain</w:t>
+                <w:t xml:space="preserve">Des ruines pour la postérité ? Le temple d’Apollon à Daphné après l’incendie de 362</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58, pp.15-28. </w:t>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97, pp.175-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhu.058.0017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/syria.12029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168487v1</w:t>
+                <w:t xml:space="preserve">halshs-03608562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ruines pour la postérité ? Le temple d’Apollon à Daphné après l’incendie de 362</w:t>
+                <w:t xml:space="preserve">Les ruines contre la ville : l’idéal urbain à l’épreuve des destructions dans le monde romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58, pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.058.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/syria.12029⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-03608562v1</w:t>
+                <w:t xml:space="preserve">hal-03168487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’empreinte de Brennus: mémoire urbaine et résilience romaine</w:t>
               </w:r>
@@ -1463,445 +1463,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03608563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restauration des infrastructures routières dans l’Occident romain. L’apport des inscriptions</w:t>
+                <w:t xml:space="preserve">Les empereurs romains et la reconstruction des cités dans la Chronique de Malalas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ronin, Marguerite; Möller, Cosima. </w:t>
+              <w:t xml:space="preserve">Emmanuelle Capet; Cécile Dogniez; Maria Gorea; Renée Koch Piettre; Francesco Massa; Hedwige Rouillard-Bonraisin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instandhaltung und Renovierung von Straßen und Wasserleitungen in römischer Zeit und in der Spätantike. Entretien et restauration des infrastructures routières et hydrauliques à l'époque romaine et dans l'Antiquité tardive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reconstruire les villes. Modes, motifs et récits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.177-195, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.SUPSEC-EB.5.118523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02435057v1</w:t>
+                <w:t xml:space="preserve">halshs-02363301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Entretenir, refaire, restaurer. Distinctions conceptuelles et catégories pratiques dans le droit romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Davoine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sarta tecta. De l’entretien à la conservation des édifices (Antiquité, Moyen Âge, début de la période moderne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BIAMA 176, Presses universitaires de Provence, pp.7-10, 2019</w:t>
+              <w:t xml:space="preserve">Sarta tecta. De l'entretien à la conservation des édifices. Antiquité, Moyen Âge, début de la période moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973683v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02088134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretenir, refaire, restaurer. Distinctions conceptuelles et catégories pratiques dans le droit romain</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Davoine</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles Davoine, Maxime L'Héritier, Ambre Péron d'Harcourt. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sarta tecta. De l'entretien à la conservation des édifices. Antiquité, Moyen Âge, début de la période moderne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sarta tecta. De l’entretien à la conservation des édifices (Antiquité, Moyen Âge, début de la période moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BIAMA 176, Presses universitaires de Provence, pp.131-139, 2019, 9791036569593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.39050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02088134v1</w:t>
+                <w:t xml:space="preserve">hal-03973684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre D’harcourt-Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Davoine, Maxime L'Héritier, Ambre Péron d'Harcourt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sarta tecta. De l’entretien à la conservation des édifices (Antiquité, Moyen Âge, début de la période moderne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sarta tecta. De l’entretien à la conservation des édifices (Antiquité, Moyen Âge, début de la période moderne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BIAMA 176, Presses universitaires de Provence, pp.7-10, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pup.39050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03973684v1</w:t>
+                <w:t xml:space="preserve">hal-03973683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les empereurs romains et la reconstruction des cités dans la Chronique de Malalas</w:t>
+                <w:t xml:space="preserve">La restauration des infrastructures routières dans l’Occident romain. L’apport des inscriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emmanuelle Capet; Cécile Dogniez; Maria Gorea; Renée Koch Piettre; Francesco Massa; Hedwige Rouillard-Bonraisin. </w:t>
+              <w:t xml:space="preserve">Ronin, Marguerite; Möller, Cosima. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconstruire les villes. Modes, motifs et récits</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Instandhaltung und Renovierung von Straßen und Wasserleitungen in römischer Zeit und in der Spätantike. Entretien et restauration des infrastructures routières et hydrauliques à l'époque romaine et dans l'Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nomos, pp.131-154, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/M.SUPSEC-EB.5.118523⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02363301v1</w:t>
+                <w:t xml:space="preserve">halshs-02435057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regular building maintenance and long-term conservation in ancient times</w:t>
               </w:r>
@@ -2349,51 +2349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Davoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973773v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.058.0017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608562v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.12029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W74F6S7M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279656v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17881" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09276-6.p.0255" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.020.0133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-TZ3H6WQ1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704845v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Troadec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonomo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608564v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre d'Harcourt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04145967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.darde.2023.01.0255" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.31050" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608563v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973683v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre D&#8217;harcourt-P&#233;ron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088134v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.39050" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363301v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SUPSEC-EB.5.118523" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Davoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973773v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608562v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.12029" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W74F6S7M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168487v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.058.0017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279656v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17881" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09276-6.p.0255" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.020.0133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-TZ3H6WQ1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704845v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Troadec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonomo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608564v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre d'Harcourt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04145967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.darde.2023.01.0255" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.31050" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608563v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SUPSEC-EB.5.118523" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.39050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973683v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre D&#8217;harcourt-P&#233;ron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>