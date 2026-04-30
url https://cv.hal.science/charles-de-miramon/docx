--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -2383,260 +2383,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit</w:t>
+                <w:t xml:space="preserve">Temporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles de Miramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Eckert</w:t>
+                <w:t xml:space="preserve">Dominique Iogna-Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Fantappié</w:t>
+                <w:t xml:space="preserve">Dominic Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Fossier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Ticchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l'Église</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.289-303</w:t>
+              <w:t xml:space="preserve">, 2023, pp.1055-1067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254757v1</w:t>
+                <w:t xml:space="preserve">hal-04210027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporel</w:t>
+                <w:t xml:space="preserve">Droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles de Miramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Iogna-Prat</w:t>
+                <w:t xml:space="preserve">Carlo Fantappié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic Moreau</w:t>
+                <w:t xml:space="preserve">Arnaud Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Ticchi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mogens Laerke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l'Église</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.1055-1067</w:t>
+              <w:t xml:space="preserve">, 2023, pp.289-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210027v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2712,51 +2712,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E64CF3B"/>
+    <w:nsid w:val="6713C707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2943,51 +2943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-de-miramon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/049598473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513004v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Miramon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068006v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike van der Lugt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.076.0031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.11427" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.137.0021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12946/rg24/266-275" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925793v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ahess.1999.279784" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccrh.2639" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rnord.1994.4900" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869833v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251456683/la-juridicisation-de-l-eglise" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Miramon (de)" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/academic/subjects/history/european-history-1000-1450/cambridge-history-medieval-canon-law" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503535623-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BV-EB.3.4417" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sismel.it" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Eckert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fantappi&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fossier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Laerke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Iogna-Prat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ticchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-de-miramon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/049598473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513004v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Miramon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068006v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike van der Lugt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.076.0031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.11427" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.137.0021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12946/rg24/266-275" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925793v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ahess.1999.279784" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccrh.2639" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rnord.1994.4900" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869833v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251456683/la-juridicisation-de-l-eglise" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Miramon (de)" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/academic/subjects/history/european-history-1000-1450/cambridge-history-medieval-canon-law" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503535623-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BV-EB.3.4417" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sismel.it" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Iogna-Prat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ticchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254757v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Eckert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fantappi&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fossier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Laerke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>