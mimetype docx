--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1,2657 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2606 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charles de Miramon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche au Centre National de la Recherche Scientifique (CNRS)rattaché à l'Université Paris Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charles-de-miramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">049598473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=8CrUOFwAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Historien des discours et des pratiques normatives de l’Occident médiéval, je suis spécialiste du droit canonique classique (XIIe – XVe siècle). Je m’intéresse aussi pour cette période à la théologie, au droit romain, à l’histoire religieuse et culturelle. J'ai publié une monographie sur les rapports entre chanoines séculiers et droit canonique au tournant du XIIe siècle. J'y montre que les chapitres cathédraux et les collégiales ont constitué un laboratoire pour la juridicisation de l'Église et de la société médiévale. J’ai aussi écrit un livre sur les donnés, une forme de semi-religiosité répandue à partir du XIIe siècle dans les monastères et hôpitaux et plusieurs articles sur la conversion au monachisme à l'âge adulte. J’ai co-dirigé un groupe de chercheurs afin d'écrire une histoire de l'hérédité. Parmi mes sujets de recherche ces dernières années, on peut mentionner des études de la biologisation du droit de la famille au Moyen Âge, de l'invention du concept de Réforme grégorienne au XIXe siècle, et du droit des biens et de l'économie ecclésiastiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banishment, Community, and Legal Consciousness. The Peace of Cologne (1083–1160)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Miramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift der Savigny-Stiftung für Rechtsgeschichte: Germanistische Abteilung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 143, pp.41-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d'une biologisation du droit de la parenté au Moyen Âge ? La durée de la grossesse chez Cynus de Pistoie, Albéric de Rosate et Pierre Jacobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Miramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike van der Lugt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 76, pp.31-55. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/droit.076.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1245 — Année canonique. Innocent IV et la religion universelle du droit naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Miramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ThéoRèmes : Penser le religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/theoremes.11427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang et hérédité au Moyen Âge : modèle biologique et modèle social. Albert le Grand et Balde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Miramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike van der Lugt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les lois du sang, 137, pp.21-48. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.137.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customary Law, Legal Consciousness and Local Agency. From Sumatra to Beauvais circa 1100 and back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Miramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechtsgeschichte - Legal History. Journal of the Max Planck Institute for European Legal History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (24), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12946/rg24/266-275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention du mot 'race' et le courant héréditaire médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Miramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 168, pp.44--49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on comparer Moyen Âge occidental et États-Unis contemporains ? Une anthropologie décentrée de la séduction amoureuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Miramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (89), pp.128-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embrasser L'État Monastique a L'Age Adulte (1050-1200). Étude sur la conversion tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Miramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54 (4), pp.825 - 849. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ahess.1999.279784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théories du vœu dans le droit canon et la première scolastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Miramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre de Recherches Historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Pour une histoire comparée du vœu, 16, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccrh.2639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les donnés à Lille au Moyen Age. Une forme de vie religieuse laïque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Miramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 76 (305), pp.231 - 253. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rnord.1994.4900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La juridicisation de l'Église. Chanoines séculiers et droit canonique (1070-1130)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Miramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782251456683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wealth of the Church and Its Administration. Ecclesiastical Property, Tithes, Spiritualia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Miramon (de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Winroth, Anders; Wei, John. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge History of Medieval Canon Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345-367, 2022, 9781107025042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutation de l’enseignement du Décret de Gratien à Bologne à la fin du XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Miramon (de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roumy, Franck; FLORENCE DEMOULIN-AUZARY; NICOLAS LAURENT-BONNE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th Congress of Medieval Canon Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Biblioteca Apostolica Vaticana, In press, MONUMENTA IURIS CANONICI, 978-88-210-1095-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haymon de Bazoches, son Manuel et le droit romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Miramon (de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Bégou-Davia; Florence Demoulin-Auzary; François Jankowiak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rerum novarum ac veterum scientia. Mélanges en l’honneur de Brigitte Basdevant-Gaudemet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.925-952, 2020, Collection des Presses Universitaires de Sceaux, 978-2-84934-472-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un espace public de la Réforme grégorienne ? L’exemple des traités en faveur du mariage des clercs autour de l’année 1075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Miramon (de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sère, Bénédicte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les régimes de polémicité au Moyen âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.63--71, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'historien, le caillou et le lac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Miramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delaurenti, Béatrice; Dufal, Blaise; Nagy, Piroska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Historien et les fantômes. Lectures (autour) de l'œuvre d'Alain Boureau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-251-44703-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01529192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre notes biographiques sur Guillaume de Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Miramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosier-Catach Irène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts du langage et théologie aux confins des XIe et XIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.45-82, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit coutumier entre juridicisation et identité communautaire. De Sumatra à la France du Nord vers 1100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Miramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Condorelli, F. Roumy, M. Schmoeckel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Einfluss der Kanonistik auf die europäische Rechtskultur. Bd. 2 Öffentliches Recht.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Böhlau, pp.81-114, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues de Saint-Victor et les Spiritualia . Autour de la division entre clercs et laïcs dans le De sacramentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Miramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Poirel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école de Saint-Victor de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-332, 2010, Bibliotheca Victorina, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.BV-EB.3.4417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception et oubli de l'Ethica Vetus. Salerne et Bologne (1150 –- 1180)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Miramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">d'Alteroche, Bernard ; Demoulin-Auzary, Florence ; Descamps, Olivier ; Roumy, Franck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur d'Anne Lefebvre-Teillard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Pantheon-Assas, pp.727-746, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la noblesse et des princes du sang. France et Angleterre au XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Miramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maaike van der Lugt; Charles de Miramon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hérédité entre Moyen Âge et Époque moderne. Perspectives historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sismel Edizioni del Galuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157--210, 2008, Micrologus' Library, 978-88-8450-309-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'hérédité au Moyen Âge: une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Miramon (de)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike van der Lugt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maaike van der Lugt ; Charles de Miramon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hérédité entre Moyen Âge et Époque moderne. Perspectives historiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sismel - Edizioni del Galluzzo, pp.3-37, 2008, Micrologus Library ; 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent III, Huguccio de Ferrare et Hubert de Pirovano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Miramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mueller, Wolfgang P.; Sommar, Mary E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Church Law and the Origins of the Western Legal Tradition. A Tribute to Kenneth Pennington</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catholic University of America Press, pp.320--346, 2006, 978-0-8132-1462-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01293906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre des récits : autour des « moniages » du XII siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Miramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lauwers, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerriers et Moines. Conversion et sainteté aristocratiques dans l'Occident médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.589-636, 2002, 2-904110-35-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin d'un tabou ? L'interdiction de communier pour la femme menstruée au Moyen Âge. Le cas du XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Miramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sang au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry, pp.163--181, 1999, Cahiers du CRISIMA ; 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstrution et reconstruction du tabou de la femme menstruée XIIe -- XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Miramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Thier, G. Pfeifer, P. Grzimek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kontinuitäten und Zäsuren in der Europäisschen Rechtsgeschichte, Europäisches Forum Junger Rechtshistorikerinnen und Rechtshistoriker, München 22.-24. Juli 1998,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.79-107, 1999, Rechtshistorische Reihe ; 196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention de la Réforme grégorienne : Grégoire VII au XIXe siècle Entre pouvoir spirituel et bureaucratisation de l'Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Miramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Miramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Iogna-Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ticchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'Église</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1055-1067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Miramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Fantappié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens Laerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'Église</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.289-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2712,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6713C707"/>
+    <w:nsid w:val="29E2C874"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2943,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-de-miramon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/049598473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513004v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Miramon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068006v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike van der Lugt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.076.0031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.11427" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.137.0021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12946/rg24/266-275" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925793v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ahess.1999.279784" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccrh.2639" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rnord.1994.4900" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869833v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251456683/la-juridicisation-de-l-eglise" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Miramon (de)" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/academic/subjects/history/european-history-1000-1450/cambridge-history-medieval-canon-law" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503535623-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BV-EB.3.4417" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sismel.it" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Iogna-Prat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ticchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254757v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Eckert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fantappi&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fossier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Laerke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-de-miramon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/049598473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=8CrUOFwAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Miramon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068006v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike van der Lugt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.076.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.11427" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215468v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.137.0021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12946/rg24/266-275" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925787v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ahess.1999.279784" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccrh.2639" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068077v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rnord.1994.4900" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869833v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251456683/la-juridicisation-de-l-eglise" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829872v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Miramon (de)" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/academic/subjects/history/european-history-1000-1450/cambridge-history-medieval-canon-law" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198849v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503535623-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BV-EB.3.4417" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sismel.it" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210027v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Iogna-Prat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ticchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Eckert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fantappi&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fossier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Laerke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>