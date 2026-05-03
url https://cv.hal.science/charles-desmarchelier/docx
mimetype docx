--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -126,6443 +126,6547 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of tomato, tomato-derived products and lycopene on metabolic inflammation: from epidemiological data to molecular mechanisms</w:t>
+                <w:t xml:space="preserve">Genetic determinants of lycopene concentration in subcutaneous adipose tissue: insights into interindividual variability in adult males</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Landrier</w:t>
+                <w:t xml:space="preserve">Mark Pretzel Zumaraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Breniere</w:t>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Sani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S095442242300029X⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5fo05171a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525048v1</w:t>
+                <w:t xml:space="preserve">hal-05585571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative impact of soluble, gel-forming dietary fibres on the bioaccessibility of β-carotene, lutein, and lycopene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of tomato, tomato-derived products and lycopene on metabolic inflammation: from epidemiological data to molecular mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Breniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anushka Shukla</w:t>
+                <w:t xml:space="preserve">Léa Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziliz Rolland</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+                <w:t xml:space="preserve">Lourdes Mounien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5fo01844g⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (1), pp.95-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S095442242300029X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513362v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Factors Contributing to Interindividual Variability of α-Tocopherol Levels in Subcutaneous Adipose Tissue among Healthy Adult Males</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Negative impact of soluble, gel-forming dietary fibres on the bioaccessibility of β-carotene, lutein, and lycopene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anushka Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziliz Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Pretzel Zumaraga</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Thomas Schleeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Djaffar Ould-Ali</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu16152556⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (18), pp.7120 - 7133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5fo01844g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675523v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the interindividual variability of lutein and zeaxanthin concentrations in the adipose tissue of healthy male adults and identification of combinations of genetic variants associated with it †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Pretzel Zumaraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaffar Ould-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (19), pp.9995-10006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4fo03087g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black soldier fly larvae (Hermetia Illucens) as a sustainable and concentrated source of bioavailable lutein for feed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Morand-Laffargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Morand-Laffargue</w:t>
+                <w:t xml:space="preserve">B. Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Creton</w:t>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+                <w:t xml:space="preserve">D. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (4), pp.559-570. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/23524588-20230107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Incorporation of Curcuminoids in Gamma‐Cyclodextrins Improves Their Poor Bioaccessibility, Which Is due to Both Their Very Low Incorporation into Mixed Micelles and Their Partial Adsorption on Food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Genetic Factors Contributing to Interindividual Variability of α-Tocopherol Levels in Subcutaneous Adipose Tissue among Healthy Adult Males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Pretzel Zumaraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillian Gillet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djaffar Ould-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202200798⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (15), pp.2556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu16152556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155337v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Harvest Atmospheric Pressure and Composition Modify the Concentration and Bioaccessibility of α- and β-Carotene in Carrots and Sweet Potatoes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The zeaxanthin present in a tomato line rich in this carotenoid is as bioavailable as that present in the food sources richest in this xanthophyll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Morand-Laffargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Hirschberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12234262⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 168, pp.112751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391296v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin A deficiency during the perinatal period induces changes in vitamin A metabolism in the offspring. The regulation of intestinal vitamin A metabolism via ISX occurs only in male rats severely vitamin A-deficient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Post-Harvest Atmospheric Pressure and Composition Modify the Concentration and Bioaccessibility of α- and β-Carotene in Carrots and Sweet Potatoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marion Nowicki</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Raouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Bruzzese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Adjriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-022-03019-2⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (23), pp.4262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12234262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794244v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interindividual Variability of Phytofluene Bioavailability is Associated with a Combination of Single Nucleotide Polymorphisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vitamin A deficiency during the perinatal period induces changes in vitamin A metabolism in the offspring. The regulation of intestinal vitamin A metabolism via ISX occurs only in male rats severely vitamin A-deficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Lairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202200580⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62, pp.633-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-022-03019-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203835v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The zeaxanthin present in a tomato line rich in this carotenoid is as bioavailable as that present in the food sources richest in this xanthophyll</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Incorporation of Curcuminoids in Gamma‐Cyclodextrins Improves Their Poor Bioaccessibility, Which Is due to Both Their Very Low Incorporation into Mixed Micelles and Their Partial Adsorption on Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Hammaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Marconot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillian Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112751⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202200798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203812v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of pulse “antinutritional” content by optimizing pulse canning process is insufficient to improve fat-soluble vitamin bioavailability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+                <w:t xml:space="preserve">The Interindividual Variability of Phytofluene Bioavailability is Associated with a Combination of Single Nucleotide Polymorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Pretzel Zumaraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131021⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202200580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346447v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common Genetic Variations Involved in the Inter-Individual Variability of Circulating Cholesterol Concentrations in Response to Diets: A Narrative Review of Recent Evidence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter J H Jones</w:t>
+                <w:t xml:space="preserve">Reduction of pulse “antinutritional” content by optimizing pulse canning process is insufficient to improve fat-soluble vitamin bioavailability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Georgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13020695⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 370, pp.131021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224469v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using black soldier fly larvae reared on fruits and vegetables waste as a sustainable dietary source of provitamin A carotenoids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+                <w:t xml:space="preserve">Common Genetic Variations Involved in the Inter-Individual Variability of Circulating Cholesterol Concentrations in Response to Diets: A Narrative Review of Recent Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad M H Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itzel Vazquez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Baer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James D House</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J H Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129911⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13020695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206155v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combination of single nucleotide polymorphisms is associated with the interindividual variability in the blood lipid response to dietary fatty acid consumption in a randomized clinical trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Eck</w:t>
+                <w:t xml:space="preserve">Using black soldier fly larvae reared on fruits and vegetables waste as a sustainable dietary source of provitamin A carotenoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Hammaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Morand-Laffargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcn/nqab064⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 359, pp.129911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653354v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From carotenoid intake to carotenoid blood and tissue concentrations – implications for dietary intake recommendations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+                <w:t xml:space="preserve">A combination of single nucleotide polymorphisms is associated with the interindividual variability in the blood lipid response to dietary fatty acid consumption in a randomized clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethendhar Rajendiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongbo She</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanu Ramprasath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Eck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nutrit/nuaa008⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114 (2), pp.564-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqab064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04203859v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of soy and whey protein, gelatin and sodium caseinate on carotenoid bioaccessibility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Borel</w:t>
+                <w:t xml:space="preserve">From carotenoid intake to carotenoid blood and tissue concentrations – implications for dietary intake recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Lietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begoña Olmedilla-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Phelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0fo00888e⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79 (5), pp.544-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nutrit/nuaa008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03158397v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combination of Single Nucleotide Polymorphisms is Associated with the Interindividual Variability of Cholesterol Bioavailability in Healthy Adult Males</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐emmanuel Morange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 64 (22), pp.2000480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mnfr.202000480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la matrice alimentaire sur la biodisponibilité des micronutriments et phytomicronutriments lipidiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of soy and whey protein, gelatin and sodium caseinate on carotenoid bioaccessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Iddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Dingeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Felipe Porras Yaruro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Hammaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55 (5), pp.240-248. </w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.5446-5459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2020.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0fo00888e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224403v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Nutrient and Micronutrient Intake on Chylomicron Production and Postprandial Lipemia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effets de la matrice alimentaire sur la biodisponibilité des micronutriments et phytomicronutriments lipidiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rene Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu11061299⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (5), pp.240-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2020.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488967v2</w:t>
+                <w:t xml:space="preserve">hal-03224403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the bioavailability and intestinal absorption sites of phytoene, phytofluene, lycopene and β-carotene</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of Nutrient and Micronutrient Intake on Chylomicron Production and Postprandial Lipemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maraninchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Valéro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125232⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.1299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11061299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02475161v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Carotene in the human body: metabolic bioactivation pathways – from digestion to tissue distribution and excretion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nutrigenetics of Blood Cholesterol Concentrations: Towards Personalized Nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itzel Vazquez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0029665118002641⟩</w:t>
+              <w:t xml:space="preserve">Current Cardiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11886-019-1124-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02487119v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variants in selenoprotein genes modulate biomarkers of selenium status in 1 response to Brazil nut supplementation (the SU.BRA.NUT study) 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janaina L. S. Donadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo M. Rogero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira M. Guerra-Shinohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Barbosa Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles A Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (2), pp.539-548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clnu.2018.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01761217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Nutrient and Micronutrient Intake on Chylomicron Production and Postprandial Lipemia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ABCB1 (P-glycoprotein) regulates vitamin D absorption and contributes to its transintestinal efflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu11061299⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (2), pp.2084-2094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201800956R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02487091v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrigenetics of Blood Cholesterol Concentrations: Towards Personalized Nutrition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Whey protein isolate modulates beta-carotene bioaccessibility depending on gastro-intestinal digestion conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Iddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celal Degerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Dingeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schleeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Cardiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11886-019-1124-x⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 291, pp.157-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487403v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whey protein isolate modulates beta-carotene bioaccessibility depending on gastro-intestinal digestion conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of Nutrient and Micronutrient Intake on Chylomicron Production and Postprandial Lipemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maraninchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Valero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.04.003⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.1299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11061299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487079v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488967v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABCB1 (P-glycoprotein) regulates vitamin D absorption and contributes to its transintestinal efflux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Comparison of the bioavailability and intestinal absorption sites of phytoene, phytofluene, lycopene and β-carotene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Mapelli-Brahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François André</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.201800956R⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 300, 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986017v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailability of Fat-Soluble Vitamins and Phytochemicals in Humans: Effects of Genetic Variation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">β-Carotene in the human body: metabolic bioactivation pathways – from digestion to tissue distribution and excretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sedef El</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Keijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evert van Schothorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (1), pp.69-96. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (1), pp.68-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-nutr-082117-051628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0029665118002641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986022v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic factors involved in the bioavailability of tomato carotenoids.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Magnesium affects spinach carotenoid bioaccessibility in vitro depending on intestinal bile and pancreatic enzyme concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Corte-Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Richling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000515⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 239, pp.751-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.06.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988648v1</w:t>
+                <w:t xml:space="preserve">hal-01745361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium affects spinach carotenoid bioaccessibility in vitro depending on intestinal bile and pancreatic enzyme concentrations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Molecular interactions governing the incorporation of cholecalciferol and retinyl-palmitate in mixed taurocholate-lipid micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Hoffmann</w:t>
+                <w:t xml:space="preserve">Véronique Rosilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Makky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Preveraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 239, pp.751-759. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.06.147⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 250, pp.221 - 229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.01.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745361v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoene and Phytofluene Isolated from a Tomato Extract are Readily Incorporated in Mixed Micelles and Absorbed by Caco-2 Cells, as Compared to Lycopene, and SR-BI is Involved in their Cellular Uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Mapelli-Brahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Meléndez Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 62 (22), pp.1800703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mnfr.201800703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular interactions governing the incorporation of cholecalciferol and retinyl-palmitate in mixed taurocholate-lipid micelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bioavailability of Fat-Soluble Vitamins and Phytochemicals in Humans: Effects of Genetic Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.01.063⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (1), pp.69-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-nutr-082117-051628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01757864v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Variations Associated with Vitamin A Status and Vitamin A Bioavailability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Genetic factors involved in the bioavailability of tomato carotenoids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (3), pp.E246. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (6), pp.489-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu9030246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01487938v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative effects of divalent mineral cations on the bioaccessibility of carotenoids from plant food matrices and related physical properties of gastro-intestinal fluids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Overview of carotenoid bioavailability determinants: From dietary factors to host genetic variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6FO01708H⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (B), Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01479975v2</w:t>
+                <w:t xml:space="preserve">inserm-01499484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-related factors explaining interindividual variability of carotenoid bioavailability and tissue concentrations in humans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Genetic Variations Associated with Vitamin A Status and Vitamin A Bioavailability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201600685⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (3), pp.E246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu9030246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01480026v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01487938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Micellar Incorporation and the Intestinal Cell Uptake of Cholecalciferol, 25-Hydroxycholecalciferol and 1-α-Hydroxycholecalciferol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Negative effects of divalent mineral cations on the bioaccessibility of carotenoids from plant food matrices and related physical properties of gastro-intestinal fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Corte-Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Soukoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rosilio</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu9101152⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (3), pp.1008-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6FO01708H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745318v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01479975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of carotenoid bioavailability determinants: From dietary factors to host genetic variations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Host-related factors explaining interindividual variability of carotenoid bioavailability and tissue concentrations in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars O. Dragsted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte S. Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 69 (B), Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (6), Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2017.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201600685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01499484v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01480026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are lutein, lycopene, and β-carotene lost through the digestive process?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparison of the Micellar Incorporation and the Intestinal Cell Uptake of Cholecalciferol, 25-Hydroxycholecalciferol and 1-α-Hydroxycholecalciferol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Preveraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rosilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7FO00021A⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (10), pp.1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu9101152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01499474v1</w:t>
+                <w:t xml:space="preserve">hal-01745318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of bariatric surgery on apolipoprotein C-III levels and lipoprotein distribution in obese human subjects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are lutein, lycopene, and β-carotene lost through the digestive process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel E. Kopec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Caris-Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of clinical lipidology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacl.2017.02.012⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (4), pp.1494-1503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7FO00021A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757597v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01499474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEPP1 polymorphisms modulate serum glucose and lipid response to Brazil nut supplementation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Borel</w:t>
+                <w:t xml:space="preserve">Impact of bariatric surgery on apolipoprotein C-III levels and lipoprotein distribution in obese human subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maraninchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Patricio Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57 (5), Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Journal of clinical lipidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.495 - 506.e3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-017-1470-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jacl.2017.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01531459v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Variations Involved in Vitamin E Status</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">SEPP1 polymorphisms modulate serum glucose and lipid response to Brazil nut supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janaina L. S. Donadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo M. Rogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira M. Guerra-Shinohara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (12), pp.E2094. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (5), Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms17122094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-017-1470-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01761218v1</w:t>
+                <w:t xml:space="preserve">inserm-01531459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Genetic Variability in α-Tocopherol Bioavailability Explain the Heterogeneous Response to α-Tocopherol Supplements?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Genetic Variations Involved in Vitamin E Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2014.6144⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (12), pp.E2094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms17122094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01478428v1</w:t>
+                <w:t xml:space="preserve">inserm-01761218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lycopene bioavailability is associated with a combination of genetic variants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Can Genetic Variability in α-Tocopherol Bioavailability Explain the Heterogeneous Response to α-Tocopherol Supplements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 83, pp.238 - 244. </w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (8), pp.669 - 678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.02.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ars.2014.6144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01478367v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01478428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Postprandial Chylomicron Triacylglycerol Response to Dietary Fat in Healthy Male Adults Is Significantly Explained by a Combination of Single Nucleotide Polymorphisms in Genes Involved in Triacylglycerol Metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lycopene bioavailability is associated with a combination of genetic variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jc.2013-3962⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83, pp.238 - 244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01478528v1</w:t>
+                <w:t xml:space="preserve">inserm-01478367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variants involved in interindividual variability in vitamin E bioavailability: towards a better understanding of the role of vitamin E in the aetiology of cardiovascular diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High-fat diet alters gut microbiota physiology in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannelore Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Moghaddas Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Hahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.295 - 308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2013.155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02629437v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in cholesterol absorption in healthy male adults can be explained by a combination of snps in cholesterol metabolism genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nicolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atherosclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 235 (2), pp.E30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2014.05.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal microbiota in metabolic diseases: from bacterial community structure and functions to species of pathophysiological relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Rohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (4), pp.544-551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/gmic.29331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABCG1 is involved in vitamin E efflux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Genetic variants involved in interindividual variability in vitamin E bioavailability: towards a better understanding of the role of vitamin E in the aetiology of cardiovascular diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (supplément 1), pp.400</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inserm-01478571v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fat diet alters gut microbiota physiology in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Postprandial Chylomicron Triacylglycerol Response to Dietary Fat in Healthy Male Adults Is Significantly Explained by a Combination of Single Nucleotide Polymorphisms in Genes Involved in Triacylglycerol Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Planells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannelore Daniel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hannes Hahne</w:t>
+                <w:t xml:space="preserve">Marguerite Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2013.155⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99 (3), pp.E484 - E488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2013-3962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204436v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01478528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailability of vitamin E in humans: an update</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ABCG1 is involved in vitamin E efflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frisdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanee Plengpanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 71 (6), pp.319 - 331. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1841 (12), pp.1741 - 1751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nure.12026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2014.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-01478535v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01478571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bioavailability of vitamin E in humans: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Preveraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrition Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (6), pp.319 - 331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nure.12026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01478535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The distribution and relative hydrolysis of tocopheryl acetate in the different matrices coexisting in the lumen of the small intestine during digestion could explain its low bioavailability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien P. Prévéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Samson-Kremser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57 (7), pp.1237 - 1245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mnfr.201200720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01478557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6572,418 +6676,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinants of vitamin E status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principles of nutrigenetics and nutrigenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press - Elsevier, pp.255-261, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-804572-5.00033-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability of vitamin E in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioavailability of vitamin E in humans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELSEVIER SCIENCE, 2017, Physiology of the gastrointestinal tract (sixth edition)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic polymorphisms associated with blood concentration of lycopene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomatoes and lycopene in human nutrition and health, preventing chronic diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomatoes and lycopene : inflammatory modulator effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Fenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomatoes and lycopene in human nutrition and health, preventing chronic diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, Boca Raton. Florida (USA), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6993,1462 +7097,1462 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-13 beta-Carotene stability during digestion in healthy humans</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ABCB1 is involved in vitamin D intestinal efflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the American-Society-for-Pharmacology-and-Experimental-Therapeutics (ASPET) at Experimental Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Chicago, United States. pp.1</w:t>
+              <w:t xml:space="preserve">16. Fat Soluble Vitamins (FSV) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Vitamines et Biofacteurs (SFVB). FRA., Mar 2017, Paris, France. 130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605682v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABCB1 is involved in vitamin D intestinal efflux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">C-13 beta-Carotene stability during digestion in healthy humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Kopec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Fat Soluble Vitamins (FSV) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française des Vitamines et Biofacteurs (SFVB). FRA., Mar 2017, Paris, France. 130 p</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the American-Society-for-Pharmacology-and-Experimental-Therapeutics (ASPET) at Experimental Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Chicago, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517923v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combination of Single-Nucleotide Polymorphisms Is Associated with the Interindividual Variability in Vitamin D Bioavailability in Healthy Men.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Kopec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Fat Soluble Vitamins (FSV) congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Vitamines et Biofacteurs (SFVB). FRA., Mar 2017, Paris, France. 130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholecalciferol (vitamin D3) and retinyl palmitate (vitamin A) display different solubilization capacities in mixed micelle solutions: effect of interactions with mixed micelle components and of cholecalciferol self-associating properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien P. Prévéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Makky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rosilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Fat Soluble Vitamins Congress - March 21-23, 2017 - Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Vitamines et Biofacteurs (SFVB). FRA., Mar 2017, Paris, France. 130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccessibility and intestinal cellular uptake could partly explain relative biopotency of D3 vitamers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Preveraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rosilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. international vitamin conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinyl esters and cholecalciferol interact for their incorporation into mixed micelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The interindividual variability in vitamin e bioavailability in healthy male adults is significantly explained by a combination of SNPS in genes involved in vitamin e metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Satellite Meeting EuroMedLab « state of the art in the biology of trace elements and vitamins »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biologie Clinique (SFBC). FRA., Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">83. Congress of the European-Atherosclerosis-Society (EAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Atherosclerosis Society. Göteborg, SWE., Mar 2015, Glasgow, United Kingdom. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594761v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interindividual variability in vitamin e bioavailability in healthy male adults is significantly explained by a combination of SNPS in genes involved in vitamin e metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How does vitamin E intake correlate with concentrations of tocopherols and their metabolites? Genetic variants involved in interindividual variability in vitamin E bioavailability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83. Congress of the European-Atherosclerosis-Society (EAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFRR Europe and the Society of Nutrition and Food Science (SNFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Crohn´s and Colitis Organisation (ECCO). INT., Sep 2015, Stuttgart, Germany. 1 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.07.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738550v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une combinaison de polymorphismes mononucléotidiques est associée à la variabilité interindividuelle de la biodisponibilité du β-carotène chez des hommes sains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA. Société Francophone Nutrition Clinique et Métabolisme (SFNEP), FRA., Dec 2015, Marseille, France. 320 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does vitamin E intake correlate with concentrations of tocopherols and their metabolites? Genetic variants involved in interindividual variability in vitamin E bioavailability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Retinyl esters and cholecalciferol interact for their incorporation into mixed micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Makky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Preveraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rosilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFRR Europe and the Society of Nutrition and Food Science (SNFS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Satellite Meeting EuroMedLab « state of the art in the biology of trace elements and vitamins »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biologie Clinique (SFBC). FRA., Jun 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741254v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the type of triacylglycerol fatty acids on vitamin E bioavailability: pig data and intestinal mechanisms involved.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien P. Prévéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New challenges in technology, quality control and health"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNPs involved in interindividual variability in chylomicron triacylglycerol response to dietary fat play a significant role in interindividual variability in chylomicron lutein response to dietary lutein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Symposium on Carotenoids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Carotenoid Society (ICS). USA., Jun 2014, Utah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combination of SNPS is associated with the postprandial chylomicron triacylglycerol response in healthy male adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Planells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Congress on Coronary Artery Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8458,526 +8562,526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une combinaison de polymorphismes mononucléotidiques est associée à la variabilité interindividuelle de la biodisponibilité du cholécalciférol chez des hommes sains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Kopec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 221 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of carotenoids through the digestive process : in vitro studies of oxidation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Une combinaison de SNPs localisés dans des gènes impliqués dans le métabolisme du cholestérol explique, en partie, la variabilité d’absorption du cholestérol chez des hommes sains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nicolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Caris-Veyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Symposium on Carotenoids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Park City, United States. 2014</w:t>
+              <w:t xml:space="preserve">Journée Francophones de Nutrition 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelle, Belgique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Ireland Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nutrition Clinique et Métabolisme, 28, 2014, Nutrition Clinique et Métabolisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799312v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une combinaison de SNPs localisés dans des gènes impliqués dans le métabolisme du cholestérol explique, en partie, la variabilité d’absorption du cholestérol chez des hommes sains.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stability of carotenoids through the digestive process : in vitro studies of oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Kopec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Borel</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Carail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Caris-Veyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Francophones de Nutrition 2014</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Nutrition Clinique et Métabolisme, 28, 2014, Nutrition Clinique et Métabolisme</w:t>
+              <w:t xml:space="preserve">17. International Symposium on Carotenoids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Park City, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594315v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de régimes hyperlipidique et cafeteria sur le développement de l'obésité et ses désordres associés chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. AgroParisTech, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010AGPT0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00601961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId256"/>
+      <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9045,51 +9149,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D517A30"/>
+    <w:nsid w:val="39843A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9276,51 +9380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-desmarchelier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9970-7089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525048v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desmarchelier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mounien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095442242300029X" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05513362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anushka Shukla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Rolland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schleeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fo01844g" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pretzel Zumaraga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Ould-Ali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16152556" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699060v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gleize" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4fo03087g" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morand-Laffargue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Creton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sabatier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desmarchelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23524588-20230107" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Hammaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecourt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marconot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillian Gillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200798" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Hamieh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Raouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bruzzese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Adjriou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12234262" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Troadec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Damiani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03019-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200580" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Morand-Laffargue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hirschberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112751" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346447v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03224469v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad M H Abdullah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Vazquez-Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Baer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D House" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J H Jones" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13020695" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206155v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Creton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129911" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethendhar Rajendiran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lamarche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbo She" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanu Ramprasath" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker B&#246;hm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Lietz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Olmedilla-Alonso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Phelan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuaa008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158397v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Iddir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dingeo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe Porras Yaruro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo00888e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155917v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Wolff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Morange" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000480" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03224403v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.05.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02488967v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maraninchi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Valero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11061299" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475161v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mapelli-Brahm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125232" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487119v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Bohn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedef El" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Keijer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert van Schothorst" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665118002641" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01761217v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina L. S. Donadio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Rogero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira M. Guerra-Shinohara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Barbosa Jr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Desmarchelier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2018.03.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487091v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Val&#233;ro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487403v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jones" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11886-019-1124-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celal Degerli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986017v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201800956R" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-nutr-082117-051628" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000515" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01745361v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Corte-Real" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Richling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.147" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mel&#233;ndez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800703" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757864v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Preveraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.063" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01487938v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9030246" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01479975v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertucci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Soukoulis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO01708H" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01480026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars O. Dragsted" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte S. Nielsen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Stahl" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600685" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01745318v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9101152" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01499484v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2017.03.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01499474v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E. Kopec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FO00021A" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757597v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Padilla" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Patricio Nogueira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2017.02.012" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01531459v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-017-1470-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01761218v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17122094" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478428v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2014.6144" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478367v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.02.033" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478528v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Planells" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gastaldi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-3962" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630615v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2014.05.057" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608260v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clavel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Haller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Rohn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.29331" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478571v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Olivier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frisdal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanee Plengpanich" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2014.10.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204436v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Daniel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Moghaddas Gholami" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Hahne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.155" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478535v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nure.12026" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478557v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien P. Pr&#233;v&#233;raud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Samson-Kremser" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crenon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201200720" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-43FS9PC9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605809v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804572-5.00033-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605205v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603161v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605211v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Fenni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605682v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kopec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Veyrat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517923v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bluteau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Collet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517924v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595512v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595223v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594761v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738550v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594763v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741254v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.07.066" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Devillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594696v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749985v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594633v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799312v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carail" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594315v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393122.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00601961v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0022" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-desmarchelier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9970-7089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05585571v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pretzel Zumaraga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desmarchelier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fo05171a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mounien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095442242300029X" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05513362v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anushka Shukla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Rolland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schleeh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fo01844g" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gleize" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Ould-Ali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4fo03087g" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332115v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morand-Laffargue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Creton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sabatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desmarchelier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23524588-20230107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16152556" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203812v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Morand-Laffargue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hirschberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112751" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Hamieh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Raouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bruzzese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Adjriou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12234262" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Troadec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Damiani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03019-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Hammaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marconot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillian Gillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200798" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200580" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346447v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03224469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad M H Abdullah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Vazquez-Vidal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Baer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D House" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J H Jones" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13020695" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Creton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129911" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653354v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethendhar Rajendiran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lamarche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbo She" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanu Ramprasath" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab064" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203859v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker B&#246;hm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Lietz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Olmedilla-Alonso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Phelan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuaa008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155917v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Wolff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Morange" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000480" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Iddir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dingeo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe Porras Yaruro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo00888e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03224403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.05.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maraninchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Val&#233;ro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11061299" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487403v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jones" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11886-019-1124-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01761217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina L. S. Donadio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Rogero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira M. Guerra-Shinohara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Barbosa Jr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Desmarchelier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2018.03.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986017v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201800956R" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celal Degerli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02488967v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Valero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475161v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mapelli-Brahm" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125232" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487119v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Bohn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedef El" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Keijer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert van Schothorst" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665118002641" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01745361v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Corte-Real" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Richling" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.147" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Preveraud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.063" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986021v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mel&#233;ndez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800703" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986022v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-nutr-082117-051628" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988648v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000515" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01499484v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2017.03.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01487938v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9030246" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01479975v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertucci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Soukoulis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO01708H" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01480026v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars O. Dragsted" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte S. Nielsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Stahl" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600685" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01745318v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9101152" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01499474v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E. Kopec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FO00021A" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757597v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Padilla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Patricio Nogueira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2017.02.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01531459v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-017-1470-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01761218v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17122094" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478428v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2014.6144" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478367v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.02.033" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Daniel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Moghaddas Gholami" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Hahne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.155" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630615v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2014.05.057" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608260v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clavel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Haller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Rohn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.29331" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629437v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478528v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Planells" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gastaldi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-3962" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478571v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Olivier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frisdal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanee Plengpanich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2014.10.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478535v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nure.12026" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478557v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien P. Pr&#233;v&#233;raud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Samson-Kremser" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crenon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201200720" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-43FS9PC9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605809v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804572-5.00033-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605205v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605211v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Fenni" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517923v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bluteau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Collet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605682v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kopec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Veyrat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595512v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738550v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741254v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.07.066" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594763v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594761v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595484v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Devillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594696v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749985v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594633v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594315v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393122.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799312v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carail" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00601961v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0022" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>