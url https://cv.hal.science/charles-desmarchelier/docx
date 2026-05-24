--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -160,749 +160,749 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinants of lycopene concentration in subcutaneous adipose tissue: insights into interindividual variability in adult males</w:t>
+                <w:t xml:space="preserve">Effect of tomato, tomato-derived products and lycopene on metabolic inflammation: from epidemiological data to molecular mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Pretzel Zumaraga</w:t>
+                <w:t xml:space="preserve">Jean-François Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Borel</w:t>
+                <w:t xml:space="preserve">Thomas Breniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léa Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mounien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5fo05171a⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (1), pp.95-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S095442242300029X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05585571v1</w:t>
+                <w:t xml:space="preserve">hal-04525048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of tomato, tomato-derived products and lycopene on metabolic inflammation: from epidemiological data to molecular mechanisms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Negative impact of soluble, gel-forming dietary fibres on the bioaccessibility of β-carotene, lutein, and lycopene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Sani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anushka Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziliz Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schleeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mounien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S095442242300029X⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (18), pp.7120 - 7133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5fo01844g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525048v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative impact of soluble, gel-forming dietary fibres on the bioaccessibility of β-carotene, lutein, and lycopene</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic determinants of lycopene concentration in subcutaneous adipose tissue: insights into interindividual variability in adult males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schleeh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mark Pretzel Zumaraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (18), pp.7120 - 7133. </w:t>
+              <w:t xml:space="preserve">, 2025, 17 (7), pp.3148-3160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5fo01844g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5fo05171a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513362v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the interindividual variability of lutein and zeaxanthin concentrations in the adipose tissue of healthy male adults and identification of combinations of genetic variants associated with it †</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Black soldier fly larvae (Hermetia Illucens) as a sustainable and concentrated source of bioavailable lutein for feed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Gleize</w:t>
+                <w:t xml:space="preserve">L. Morand-Laffargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Nowicki</w:t>
+                <w:t xml:space="preserve">B. Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djaffar Ould-Ali</w:t>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4fo03087g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (4), pp.559-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/23524588-20230107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699060v1</w:t>
+                <w:t xml:space="preserve">hal-04332115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black soldier fly larvae (Hermetia Illucens) as a sustainable and concentrated source of bioavailable lutein for feed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Creton</w:t>
+                <w:t xml:space="preserve">Characterization of the interindividual variability of lutein and zeaxanthin concentrations in the adipose tissue of healthy male adults and identification of combinations of genetic variants associated with it †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Pretzel Zumaraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+                <w:t xml:space="preserve">Béatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sabatier</w:t>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Desmarchelier</w:t>
+                <w:t xml:space="preserve">Djaffar Ould-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (4), pp.559-570. </w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (19), pp.9995-10006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/23524588-20230107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4fo03087g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332115v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Factors Contributing to Interindividual Variability of α-Tocopherol Levels in Subcutaneous Adipose Tissue among Healthy Adult Males</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Pretzel Zumaraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaffar Ould-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (15), pp.2556. </w:t>
@@ -966,77 +966,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Morand-Laffargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Hirschberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 168, pp.112751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1083,51 +1083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Harvest Atmospheric Pressure and Composition Modify the Concentration and Bioaccessibility of α- and β-Carotene in Carrots and Sweet Potatoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Raouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1204,103 +1204,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin A deficiency during the perinatal period induces changes in vitamin A metabolism in the offspring. The regulation of intestinal vitamin A metabolism via ISX occurs only in male rats severely vitamin A-deficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62, pp.633-646. </w:t>
@@ -1338,51 +1338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Incorporation of Curcuminoids in Gamma‐Cyclodextrins Improves Their Poor Bioaccessibility, Which Is due to Both Their Very Low Incorporation into Mixed Micelles and Their Partial Adsorption on Food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Hammaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1472,90 +1472,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Interindividual Variability of Phytofluene Bioavailability is Associated with a Combination of Single Nucleotide Polymorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Pretzel Zumaraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1645,64 +1645,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 370, pp.131021. </w:t>
@@ -1874,51 +1874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using black soldier fly larvae reared on fruits and vegetables waste as a sustainable dietary source of provitamin A carotenoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Hammaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1926,51 +1926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Morand-Laffargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 359, pp.129911. </w:t>
@@ -2274,325 +2274,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combination of Single Nucleotide Polymorphisms is Associated with the Interindividual Variability of Cholesterol Bioavailability in Healthy Adult Males</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of soy and whey protein, gelatin and sodium caseinate on carotenoid bioaccessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Wolff</w:t>
+                <w:t xml:space="preserve">Mohammed Iddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Defoort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Nowicki</w:t>
+                <w:t xml:space="preserve">Giulia Dingeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐emmanuel Morange</w:t>
+                <w:t xml:space="preserve">Juan Felipe Porras Yaruro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Hammaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 64 (22), pp.2000480. </w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.5446-5459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202000480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0fo00888e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155917v1</w:t>
+                <w:t xml:space="preserve">hal-03158397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of soy and whey protein, gelatin and sodium caseinate on carotenoid bioaccessibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Combination of Single Nucleotide Polymorphisms is Associated with the Interindividual Variability of Cholesterol Bioavailability in Healthy Adult Males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Iddir</w:t>
+                <w:t xml:space="preserve">Estelle Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Dingeo</w:t>
+                <w:t xml:space="preserve">Catherine Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Felipe Porras Yaruro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Borel</w:t>
+                <w:t xml:space="preserve">Pierre‐emmanuel Morange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (6), pp.5446-5459. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (22), pp.2000480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0fo00888e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202000480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158397v1</w:t>
+                <w:t xml:space="preserve">hal-03155917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la matrice alimentaire sur la biodisponibilité des micronutriments et phytomicronutriments lipidiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55 (5), pp.240-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2620,772 +2620,772 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Nutrient and Micronutrient Intake on Chylomicron Production and Postprandial Lipemia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nutrigenetics of Blood Cholesterol Concentrations: Towards Personalized Nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itzel Vazquez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Maraninchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René Valéro</w:t>
+                <w:t xml:space="preserve">Peter Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu11061299⟩</w:t>
+              <w:t xml:space="preserve">Current Cardiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11886-019-1124-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487091v1</w:t>
+                <w:t xml:space="preserve">hal-02487403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrigenetics of Blood Cholesterol Concentrations: Towards Personalized Nutrition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of Nutrient and Micronutrient Intake on Chylomicron Production and Postprandial Lipemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maraninchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Jones</w:t>
+                <w:t xml:space="preserve">René Valéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Cardiology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (5), </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.1299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11886-019-1124-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu11061299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02487403v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variants in selenoprotein genes modulate biomarkers of selenium status in 1 response to Brazil nut supplementation (the SU.BRA.NUT study) 2</w:t>
+                <w:t xml:space="preserve">ABCB1 (P-glycoprotein) regulates vitamin D absorption and contributes to its transintestinal efflux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janaina L. S. Donadio</w:t>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo M. Rogero</w:t>
+                <w:t xml:space="preserve">Xavier Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvira M. Guerra-Shinohara</w:t>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Barbosa Jr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles A Desmarchelier</w:t>
+                <w:t xml:space="preserve">François André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2018.03.011⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (2), pp.2084-2094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201800956R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01761217v1</w:t>
+                <w:t xml:space="preserve">hal-01986017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABCB1 (P-glycoprotein) regulates vitamin D absorption and contributes to its transintestinal efflux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Whey protein isolate modulates beta-carotene bioaccessibility depending on gastro-intestinal digestion conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Iddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celal Degerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Dingeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François André</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schleeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.201800956R⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 291, pp.157-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986017v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whey protein isolate modulates beta-carotene bioaccessibility depending on gastro-intestinal digestion conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Iddir</w:t>
+                <w:t xml:space="preserve">Genetic variants in selenoprotein genes modulate biomarkers of selenium status in 1 response to Brazil nut supplementation (the SU.BRA.NUT study) 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janaina L. S. Donadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo M. Rogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira M. Guerra-Shinohara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Barbosa Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celal Degerli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schleeh</w:t>
+                <w:t xml:space="preserve">Charles A Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 291, pp.157-166. </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (2), pp.539-548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2018.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487079v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01761217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Nutrient and Micronutrient Intake on Chylomicron Production and Postprandial Lipemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (6), pp.1299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu11061299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488967v2</w:t>
@@ -3409,90 +3409,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the bioavailability and intestinal absorption sites of phytoene, phytofluene, lycopene and β-carotene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Mapelli-Brahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 300, 6 p. </w:t>
@@ -3543,51 +3543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Carotene in the human body: metabolic bioactivation pathways – from digestion to tissue distribution and excretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedef El</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3681,64 +3681,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnesium affects spinach carotenoid bioaccessibility in vitro depending on intestinal bile and pancreatic enzyme concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Corte-Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Richling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3802,51 +3802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular interactions governing the incorporation of cholecalciferol and retinyl-palmitate in mixed taurocholate-lipid micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rosilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3949,64 +3949,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoene and Phytofluene Isolated from a Tomato Extract are Readily Incorporated in Mixed Micelles and Absorbed by Caco-2 Cells, as Compared to Lycopene, and SR-BI is Involved in their Cellular Uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Mapelli-Brahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4070,64 +4070,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability of Fat-Soluble Vitamins and Phytochemicals in Humans: Effects of Genetic Variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (1), pp.69-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4165,77 +4165,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic factors involved in the bioavailability of tomato carotenoids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (6), pp.489-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4267,394 +4267,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of carotenoid bioavailability determinants: From dietary factors to host genetic variations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Genetic Variations Associated with Vitamin A Status and Vitamin A Bioavailability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 69 (B), Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (3), pp.E246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2017.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu9030246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01499484v1</w:t>
+                <w:t xml:space="preserve">inserm-01487938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Variations Associated with Vitamin A Status and Vitamin A Bioavailability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Negative effects of divalent mineral cations on the bioaccessibility of carotenoids from plant food matrices and related physical properties of gastro-intestinal fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Corte-Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Soukoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu9030246⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (3), pp.1008-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6FO01708H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01487938v1</w:t>
+                <w:t xml:space="preserve">inserm-01479975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative effects of divalent mineral cations on the bioaccessibility of carotenoids from plant food matrices and related physical properties of gastro-intestinal fluids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparison of the Micellar Incorporation and the Intestinal Cell Uptake of Cholecalciferol, 25-Hydroxycholecalciferol and 1-α-Hydroxycholecalciferol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Borel</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Preveraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rosilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (3), pp.1008-1019. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (10), pp.1152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6FO01708H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu9101152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01479975v2</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host-related factors explaining interindividual variability of carotenoid bioavailability and tissue concentrations in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars O. Dragsted</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4729,230 +4768,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01480026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Micellar Incorporation and the Intestinal Cell Uptake of Cholecalciferol, 25-Hydroxycholecalciferol and 1-α-Hydroxycholecalciferol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Overview of carotenoid bioavailability determinants: From dietary factors to host genetic variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (10), pp.1152. </w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (B), Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu9101152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745318v1</w:t>
+                <w:t xml:space="preserve">inserm-01499484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are lutein, lycopene, and β-carotene lost through the digestive process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel E. Kopec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Caris-Veyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4999,51 +4999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of bariatric surgery on apolipoprotein C-III levels and lipoprotein distribution in obese human subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5133,103 +5133,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEPP1 polymorphisms modulate serum glucose and lipid response to Brazil nut supplementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janaina L. S. Donadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo M. Rogero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira M. Guerra-Shinohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 57 (5), Epub ahead of print. </w:t>
@@ -5267,64 +5267,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Variations Involved in Vitamin E Status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (12), pp.E2094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5362,77 +5362,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Genetic Variability in α-Tocopherol Bioavailability Explain the Heterogeneous Response to α-Tocopherol Supplements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5492,77 +5492,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lycopene bioavailability is associated with a combination of genetic variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5648,51 +5648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Moghaddas Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Hahne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5737,450 +5737,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in cholesterol absorption in healthy male adults can be explained by a combination of snps in cholesterol metabolism genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Genetic variants involved in interindividual variability in vitamin E bioavailability: towards a better understanding of the role of vitamin E in the aetiology of cardiovascular diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (supplément 1), pp.400</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630615v1</w:t>
+                <w:t xml:space="preserve">hal-02629437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal microbiota in metabolic diseases: from bacterial community structure and functions to species of pathophysiological relevance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Variation in cholesterol absorption in healthy male adults can be explained by a combination of snps in cholesterol metabolism genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sascha Rohn</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nicolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/gmic.29331⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 235 (2), pp.E30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2014.05.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608260v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variants involved in interindividual variability in vitamin E bioavailability: towards a better understanding of the role of vitamin E in the aetiology of cardiovascular diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intestinal microbiota in metabolic diseases: from bacterial community structure and functions to species of pathophysiological relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Rohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (4), pp.544-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/gmic.29331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02629437v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Postprandial Chylomicron Triacylglycerol Response to Dietary Fat in Healthy Male Adults Is Significantly Explained by a Combination of Single Nucleotide Polymorphisms in Genes Involved in Triacylglycerol Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6188,51 +6188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Planells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 99 (3), pp.E484 - E488. </w:t>
@@ -6309,51 +6309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frisdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanee Plengpanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6404,77 +6404,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability of vitamin E in humans: an update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Preveraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 71 (6), pp.319 - 331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6512,51 +6512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution and relative hydrolysis of tocopheryl acetate in the different matrices coexisting in the lumen of the small intestine during digestion could explain its low bioavailability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6690,64 +6690,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinants of vitamin E status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principles of nutrigenetics and nutrigenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press - Elsevier, pp.255-261, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6781,64 +6781,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability of vitamin E in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioavailability of vitamin E in humans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELSEVIER SCIENCE, 2017, Physiology of the gastrointestinal tract (sixth edition)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6863,77 +6863,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic polymorphisms associated with blood concentration of lycopene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomatoes and lycopene in human nutrition and health, preventing chronic diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6997,64 +6997,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Fenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomatoes and lycopene in human nutrition and health, preventing chronic diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, Boca Raton. Florida (USA), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7111,103 +7111,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABCB1 is involved in vitamin D intestinal efflux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Fat Soluble Vitamins (FSV) congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Vitamines et Biofacteurs (SFVB). FRA., Mar 2017, Paris, France. 130 p</w:t>
@@ -7262,77 +7262,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Kopec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American-Society-for-Pharmacology-and-Experimental-Therapeutics (ASPET) at Experimental Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Chicago, United States. pp.1</w:t>
@@ -7361,51 +7361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combination of Single-Nucleotide Polymorphisms Is Associated with the Interindividual Variability in Vitamin D Bioavailability in Healthy Men.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7413,51 +7413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Kopec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Fat Soluble Vitamins (FSV) congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Vitamines et Biofacteurs (SFVB). FRA., Mar 2017, Paris, France. 130 p</w:t>
@@ -7499,51 +7499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholecalciferol (vitamin D3) and retinyl palmitate (vitamin A) display different solubilization capacities in mixed micelle solutions: effect of interactions with mixed micelle components and of cholecalciferol self-associating properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien P. Prévéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7624,77 +7624,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccessibility and intestinal cellular uptake could partly explain relative biopotency of D3 vitamers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Preveraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rosilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. international vitamin conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7719,103 +7719,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interindividual variability in vitamin e bioavailability in healthy male adults is significantly explained by a combination of SNPS in genes involved in vitamin e metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">83. Congress of the European-Atherosclerosis-Society (EAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Atherosclerosis Society. Göteborg, SWE., Mar 2015, Glasgow, United Kingdom. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7834,295 +7834,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does vitamin E intake correlate with concentrations of tocopherols and their metabolites? Genetic variants involved in interindividual variability in vitamin E bioavailability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une combinaison de polymorphismes mononucléotidiques est associée à la variabilité interindividuelle de la biodisponibilité du β-carotène chez des hommes sains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFRR Europe and the Society of Nutrition and Food Science (SNFS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA. Société Francophone Nutrition Clinique et Métabolisme (SFNEP), FRA., Dec 2015, Marseille, France. 320 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741254v1</w:t>
+                <w:t xml:space="preserve">hal-01594763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une combinaison de polymorphismes mononucléotidiques est associée à la variabilité interindividuelle de la biodisponibilité du β-carotène chez des hommes sains.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How does vitamin E intake correlate with concentrations of tocopherols and their metabolites? Genetic variants involved in interindividual variability in vitamin E bioavailability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFRR Europe and the Society of Nutrition and Food Science (SNFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Crohn´s and Colitis Organisation (ECCO). INT., Sep 2015, Stuttgart, Germany. 1 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.07.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594763v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinyl esters and cholecalciferol interact for their incorporation into mixed micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Makky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8229,64 +8229,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien P. Prévéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New challenges in technology, quality control and health"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8311,77 +8311,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNPs involved in interindividual variability in chylomicron triacylglycerol response to dietary fat play a significant role in interindividual variability in chylomicron lutein response to dietary lutein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8419,51 +8419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combination of SNPS is associated with the postprandial chylomicron triacylglycerol response in healthy male adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8471,51 +8471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Planells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Congress on Coronary Artery Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Florence, Italy</w:t>
@@ -8576,51 +8576,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une combinaison de polymorphismes mononucléotidiques est associée à la variabilité interindividuelle de la biodisponibilité du cholécalciférol chez des hommes sains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8628,51 +8628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Kopec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 221 p., 2016</w:t>
@@ -8701,103 +8701,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une combinaison de SNPs localisés dans des gènes impliqués dans le métabolisme du cholestérol explique, en partie, la variabilité d’absorption du cholestérol chez des hommes sains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nicolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Francophones de Nutrition 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelle, Belgique. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8848,64 +8848,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of carotenoids through the digestive process : in vitro studies of oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Kopec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8988,51 +8988,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de régimes hyperlipidique et cafeteria sur le développement de l'obésité et ses désordres associés chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. AgroParisTech, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010AGPT0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9149,51 +9149,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39843A3F"/>
+    <w:nsid w:val="1F20C1D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9380,51 +9380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-desmarchelier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9970-7089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05585571v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pretzel Zumaraga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desmarchelier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fo05171a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mounien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095442242300029X" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05513362v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anushka Shukla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Rolland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schleeh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fo01844g" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gleize" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Ould-Ali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4fo03087g" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332115v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morand-Laffargue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Creton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sabatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desmarchelier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23524588-20230107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16152556" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203812v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Morand-Laffargue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hirschberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112751" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Hamieh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Raouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bruzzese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Adjriou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12234262" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Troadec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Damiani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03019-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Hammaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marconot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillian Gillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200798" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200580" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346447v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03224469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad M H Abdullah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Vazquez-Vidal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Baer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D House" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J H Jones" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13020695" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Creton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129911" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653354v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethendhar Rajendiran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lamarche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbo She" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanu Ramprasath" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab064" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203859v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker B&#246;hm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Lietz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Olmedilla-Alonso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Phelan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuaa008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155917v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Wolff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Morange" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000480" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Iddir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dingeo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe Porras Yaruro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo00888e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03224403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.05.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maraninchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Val&#233;ro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11061299" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487403v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jones" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11886-019-1124-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01761217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina L. S. Donadio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Rogero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira M. Guerra-Shinohara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Barbosa Jr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Desmarchelier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2018.03.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986017v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201800956R" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celal Degerli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02488967v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Valero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475161v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mapelli-Brahm" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125232" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487119v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Bohn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedef El" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Keijer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert van Schothorst" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665118002641" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01745361v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Corte-Real" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Richling" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.147" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Preveraud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.063" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986021v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mel&#233;ndez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800703" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986022v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-nutr-082117-051628" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988648v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000515" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01499484v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2017.03.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01487938v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9030246" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01479975v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertucci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Soukoulis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO01708H" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01480026v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars O. Dragsted" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte S. Nielsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Stahl" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600685" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01745318v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9101152" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01499474v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E. Kopec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FO00021A" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757597v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Padilla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Patricio Nogueira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2017.02.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01531459v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-017-1470-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01761218v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17122094" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478428v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2014.6144" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478367v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.02.033" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Daniel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Moghaddas Gholami" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Hahne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.155" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630615v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2014.05.057" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608260v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clavel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Haller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Rohn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.29331" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629437v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478528v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Planells" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gastaldi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-3962" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478571v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Olivier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frisdal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanee Plengpanich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2014.10.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478535v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nure.12026" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478557v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien P. Pr&#233;v&#233;raud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Samson-Kremser" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crenon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201200720" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-43FS9PC9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605809v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804572-5.00033-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605205v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605211v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Fenni" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517923v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bluteau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Collet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605682v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kopec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Veyrat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595512v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738550v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741254v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.07.066" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594763v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594761v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595484v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Devillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594696v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749985v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594633v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594315v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393122.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799312v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carail" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00601961v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0022" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-desmarchelier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9970-7089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525048v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desmarchelier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mounien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095442242300029X" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05513362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anushka Shukla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Rolland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schleeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fo01844g" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05585571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pretzel Zumaraga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fo05171a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morand-Laffargue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Creton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sabatier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desmarchelier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23524588-20230107" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gleize" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Ould-Ali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4fo03087g" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16152556" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203812v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Morand-Laffargue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hirschberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112751" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Hamieh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Raouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bruzzese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Adjriou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12234262" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Troadec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Damiani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03019-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Hammaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marconot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillian Gillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200798" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200580" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346447v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03224469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad M H Abdullah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Vazquez-Vidal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Baer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D House" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J H Jones" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13020695" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Creton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129911" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653354v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethendhar Rajendiran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lamarche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbo She" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanu Ramprasath" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab064" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203859v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker B&#246;hm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Lietz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Olmedilla-Alonso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Phelan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuaa008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Iddir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dingeo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe Porras Yaruro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo00888e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Wolff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Morange" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000480" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03224403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.05.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jones" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11886-019-1124-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maraninchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Val&#233;ro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11061299" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986017v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201800956R" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celal Degerli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01761217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina L. S. Donadio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Rogero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira M. Guerra-Shinohara" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Barbosa Jr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Desmarchelier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2018.03.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02488967v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Valero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475161v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mapelli-Brahm" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125232" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487119v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Bohn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedef El" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Keijer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert van Schothorst" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665118002641" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01745361v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Corte-Real" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Richling" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.147" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Preveraud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.063" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986021v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mel&#233;ndez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800703" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986022v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-nutr-082117-051628" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988648v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000515" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01487938v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9030246" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01479975v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertucci" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Soukoulis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO01708H" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01745318v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9101152" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01480026v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars O. Dragsted" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte S. Nielsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Stahl" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600685" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01499484v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2017.03.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01499474v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E. Kopec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FO00021A" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757597v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Padilla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Patricio Nogueira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2017.02.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01531459v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-017-1470-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01761218v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17122094" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478428v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2014.6144" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478367v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.02.033" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Daniel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Moghaddas Gholami" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Hahne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.155" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630615v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2014.05.057" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608260v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clavel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Haller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Rohn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.29331" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478528v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Planells" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gastaldi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-3962" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478571v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Olivier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frisdal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanee Plengpanich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2014.10.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478535v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nure.12026" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478557v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien P. Pr&#233;v&#233;raud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Samson-Kremser" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crenon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201200720" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-43FS9PC9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605809v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804572-5.00033-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605205v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605211v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Fenni" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517923v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bluteau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Collet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605682v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kopec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Veyrat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595512v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738550v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594763v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741254v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.07.066" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594761v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595484v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Devillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594696v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749985v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594633v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594315v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393122.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799312v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carail" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00601961v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0022" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>