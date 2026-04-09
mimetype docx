--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -4202,165 +4202,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La controversia de uitoto o las quimeras de la agentividad infantil</w:t>
+                <w:t xml:space="preserve">The Witoto controversy, or the spectres of child agency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AnthropoChildren</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, 3833 [10 p.]</w:t>
+              <w:t xml:space="preserve">, 2024, 12, 3830 [10 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866497v1</w:t>
+                <w:t xml:space="preserve">hal-04866465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Witoto controversy, or the spectres of child agency</w:t>
+                <w:t xml:space="preserve">La controversia de uitoto o las quimeras de la agentividad infantil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AnthropoChildren</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, 3830 [10 p.]</w:t>
+              <w:t xml:space="preserve">, 2024, 12, 3833 [10 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866465v1</w:t>
+                <w:t xml:space="preserve">hal-04866497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiter le champ de la parenté à partir de l’anthropologie de l’enfance et des enfants. Introduction</w:t>
               </w:r>
@@ -7318,51 +7318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902690v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Suremain De" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Alvarado Solis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.10440" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738504v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Reba&#239;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;l Bilhaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard de Suremain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paredes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13719" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921987v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Matta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crenn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003085430" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bak-Geler Corona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pache Huber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Guillermet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.9612" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galipaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Razy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.10670" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.10445" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montibert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reba&#239;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Bilhaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paredes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.43148." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.16440" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003085430-10" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971391v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3162" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536458v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845630v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845651v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845581v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Razy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/dictionnaire-des-cultures-alimentaires" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00735028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845656v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.6480" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mideros Bastidas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13asc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bilhaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13as4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489950v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13as5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alvarado Solis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Alvarado Sol&#237;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846994v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866465v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847009v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyra Patricia Alvarado Sol&#237;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865913v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906910v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.1782" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134277v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ellison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084312v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.37212" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134268v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22134/trace.78.2020.787" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509646v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36551/2081-1160.2019.24.7-32" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Delgado Rubio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21696/rcsl9192019965" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29340/61.2136" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36551/2081-1160.2019.24.33-52" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295493v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2034-8517.3135" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841551v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bak-Geller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636336v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Cohn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.7881" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840663v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295417v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cavagnoud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Gonzalez La Riva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Matta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira La Riva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.4099" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.011.0213" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Campigotto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841563v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308302v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.024.0037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295519v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00275356v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00522598v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Null Arditi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Crouzel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963453v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19717" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902690v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Suremain De" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Alvarado Solis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.10440" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738504v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Reba&#239;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;l Bilhaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard de Suremain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paredes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13719" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921987v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Matta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crenn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003085430" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bak-Geler Corona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pache Huber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Guillermet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.9612" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galipaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Razy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.10670" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.10445" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montibert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reba&#239;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Bilhaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paredes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.43148." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.16440" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003085430-10" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971391v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3162" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536458v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845630v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845651v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845581v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Razy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/dictionnaire-des-cultures-alimentaires" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00735028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845656v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.6480" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mideros Bastidas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13asc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bilhaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13as4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489950v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13as5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alvarado Solis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Alvarado Sol&#237;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846994v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866465v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847009v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyra Patricia Alvarado Sol&#237;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865913v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906910v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.1782" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134277v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ellison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084312v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.37212" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134268v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22134/trace.78.2020.787" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509646v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36551/2081-1160.2019.24.7-32" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Delgado Rubio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21696/rcsl9192019965" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29340/61.2136" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36551/2081-1160.2019.24.33-52" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295493v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2034-8517.3135" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841551v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bak-Geller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636336v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Cohn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.7881" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840663v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295417v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cavagnoud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Gonzalez La Riva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Matta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira La Riva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.4099" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.011.0213" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Campigotto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841563v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308302v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.024.0037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295519v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00275356v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00522598v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Null Arditi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Crouzel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963453v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19717" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>