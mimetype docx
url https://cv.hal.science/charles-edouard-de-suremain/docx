--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1140,217 +1140,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a 'Committed Encounter' : participatory action research and restitution with street children (La Paz, Bolivia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When children hold up a mirror to restitution : what contributions for anthropology ? : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Razy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Suremain De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.P. Alvarado Solis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Razy, E. (ed.); Suremain de, Charles-Edouard (ed.); Alvarado Solis, N.P. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La restitution ethnographique à l'épreuve des enfants : postures, dispositifs, processus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, PUL; Colsan; IRD, pp.en ligne, 2022, Mondes de l'Enfance, 9782875623133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pulg.10670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pulg.10445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902720v1</w:t>
+                <w:t xml:space="preserve">hal-03902693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When children hold up a mirror to restitution : what contributions for anthropology ? : introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a 'Committed Encounter' : participatory action research and restitution with street children (La Paz, Bolivia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Suremain De</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.P. Alvarado Solis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Razy, E. (ed.); Suremain de, Charles-Edouard (ed.); Alvarado Solis, N.P. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La restitution ethnographique à l'épreuve des enfants : postures, dispositifs, processus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, PUL; Colsan; IRD, pp.en ligne, 2022, Mondes de l'Enfance, 9782875623133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pulg.10445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pulg.10670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902693v1</w:t>
+                <w:t xml:space="preserve">hal-03902720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au fil de la faja : enrouler et dérouler la vie en Bolivie</w:t>
               </w:r>
@@ -1705,195 +1705,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It's the comedor that dwells in me !&amp;quot; : food aid and construction of urban citizenship in San Luis Potosí</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comentarios de la discusion sobre los gitanos a la critica de la anthropologia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Razy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Matta, R. (ed.); Suremain, Charles-Edouard de (ed.); Crenn, C. (ed.). </w:t>
+              <w:t xml:space="preserve">Alvarado Solis, N. P. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food identities at home and on the move : explorations at the intersection of food, belonging and dwelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nombrar y circular, gitanos entre Europa y las Américas : innovacion, creatividad y resistencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, El Colegio de San Luis, pp.259-268, 2020, Investigaciones - Anthropología, 978-607-8666-84-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971467v1</w:t>
+                <w:t xml:space="preserve">hal-03263244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comentarios de la discusion sobre los gitanos a la critica de la anthropologia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">It's the comedor that dwells in me !&amp;quot; : food aid and construction of urban citizenship in San Luis Potosí</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alvarado Solis, N. P. (ed.). </w:t>
+              <w:t xml:space="preserve">Matta, R. (ed.); Suremain, Charles-Edouard de (ed.); Crenn, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nombrar y circular, gitanos entre Europa y las Américas : innovacion, creatividad y resistencia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food identities at home and on the move : explorations at the intersection of food, belonging and dwelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Academic, pp.108-119, 2020, Home, 978-1-350-12231-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003085430-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263244v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexualités bonnes à manger : figures de l'imaginaire du plaisir : Afrique, Amérique du Sud, Europe</w:t>
               </w:r>
@@ -1946,221 +1946,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food and the fabric of home : introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire advenir un enfant et un parent au monde : le Baby shower, une fête « bon enfant » pour un enfant et des parents modèles (Mexique) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Matta, R. (ed.); Suremain, Charles-Edouard de (ed.); Crenn, C. (ed.). </w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Razy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pourchez, L. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food identities at home and on the move : explorations at the intersection of food, belonging and dwelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Naître et grandir : normes du Sud, du Nord, d'hier et d'aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. des Archives Contemporaines, pp.83-97, 2020, 978-2-8130-0261-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.3162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971483v1</w:t>
+                <w:t xml:space="preserve">hal-03079579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire advenir un enfant et un parent au monde : le Baby shower, une fête « bon enfant » pour un enfant et des parents modèles (Mexique) ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food and the fabric of home : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Pourchez, L. (ed.). </w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matta, R. (ed.); Suremain, Charles-Edouard de (ed.); Crenn, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naître et grandir : normes du Sud, du Nord, d'hier et d'aujourd’hui</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food identities at home and on the move : explorations at the intersection of food, belonging and dwelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Academic, pp.1-15, 2020, Home, 978-1-350-12231-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.3162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03079579v1</w:t>
+                <w:t xml:space="preserve">hal-02971483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une dégustation identitaire ? : les nouveaux 'sens' du chocolat au Mexique</w:t>
               </w:r>
@@ -7318,51 +7318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902690v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Suremain De" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Alvarado Solis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.10440" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738504v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Reba&#239;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;l Bilhaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard de Suremain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paredes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13719" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921987v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Matta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crenn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003085430" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bak-Geler Corona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pache Huber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Guillermet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.9612" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galipaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Razy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.10670" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.10445" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montibert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reba&#239;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Bilhaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paredes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.43148." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.16440" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003085430-10" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971391v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3162" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536458v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845630v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845651v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845581v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Razy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/dictionnaire-des-cultures-alimentaires" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00735028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845656v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.6480" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mideros Bastidas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13asc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bilhaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13as4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489950v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13as5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alvarado Solis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Alvarado Sol&#237;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846994v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866465v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847009v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyra Patricia Alvarado Sol&#237;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865913v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906910v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.1782" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134277v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ellison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084312v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.37212" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134268v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22134/trace.78.2020.787" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509646v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36551/2081-1160.2019.24.7-32" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Delgado Rubio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21696/rcsl9192019965" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29340/61.2136" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36551/2081-1160.2019.24.33-52" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295493v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2034-8517.3135" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841551v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bak-Geller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636336v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Cohn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.7881" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840663v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295417v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cavagnoud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Gonzalez La Riva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Matta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira La Riva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.4099" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.011.0213" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Campigotto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841563v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308302v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.024.0037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295519v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00275356v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00522598v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Null Arditi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Crouzel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963453v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19717" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902690v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Suremain De" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Alvarado Solis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.10440" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738504v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Reba&#239;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;l Bilhaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard de Suremain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paredes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13719" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921987v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Matta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crenn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003085430" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bak-Geler Corona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pache Huber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Guillermet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.9612" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galipaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Razy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.10445" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.10670" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montibert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reba&#239;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Bilhaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paredes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.43148." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.16440" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003085430-10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971391v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079579v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3162" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536458v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845630v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845651v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845581v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Razy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/dictionnaire-des-cultures-alimentaires" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00735028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845656v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.6480" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mideros Bastidas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13asc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bilhaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13as4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489950v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13as5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alvarado Solis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Alvarado Sol&#237;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846994v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866465v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847009v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyra Patricia Alvarado Sol&#237;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865913v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906910v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.1782" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134277v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ellison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084312v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.37212" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134268v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22134/trace.78.2020.787" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509646v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36551/2081-1160.2019.24.7-32" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Delgado Rubio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21696/rcsl9192019965" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29340/61.2136" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36551/2081-1160.2019.24.33-52" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295493v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2034-8517.3135" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841551v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bak-Geller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636336v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Cohn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.7881" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840663v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295417v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cavagnoud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Gonzalez La Riva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Matta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira La Riva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.4099" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.011.0213" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Campigotto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841563v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308302v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.024.0037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295519v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00275356v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00522598v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Null Arditi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Crouzel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963453v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19717" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>