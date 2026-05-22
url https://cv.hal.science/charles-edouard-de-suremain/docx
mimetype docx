--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -489,255 +489,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Identities at Home and on the Move : Explorations at the Intersection of Food, Belonging and Dwelling</w:t>
+                <w:t xml:space="preserve">Food identities at home and on the move : explorations at the intersection of food, belonging and dwelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Matta</w:t>
+                <w:t xml:space="preserve">R. Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Crenn</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bloomsbury Academic, 214 p., 2020, Home, 978-1-350-12231-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003085430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921987v1</w:t>
+                <w:t xml:space="preserve">hal-02971455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food identities at home and on the move : explorations at the intersection of food, belonging and dwelling</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Food Identities at Home and on the Move : Explorations at the Intersection of Food, Belonging and Dwelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">routledge, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Matta</w:t>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02971455v1</w:t>
+                <w:t xml:space="preserve">hal-04921987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonios alimentarios : entre consensos y tensiones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bak-Geler Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1623,109 +1623,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La raison patrimoniale à l'épreuve d'un repas pas comme les autres: l'apthapi en Bolivie</w:t>
+                <w:t xml:space="preserve">It's the comedor that dwells in me !&amp;quot; : food aid and construction of urban citizenship in San Luis Potosí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Csergo, J. (ed.); Hottin, C. (ed.); Schmit, P. (ed.). </w:t>
+              <w:t xml:space="preserve">Matta, R. (ed.); Suremain, Charles-Edouard de (ed.); Crenn, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patrimoine culturel immatériel au seuil des sciences sociales : actes du colloque de Cerisy-la-Salle, septembre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH, 13 p. [en ligne], 2020, Ethnologie de la France et des Mondes Contemporains, 978-2-7351-2671-2. </w:t>
+              <w:t xml:space="preserve">Food identities at home and on the move : explorations at the intersection of food, belonging and dwelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Academic, pp.108-119, 2020, Home, 978-1-350-12231-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.16440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9781003085430-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792530v1</w:t>
+                <w:t xml:space="preserve">hal-02971467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comentarios de la discusion sobre los gitanos a la critica de la anthropologia</w:t>
               </w:r>
@@ -1791,109 +1791,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It's the comedor that dwells in me !&amp;quot; : food aid and construction of urban citizenship in San Luis Potosí</w:t>
+                <w:t xml:space="preserve">La raison patrimoniale à l'épreuve d'un repas pas comme les autres: l'apthapi en Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Matta, R. (ed.); Suremain, Charles-Edouard de (ed.); Crenn, C. (ed.). </w:t>
+              <w:t xml:space="preserve">Csergo, J. (ed.); Hottin, C. (ed.); Schmit, P. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food identities at home and on the move : explorations at the intersection of food, belonging and dwelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bloomsbury Academic, pp.108-119, 2020, Home, 978-1-350-12231-4. </w:t>
+              <w:t xml:space="preserve">Le patrimoine culturel immatériel au seuil des sciences sociales : actes du colloque de Cerisy-la-Salle, septembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH, 13 p. [en ligne], 2020, Ethnologie de la France et des Mondes Contemporains, 978-2-7351-2671-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003085430-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.16440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971467v1</w:t>
+                <w:t xml:space="preserve">hal-02792530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexualités bonnes à manger : figures de l'imaginaire du plaisir : Afrique, Amérique du Sud, Europe</w:t>
               </w:r>
@@ -1946,221 +1946,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire advenir un enfant et un parent au monde : le Baby shower, une fête « bon enfant » pour un enfant et des parents modèles (Mexique) ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food and the fabric of home : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Pourchez, L. (ed.). </w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matta, R. (ed.); Suremain, Charles-Edouard de (ed.); Crenn, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naître et grandir : normes du Sud, du Nord, d'hier et d'aujourd’hui</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Food identities at home and on the move : explorations at the intersection of food, belonging and dwelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Academic, pp.1-15, 2020, Home, 978-1-350-12231-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079579v1</w:t>
+                <w:t xml:space="preserve">hal-02971483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food and the fabric of home : introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire advenir un enfant et un parent au monde : le Baby shower, une fête « bon enfant » pour un enfant et des parents modèles (Mexique) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Matta, R. (ed.); Suremain, Charles-Edouard de (ed.); Crenn, C. (ed.). </w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Razy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pourchez, L. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food identities at home and on the move : explorations at the intersection of food, belonging and dwelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Naître et grandir : normes du Sud, du Nord, d'hier et d'aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. des Archives Contemporaines, pp.83-97, 2020, 978-2-8130-0261-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.3162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971483v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une dégustation identitaire ? : les nouveaux 'sens' du chocolat au Mexique</w:t>
               </w:r>
@@ -2318,51 +2318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduccion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bak-Geler Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2398,173 +2398,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The never-ending reinvention of ‘traditionnal food’ : food practices and identity (re)construction among Bolivian returnees from Argentina</w:t>
+                <w:t xml:space="preserve">Mange-t-on des aliments (seulement) pour se nourrir ? Les nourritures des uns et des autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sebastia, Brigitte. </w:t>
+              <w:t xml:space="preserve">Cardon, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eating Traditionnal Food. Politics, identity and practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.150-165, 2017, 9781317285946</w:t>
+              <w:t xml:space="preserve">Quand manger fait société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université du Septentrion, 2017, 2757416413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845630v1</w:t>
+                <w:t xml:space="preserve">hal-01845629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mange-t-on des aliments (seulement) pour se nourrir ? Les nourritures des uns et des autres</w:t>
+                <w:t xml:space="preserve">The never-ending reinvention of ‘traditionnal food’ : food practices and identity (re)construction among Bolivian returnees from Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cardon, Philippe. </w:t>
+              <w:t xml:space="preserve">Sebastia, Brigitte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand manger fait société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’Université du Septentrion, 2017, 2757416413</w:t>
+              <w:t xml:space="preserve">Eating Traditionnal Food. Politics, identity and practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.150-165, 2017, 9781317285946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845629v1</w:t>
+                <w:t xml:space="preserve">hal-01845630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ‘mujer/madre’ como única responsable de la pobreza infantil ? Etnografía crítica de algunos programas de salud contra la malnutrición del niño (ejemplos latinoamericanos)</w:t>
               </w:r>
@@ -2909,225 +2909,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : des expressions et des valeurs des modèles d'enfances à l'épreuve du temps et des sociétés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alimentation de l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bonnet, Doris and Rollet, Catherine and De Suremain, Charles-Edouard. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Razy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Poulain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modèles d'enfances : successions, transformations, croisements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.11-17, 2012, 9782813000545</w:t>
+              <w:t xml:space="preserve">Dictionnaire des cultures alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.451-458, 2012, Dictionnaires Quadrige, 9782130786139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845581v1</w:t>
+                <w:t xml:space="preserve">hal-01845667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation de l'enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : des expressions et des valeurs des modèles d'enfances à l'épreuve du temps et des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jean-Pierre Poulain. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonnet, Doris and Rollet, Catherine and De Suremain, Charles-Edouard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des cultures alimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modèles d'enfances : successions, transformations, croisements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.11-17, 2012, 9782813000545</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de France</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01845667v1</w:t>
+                <w:t xml:space="preserve">hal-01845581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insécurité alimentaire : dimensions, contextes et enjeux</w:t>
               </w:r>
@@ -4346,51 +4346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiter le champ de la parenté à partir de l’anthropologie de l’enfance et des enfants. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Razy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neyra Patricia Alvarado Solís</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4621,178 +4621,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predación, vida y muerte : relaciones transespecies, patrimonio biocultural y cosmopolitica mesoamericana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éloge de la fidélité : quelques réflexions sur les contours ontologiques d'un livre... 'pour enfant' ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trace : Procesos Mexicanos y Centroamericanos </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 78, 263 p</w:t>
+              <w:t xml:space="preserve">AnthropoChildren</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, 3387 [5 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134277v1</w:t>
+                <w:t xml:space="preserve">hal-04866636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éloge de la fidélité : quelques réflexions sur les contours ontologiques d'un livre... 'pour enfant' ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predación, vida y muerte : relaciones transespecies, patrimonio biocultural y cosmopolitica mesoamericana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ellison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AnthropoChildren</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9, 3387 [5 p.]</w:t>
+              <w:t xml:space="preserve">Trace : Procesos Mexicanos y Centroamericanos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, 263 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866636v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enfantification de Nino Dios : l'ambiguïté ontologique des statuettes de l'Enfant Jésus (Mexique)</w:t>
               </w:r>
@@ -4869,51 +4869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentacion = Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ellison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5207,51 +5207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonios a la carta ? : una aproximación a las cocinas patrimoniales desde cuatro restaurantes en Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5471,51 +5471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bak-Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Matta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trace : Procesos Mexicanos y Centroamericanos </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 69, p. 133-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5631,51 +5631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Razy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5962,234 +5962,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducción &amp;quot; Infancia y niños en las sociedades andinas contemporáneas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manger tradition&amp;quot; ou la fabrication d'un patrimoine alimentaire inégal (Lima, Pérou)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Cavagnoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Palmira Gonzalez La Riva</w:t>
+                <w:t xml:space="preserve">Raúl Matta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletín del Instituto Francés de Estudios Andinos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42 (3), pp.323-332</w:t>
+              <w:t xml:space="preserve">TRACE (Travaux et recherches dans les Amériques du Centre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64, pp.44-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01002981v1</w:t>
+                <w:t xml:space="preserve">hal-01841562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manger tradition&amp;quot; ou la fabrication d'un patrimoine alimentaire inégal (Lima, Pérou)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducción &amp;quot; Infancia y niños en las sociedades andinas contemporáneas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cavagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl Matta</w:t>
+                <w:t xml:space="preserve">Palmira Gonzalez La Riva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRACE (Travaux et recherches dans les Amériques du Centre)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 64, pp.44-54</w:t>
+              <w:t xml:space="preserve">Boletín del Instituto Francés de Estudios Andinos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (3), pp.323-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841562v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01002981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infancia y niños en las sociedades andinas contemporáneas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cavagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6340,51 +6340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le religieux à l'épreuve de l'enfance et des enfants : quels défis pour l'anthropologie ? / The religious put to the test of childhood and children : the challenges for anthropology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Campigotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Razy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6448,51 +6448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The religious put to the test of childhood and children : the challenges for anthropology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Campigotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Razy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7045,51 +7045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infancia y niños en las sociedades andinas contemporáneas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cavagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard de Suremain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7318,51 +7318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902690v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Suremain De" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Alvarado Solis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.10440" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738504v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Reba&#239;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;l Bilhaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard de Suremain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paredes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13719" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921987v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Matta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crenn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003085430" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bak-Geler Corona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pache Huber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Guillermet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.9612" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galipaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Razy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.10445" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.10670" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montibert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reba&#239;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Bilhaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paredes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.43148." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.16440" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003085430-10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971391v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079579v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3162" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536458v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845630v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845651v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845581v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Razy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/dictionnaire-des-cultures-alimentaires" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00735028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845656v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.6480" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mideros Bastidas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13asc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bilhaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13as4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489950v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13as5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alvarado Solis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Alvarado Sol&#237;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846994v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866465v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847009v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyra Patricia Alvarado Sol&#237;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865913v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906910v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.1782" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134277v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ellison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084312v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.37212" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134268v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22134/trace.78.2020.787" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509646v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36551/2081-1160.2019.24.7-32" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Delgado Rubio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21696/rcsl9192019965" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29340/61.2136" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36551/2081-1160.2019.24.33-52" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295493v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2034-8517.3135" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841551v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bak-Geller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636336v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Cohn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.7881" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840663v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295417v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cavagnoud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Gonzalez La Riva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Matta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira La Riva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.4099" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.011.0213" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Campigotto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841563v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308302v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.024.0037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295519v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00275356v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00522598v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Null Arditi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Crouzel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963453v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19717" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902690v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Suremain De" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Alvarado Solis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.10440" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738504v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Reba&#239;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;l Bilhaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard de Suremain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paredes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13719" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crenn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003085430" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921987v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Matta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bak-Geler Corona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pache Huber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Guillermet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.9612" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galipaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Razy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.10445" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.10670" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montibert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reba&#239;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Bilhaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paredes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.43148." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971467v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003085430-10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792530v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.16440" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971391v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3162" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536458v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845629v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845651v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Razy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/dictionnaire-des-cultures-alimentaires" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00735028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845656v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.6480" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mideros Bastidas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13asc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bilhaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13as4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489950v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13as5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alvarado Solis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Alvarado Sol&#237;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846994v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866465v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847009v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyra Patricia Alvarado Sol&#237;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865913v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906910v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.1782" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866636v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134277v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ellison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084312v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.37212" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134268v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22134/trace.78.2020.787" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509646v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36551/2081-1160.2019.24.7-32" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Delgado Rubio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21696/rcsl9192019965" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29340/61.2136" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36551/2081-1160.2019.24.33-52" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295493v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2034-8517.3135" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841551v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bak-Geller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636336v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Cohn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.7881" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840663v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295417v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841562v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Matta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002981v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cavagnoud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Gonzalez La Riva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira La Riva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.4099" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.011.0213" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Campigotto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841563v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308302v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.024.0037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295519v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00275356v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00522598v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Null Arditi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Crouzel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963453v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19717" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>