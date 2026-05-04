--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -412,586 +412,586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splitting integrators for linear Vlasov equations with stochastic perturbations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Cohen</w:t>
+                <w:t xml:space="preserve">Numerical simulations of a stochastic dynamics leading to cascades and loss of regularity: Applications to fluid turbulence and generation of fractional Gaussian fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wandrille Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/jcd.2024014⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (3), pp.033048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.033048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950035v1</w:t>
+                <w:t xml:space="preserve">hal-04651190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Approximation of the Invariant Distribution for a Class of Stochastic Damped Wave Equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of a Modified Regularity-Preserving Euler Scheme for Parabolic Semilinear SPDEs: Total Variation Error Bounds for the Numerical Approximation of the Invariant Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siqing Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Mathematics -International Edition-</w:t>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4208/jcm.2404-m2023-0144⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10208-024-09644-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950043v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform error bounds for numerical schemes applied to multiscale SDEs in a Wong-Zakai diffusion approximation regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+                <w:t xml:space="preserve">Total Variation Error Bounds for the Approximation of the Invariant Distribution of Parabolic Semilinear SPDEs Using the Standard Euler Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/jcd.2024009⟩</w:t>
+              <w:t xml:space="preserve">Potential Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (1), pp.101-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11118-024-10132-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741112v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of a stochastic dynamics leading to cascades and loss of regularity: Applications to fluid turbulence and generation of fractional Gaussian fields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wandrille Ruffenach</w:t>
+                <w:t xml:space="preserve">Splitting integrators for linear Vlasov equations with stochastic perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.033048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (4), pp.494-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/jcd.2024014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651190v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Variation Error Bounds for the Approximation of the Invariant Distribution of Parabolic Semilinear SPDEs Using the Standard Euler Scheme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
+                <w:t xml:space="preserve">Uniform error bounds for numerical schemes applied to multiscale SDEs in a Wong-Zakai diffusion approximation regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potential Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11118-024-10132-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.189-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/jcd.2024009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950029v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a Modified Regularity-Preserving Euler Scheme for Parabolic Semilinear SPDEs: Total Variation Error Bounds for the Numerical Approximation of the Invariant Distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Approximation of the Invariant Distribution for a Class of Stochastic Damped Wave Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyi Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqing Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+              <w:t xml:space="preserve">Journal of Computational Mathematics -International Edition-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10208-024-09644-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4208/jcm.2404-m2023-0144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950021v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Variation Error Bounds for the Accelerated Exponential Euler Scheme Approximation of Parabolic Semilinear SPDEs</w:t>
               </w:r>
@@ -1348,391 +1348,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behavior of a class of multiple time scales stochastic kinetic equations</w:t>
+                <w:t xml:space="preserve">Splitting integrators for stochastic Lie--Poisson systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shmuel Rakotonirina-Ricquebourg</w:t>
+                <w:t xml:space="preserve">Tobias Jahnke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 168, pp.104265. </w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 92 (343), pp.2167-2216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2023.104265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258628v1</w:t>
+                <w:t xml:space="preserve">hal-03431169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a splitting scheme for a class of nonlinear stochastic Schrödinger equations</w:t>
+                <w:t xml:space="preserve">Uniform strong and weak error estimates for numerical schemes applied to multiscale SDEs in a Smoluchowski-Kramers diffusion approximation regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 186, pp.57-83. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (3), pp.387-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apnum.2023.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/jcd.2023005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893328v1</w:t>
+                <w:t xml:space="preserve">hal-03741115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splitting integrators for stochastic Lie--Poisson systems</w:t>
+                <w:t xml:space="preserve">Analysis of a splitting scheme for a class of nonlinear stochastic Schrödinger equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tobias Jahnke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/mcom/3829⟩</w:t>
+              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 186, pp.57-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apnum.2023.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431169v1</w:t>
+                <w:t xml:space="preserve">hal-02893328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform strong and weak error estimates for numerical schemes applied to multiscale SDEs in a Smoluchowski-Kramers diffusion approximation regime</w:t>
+                <w:t xml:space="preserve">Asymptotic behavior of a class of multiple time scales stochastic kinetic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shmuel Rakotonirina-Ricquebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (3), pp.387-424. </w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 168, pp.104265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/jcd.2023005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2023.104265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741115v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splitting schemes for FitzHugh-Nagumo stochastic partial differential equations</w:t>
               </w:r>
@@ -1894,313 +1894,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoresis in cellular flows: from enhanced dispersion to blockage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Raynal</w:t>
+                <w:t xml:space="preserve">On asymptotic preserving schemes for a class of stochastic differential equations in averaging and diffusion approximation regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shmuel Rakotonirina-Ricquebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.730⟩</w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1379836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619951v2</w:t>
+                <w:t xml:space="preserve">hal-02988284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation of the invariant distribution for a class of ergodic SPDEs using an explicit tamed exponential Euler scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56 (1), pp.151-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2021089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On asymptotic preserving schemes for a class of stochastic differential equations in averaging and diffusion approximation regimes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shmuel Rakotonirina-Ricquebourg</w:t>
+                <w:t xml:space="preserve">Phoresis in cellular flows: from enhanced dispersion to blockage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 948, pp.A42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M1379836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988284v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong rates of convergence of a splitting scheme for Schrödinger equations with nonlocal interaction cubic nonlinearity and white noise dispersion</w:t>
               </w:r>
@@ -2271,183 +2271,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic preserving schemes for SDEs driven by fractional Brownian motion in the averaging regime</w:t>
+                <w:t xml:space="preserve">The averaging principle for stochastic differential equations driven by a Wiener process revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 509 (1), pp.125940. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 360, pp.265-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2021.125940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmath.297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211906v1</w:t>
+                <w:t xml:space="preserve">hal-03211903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The averaging principle for stochastic differential equations driven by a Wiener process revisited</w:t>
+                <w:t xml:space="preserve">Asymptotic preserving schemes for SDEs driven by fractional Brownian motion in the averaging regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 360, pp.265-273. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 509 (1), pp.125940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmath.297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2021.125940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211903v1</w:t>
+                <w:t xml:space="preserve">hal-03211906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence analysis of explicit stabilized integrators for parabolic semilinear stochastic PDEs</w:t>
               </w:r>
@@ -2665,391 +2665,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an Adaptive Biasing Force method based on self-interacting dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On parareal algorithms for semilinear parabolic Stochastic PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Benaïm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Monmarché</w:t>
+                <w:t xml:space="preserve">Xu Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/20-EJP490⟩</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/19M1251011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310672v1</w:t>
+                <w:t xml:space="preserve">hal-02022432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak convergence rates of splitting schemes for the stochastic Allen-Cahn equation</w:t>
+                <w:t xml:space="preserve">Influence of the regularity of the test functions for weak convergence in numerical discretization of SPDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
+              <w:t xml:space="preserve">Journal of Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10543-019-00788-x⟩</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jco.2019.101424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764290v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the regularity of the test functions for weak convergence in numerical discretization of SPDEs</w:t>
+                <w:t xml:space="preserve">Weak convergence rates of splitting schemes for the stochastic Allen-Cahn equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Complexity</w:t>
+              <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jco.2019.101424⟩</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10543-019-00788-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595881v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764290v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On parareal algorithms for semilinear parabolic Stochastic PDEs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of an Adaptive Biasing Force method based on self-interacting dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Wang</w:t>
+                <w:t xml:space="preserve">Pierre Monmarché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/19M1251011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/20-EJP490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022432v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the settling of small grains in dusty discs: analysis and formulas</w:t>
               </w:r>
@@ -3133,300 +3133,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of some splitting schemes for the stochastic Allen-Cahn equation</w:t>
+                <w:t xml:space="preserve">On a new class of score functions to estimate tail probabilities of some stochastic processes with Adaptive Multilevel Splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2019077⟩</w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.033126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5081440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688333v1</w:t>
+                <w:t xml:space="preserve">hal-01923385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a new class of score functions to estimate tail probabilities of some stochastic processes with Adaptive Multilevel Splitting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence analysis of adaptive biasing potential methods for diffusion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29, pp.033126. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5081440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2019.v17.n1.a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923385v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence analysis of adaptive biasing potential methods for diffusion processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of some splitting schemes for the stochastic Allen-Cahn equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/CMS.2019.v17.n1.a4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2019077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562639v1</w:t>
+                <w:t xml:space="preserve">hal-01688333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orders of convergence in the averaging principle for SPDEs: the case of a stochastically forced slow component</w:t>
               </w:r>
@@ -3588,248 +3588,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kolmogorov Equations and Weak Order Analysis for SPDES with Nonlinear Diffusion Coefficient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing return times or return periods with rare event algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lestang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ragone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Debussche</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2018.08.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (4), pp.043213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aab856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481966v2</w:t>
+                <w:t xml:space="preserve">hal-02070403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing return times or return periods with rare event algorithms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kolmogorov Equations and Weak Order Analysis for SPDES with Nonlinear Diffusion Coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Bouchet</w:t>
+                <w:t xml:space="preserve">Arnaud Debussche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018 (4), pp.043213. </w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116, pp.193-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/aab856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2018.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070403v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481966v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak error estimates for trajectories of SPDEs for Spectral Galerkin discretization</w:t>
               </w:r>
@@ -4004,313 +4004,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910323v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Order Integrator for Sampling the Invariant Distribution of a Class of Parabolic Stochastic PDEs with Additive Space-Time Noise</w:t>
+                <w:t xml:space="preserve">Central Limit Theorem for Adaptative Multilevel Splitting Estimators in an Idealized Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vilmart</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Tudela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/15M1021088⟩</w:t>
+              <w:t xml:space="preserve">Springer Proceedings in Mathematics &amp; Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Monte Carlo and Quasi-Monte Carlo Methods: MCQMC, Leuven, Belgium, April 2014, 163, pp.245--260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33507-0_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153448v2</w:t>
+                <w:t xml:space="preserve">hal-01074155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of adaptive biasing potential methods for diffusions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Order Integrator for Sampling the Invariant Distribution of a Class of Parabolic Stochastic PDEs with Additive Space-Time Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1021088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2016.05.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01294029v1</w:t>
+                <w:t xml:space="preserve">hal-01153448v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Limit Theorem for Adaptative Multilevel Splitting Estimators in an Idealized Setting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence of adaptive biasing potential methods for diffusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Tudela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Springer Proceedings in Mathematics &amp; Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Monte Carlo and Quasi-Monte Carlo Methods: MCQMC, Leuven, Belgium, April 2014, 163, pp.245--260. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 354 (8), pp.842 - 846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-33507-0_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2016.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074155v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unbiasedness of some generalized adaptive multilevel splitting algorithms</w:t>
               </w:r>
@@ -4322,64 +4322,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4511,200 +4511,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Adaptive Multilevel Splitting algorithms in an idealized case</w:t>
+                <w:t xml:space="preserve">Large deviations principle for the Adaptive Multilevel Splitting Algorithm in an idealized setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987297v1</w:t>
+                <w:t xml:space="preserve">hal-01118745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large deviations principle for the Adaptive Multilevel Splitting Algorithm in an idealized setting</w:t>
+                <w:t xml:space="preserve">Analysis of Adaptive Multilevel Splitting algorithms in an idealized case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ps/2014029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118745v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and simulation of rare events for SPDEs</w:t>
               </w:r>
@@ -4716,51 +4716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5073,103 +5073,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport equation in Fourier and dynamical turbulent fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waves 2024, 16th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Berlin, Germany</w:t>
@@ -5331,51 +5331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong rate of convergence in the Smoluchowski-Kramers approximation for stochastic partial differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyi Lei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5488,291 +5488,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of splitting schemes for stochastic evolution equations with non-Lipschitz nonlinearities driven by fractional noise</w:t>
+                <w:t xml:space="preserve">Averaging principle for slow-fast fractional stochastic differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Li Ding</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dehua Wang</w:t>
+                <w:t xml:space="preserve">Ibrahima Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429917v1</w:t>
+                <w:t xml:space="preserve">hal-05297918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preconditioning for the high-order sampling of the invariant distribution of parabolic semilinear SPDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Busnot Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Debussche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Averaging principle for slow-fast fractional stochastic differential equations</w:t>
+                <w:t xml:space="preserve">Analysis of splitting schemes for stochastic evolution equations with non-Lipschitz nonlinearities driven by fractional noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Li Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahima Faye</w:t>
+                <w:t xml:space="preserve">Dehua Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297918v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the behavior of asymptotic preserving schemes for a class of stochastic systems</w:t>
               </w:r>
@@ -5846,64 +5846,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Júlia Domingues Lemos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandrille Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6030,103 +6030,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A linear model of dynamical sea wavenumber spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandrille Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6408,51 +6408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7067,51 +7067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Br&#233;hier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Cui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.260103023620" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856373v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Cox" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-025-10272-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975253v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard Br&#233;hier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Komori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-025-03097-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950035v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jcd.2024014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyi Lei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqing Gan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jcm.2404-m2023-0144" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jcd.2024009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651190v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Beck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Grande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Ruffenach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.033048" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-024-10132-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-024-09644-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M152596X" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lombart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hutchison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh-Ning Lee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665132v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ulander" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258628v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shmuel Rakotonirina-Ricquebourg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.104265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2023.01.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Jahnke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3829" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741115v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jcd.2023005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735693v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Giordano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2023094" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2023017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619951v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raynal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.730" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560973v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021089" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1379836" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1378168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2021.125940" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211903v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.297" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assyr Abdulle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vilmart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drab090" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243421v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ventre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01684-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310672v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJP490" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764290v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-019-00788-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595881v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2019.101424" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022432v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1251011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laibe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa994" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688333v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2019077" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923385v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081440" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562639v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n1.a4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.09.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714836v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Hong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dry052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481966v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debussche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2018.08.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070403v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lestang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ragone" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Herbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aab856" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hairer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Stuart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jcm.1607-m2016-0539" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910323v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kopec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drw030" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153448v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1021088" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294029v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.05.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074155v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Tudela" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33507-0_10" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142704v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gazeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1185" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800133v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abv001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2014029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118745v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02746493v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669462v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-013-9338-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110853078" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2012.04.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534268v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallagher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773810v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambrine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim En-Nebbazi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552960v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520387v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Quer-Sardanyons" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429917v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Li Ding" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehua Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426627v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Busnot Laurent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297918v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Faye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287175v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268497v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatelain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Domingues Lemos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962485v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005567v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077856v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614530v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973887v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824693v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DENS0068" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03293156v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01633504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01484274v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Br&#233;hier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Cui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.260103023620" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856373v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Cox" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-025-10272-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975253v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard Br&#233;hier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Komori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-025-03097-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651190v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Beck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Grande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Ruffenach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.033048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-024-09644-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-024-10132-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950035v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jcd.2024014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741112v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jcd.2024009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyi Lei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqing Gan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jcm.2404-m2023-0144" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M152596X" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lombart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hutchison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh-Ning Lee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665132v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ulander" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Jahnke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3829" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jcd.2023005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2023.01.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shmuel Rakotonirina-Ricquebourg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.104265" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735693v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Giordano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2023094" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2023017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1379836" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021089" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619951v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raynal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.730" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1378168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211903v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.297" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2021.125940" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assyr Abdulle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vilmart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drab090" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243421v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ventre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01684-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022432v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1251011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595881v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2019.101424" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764290v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-019-00788-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310672v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJP490" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laibe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa994" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081440" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562639v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n1.a4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688333v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2019077" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.09.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714836v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Hong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dry052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lestang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ragone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Herbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aab856" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481966v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debussche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2018.08.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hairer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Stuart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jcm.1607-m2016-0539" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910323v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kopec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drw030" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Tudela" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33507-0_10" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153448v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1021088" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294029v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.05.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142704v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gazeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1185" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800133v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abv001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118745v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2014029" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02746493v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669462v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-013-9338-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110853078" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2012.04.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534268v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallagher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773810v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambrine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim En-Nebbazi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552960v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520387v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Quer-Sardanyons" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297918v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Faye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426627v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Busnot Laurent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429917v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Li Ding" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehua Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287175v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268497v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatelain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Domingues Lemos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962485v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005567v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077856v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614530v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973887v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824693v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DENS0068" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03293156v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01633504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01484274v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>