--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -412,1327 +412,1327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of a stochastic dynamics leading to cascades and loss of regularity: Applications to fluid turbulence and generation of fractional Gaussian fields</w:t>
+                <w:t xml:space="preserve">General non-linear fragmentation with discontinuous Galerkin methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Beck</w:t>
+                <w:t xml:space="preserve">Maxime Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chevillard</w:t>
+                <w:t xml:space="preserve">Mark Hutchison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Grande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wandrille Ruffenach</w:t>
+                <w:t xml:space="preserve">Yueh-Ning Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.033048⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 533, pp.4410-4434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stae2039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651190v1</w:t>
+                <w:t xml:space="preserve">insu-04843505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a Modified Regularity-Preserving Euler Scheme for Parabolic Semilinear SPDEs: Total Variation Error Bounds for the Numerical Approximation of the Invariant Distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
+                <w:t xml:space="preserve">Analysis of a positivity-preserving splitting scheme for some semilinear stochastic heat equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ulander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (4), pp.1317-1346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10208-024-09644-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2024032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950021v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Variation Error Bounds for the Approximation of the Invariant Distribution of Parabolic Semilinear SPDEs Using the Standard Euler Scheme</w:t>
+                <w:t xml:space="preserve">Splitting integrators for linear Vlasov equations with stochastic perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potential Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 62 (1), pp.101-136. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (4), pp.494-532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11118-024-10132-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/jcd.2024014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950029v1</w:t>
+                <w:t xml:space="preserve">hal-04950035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splitting integrators for linear Vlasov equations with stochastic perturbations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Cohen</w:t>
+                <w:t xml:space="preserve">Uniform error bounds for numerical schemes applied to multiscale SDEs in a Wong-Zakai diffusion approximation regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11 (4), pp.494-532. </w:t>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.189-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/jcd.2024014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/jcd.2024009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950035v1</w:t>
+                <w:t xml:space="preserve">hal-03741112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform error bounds for numerical schemes applied to multiscale SDEs in a Wong-Zakai diffusion approximation regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+                <w:t xml:space="preserve">Numerical Approximation of the Invariant Distribution for a Class of Stochastic Damped Wave Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyi Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqing Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/jcd.2024009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Mathematics -International Edition-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/jcm.2404-m2023-0144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741112v1</w:t>
+                <w:t xml:space="preserve">hal-04950043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Approximation of the Invariant Distribution for a Class of Stochastic Damped Wave Equations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Siqing Gan</w:t>
+                <w:t xml:space="preserve">Numerical simulations of a stochastic dynamics leading to cascades and loss of regularity: Applications to fluid turbulence and generation of fractional Gaussian fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wandrille Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Mathematics -International Edition-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4208/jcm.2404-m2023-0144⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (3), pp.033048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.033048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950043v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Variation Error Bounds for the Accelerated Exponential Euler Scheme Approximation of Parabolic Semilinear SPDEs</w:t>
+                <w:t xml:space="preserve">Analysis of a Modified Regularity-Preserving Euler Scheme for Parabolic Semilinear SPDEs: Total Variation Error Bounds for the Numerical Approximation of the Invariant Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/22M152596X⟩</w:t>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10208-024-09644-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950026v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform weak error estimates for an asymptotic preserving scheme applied to a class of slow-fast parabolic semilinear SPDEs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+                <w:t xml:space="preserve">Total Variation Error Bounds for the Approximation of the Invariant Distribution of Parabolic Semilinear SPDEs Using the Standard Euler Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/smai-jcm.110⟩</w:t>
+              <w:t xml:space="preserve">Potential Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (1), pp.101-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11118-024-10132-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614537v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General non-linear fragmentation with discontinuous Galerkin methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yueh-Ning Lee</w:t>
+                <w:t xml:space="preserve">Total Variation Error Bounds for the Accelerated Exponential Euler Scheme Approximation of Parabolic Semilinear SPDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (3), pp.1171-1190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M152596X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stae2039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04843505v1</w:t>
+                <w:t xml:space="preserve">hal-04950026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a positivity-preserving splitting scheme for some semilinear stochastic heat equations</w:t>
+                <w:t xml:space="preserve">Uniform weak error estimates for an asymptotic preserving scheme applied to a class of slow-fast parabolic semilinear SPDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Ulander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (4), pp.1317-1346. </w:t>
+              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.175-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2024032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/smai-jcm.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665132v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splitting integrators for stochastic Lie--Poisson systems</w:t>
+                <w:t xml:space="preserve">Asymptotic behavior of a class of multiple time scales stochastic kinetic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Jahnke</w:t>
+                <w:t xml:space="preserve">Shmuel Rakotonirina-Ricquebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 92 (343), pp.2167-2216. </w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 168, pp.104265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/mcom/3829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2023.104265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431169v1</w:t>
+                <w:t xml:space="preserve">hal-03258628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform strong and weak error estimates for numerical schemes applied to multiscale SDEs in a Smoluchowski-Kramers diffusion approximation regime</w:t>
+                <w:t xml:space="preserve">Analysis of a splitting scheme for a class of nonlinear stochastic Schrödinger equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (3), pp.387-424. </w:t>
+              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 186, pp.57-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/jcd.2023005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apnum.2023.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741115v1</w:t>
+                <w:t xml:space="preserve">hal-02893328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a splitting scheme for a class of nonlinear stochastic Schrödinger equations</w:t>
+                <w:t xml:space="preserve">Splitting integrators for stochastic Lie--Poisson systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Jahnke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apnum.2023.01.002⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 92 (343), pp.2167-2216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893328v1</w:t>
+                <w:t xml:space="preserve">hal-03431169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behavior of a class of multiple time scales stochastic kinetic equations</w:t>
+                <w:t xml:space="preserve">Uniform strong and weak error estimates for numerical schemes applied to multiscale SDEs in a Smoluchowski-Kramers diffusion approximation regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shmuel Rakotonirina-Ricquebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 168, pp.104265. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (3), pp.387-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2023.104265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/jcd.2023005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258628v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splitting schemes for FitzHugh-Nagumo stochastic partial differential equations</w:t>
               </w:r>
@@ -1894,313 +1894,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On asymptotic preserving schemes for a class of stochastic differential equations in averaging and diffusion approximation regimes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shmuel Rakotonirina-Ricquebourg</w:t>
+                <w:t xml:space="preserve">Phoresis in cellular flows: from enhanced dispersion to blockage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1379836⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 948, pp.A42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988284v1</w:t>
+                <w:t xml:space="preserve">hal-03619951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation of the invariant distribution for a class of ergodic SPDEs using an explicit tamed exponential Euler scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56 (1), pp.151-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2021089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoresis in cellular flows: from enhanced dispersion to blockage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Raynal</w:t>
+                <w:t xml:space="preserve">On asymptotic preserving schemes for a class of stochastic differential equations in averaging and diffusion approximation regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shmuel Rakotonirina-Ricquebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 948, pp.A42. </w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20M1379836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619951v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong rates of convergence of a splitting scheme for Schrödinger equations with nonlocal interaction cubic nonlinearity and white noise dispersion</w:t>
               </w:r>
@@ -2665,950 +2665,950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On parareal algorithms for semilinear parabolic Stochastic PDEs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the settling of small grains in dusty discs: analysis and formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xu Wang</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/19M1251011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02022432v1</w:t>
+                <w:t xml:space="preserve">hal-03020151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the regularity of the test functions for weak convergence in numerical discretization of SPDEs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of an Adaptive Biasing Force method based on self-interacting dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monmarché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Complexity</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jco.2019.101424⟩</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/20-EJP490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595881v1</w:t>
+                <w:t xml:space="preserve">hal-02310672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak convergence rates of splitting schemes for the stochastic Allen-Cahn equation</w:t>
+                <w:t xml:space="preserve">Influence of the regularity of the test functions for weak convergence in numerical discretization of SPDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
+              <w:t xml:space="preserve">Journal of Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jco.2019.101424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10543-019-00788-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01764290v2</w:t>
+                <w:t xml:space="preserve">hal-01595881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an Adaptive Biasing Force method based on self-interacting dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weak convergence rates of splitting schemes for the stochastic Allen-Cahn equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Monmarché</w:t>
+                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+              <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/20-EJP490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10543-019-00788-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310672v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764290v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the settling of small grains in dusty discs: analysis and formulas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On parareal algorithms for semilinear parabolic Stochastic PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Laibe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lombart</w:t>
+                <w:t xml:space="preserve">Xu Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/19M1251011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020151v1</w:t>
+                <w:t xml:space="preserve">hal-02022432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a new class of score functions to estimate tail probabilities of some stochastic processes with Adaptive Multilevel Splitting</w:t>
+                <w:t xml:space="preserve">Strong convergence rates of semi-discrete splitting approximations for stochastic Allen–Cahn equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianbo Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+                <w:t xml:space="preserve">Jialin Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29, pp.033126. </w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5081440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imanum/dry052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923385v1</w:t>
+                <w:t xml:space="preserve">hal-01714836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence analysis of adaptive biasing potential methods for diffusion processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of some splitting schemes for the stochastic Allen-Cahn equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/CMS.2019.v17.n1.a4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2019077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562639v1</w:t>
+                <w:t xml:space="preserve">hal-01688333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of some splitting schemes for the stochastic Allen-Cahn equation</w:t>
+                <w:t xml:space="preserve">On a new class of score functions to estimate tail probabilities of some stochastic processes with Adaptive Multilevel Splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2019077⟩</w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.033126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5081440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688333v1</w:t>
+                <w:t xml:space="preserve">hal-01923385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orders of convergence in the averaging principle for SPDEs: the case of a stochastically forced slow component</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence analysis of adaptive biasing potential methods for diffusion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2019.v17.n1.a4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2019.09.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01896026v1</w:t>
+                <w:t xml:space="preserve">hal-01562639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong convergence rates of semi-discrete splitting approximations for stochastic Allen–Cahn equation</w:t>
+                <w:t xml:space="preserve">Orders of convergence in the averaging principle for SPDEs: the case of a stochastically forced slow component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jialin Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imanum/dry052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2019.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714836v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing return times or return periods with rare event algorithms</w:t>
               </w:r>
@@ -4004,313 +4004,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910323v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Limit Theorem for Adaptative Multilevel Splitting Estimators in an Idealized Setting</w:t>
+                <w:t xml:space="preserve">High Order Integrator for Sampling the Invariant Distribution of a Class of Parabolic Stochastic PDEs with Additive Space-Time Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loic Tudela</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Springer Proceedings in Mathematics &amp; Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-33507-0_10⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1021088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074155v1</w:t>
+                <w:t xml:space="preserve">hal-01153448v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Order Integrator for Sampling the Invariant Distribution of a Class of Parabolic Stochastic PDEs with Additive Space-Time Noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence of adaptive biasing potential methods for diffusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/15M1021088⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 354 (8), pp.842 - 846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2016.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153448v2</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of adaptive biasing potential methods for diffusions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Central Limit Theorem for Adaptative Multilevel Splitting Estimators in an Idealized Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Tudela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 354 (8), pp.842 - 846. </w:t>
+              <w:t xml:space="preserve">Springer Proceedings in Mathematics &amp; Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Monte Carlo and Quasi-Monte Carlo Methods: MCQMC, Leuven, Belgium, April 2014, 163, pp.245--260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2016.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33507-0_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294029v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unbiasedness of some generalized adaptive multilevel splitting algorithms</w:t>
               </w:r>
@@ -4322,64 +4322,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4599,51 +4599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Adaptive Multilevel Splitting algorithms in an idealized case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4716,51 +4716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5073,103 +5073,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport equation in Fourier and dynamical turbulent fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waves 2024, 16th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Berlin, Germany</w:t>
@@ -5224,1117 +5224,1117 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error analysis for stochastic gradient optimization schemes using modified equations</w:t>
+                <w:t xml:space="preserve">Analysis of an exponential integrator for stochastic PDEs driven by Riesz noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dambrine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nassim En-Nebbazi</w:t>
+                <w:t xml:space="preserve">Lluís Quer-Sardanyons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ulander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773810v2</w:t>
+                <w:t xml:space="preserve">hal-05520387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong rate of convergence in the Smoluchowski-Kramers approximation for stochastic partial differential equations</w:t>
+                <w:t xml:space="preserve">Error analysis for stochastic gradient optimization schemes using modified equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ziyi Lei</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim En-Nebbazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552960v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773810v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an exponential integrator for stochastic PDEs driven by Riesz noise</w:t>
+                <w:t xml:space="preserve">Strong rate of convergence in the Smoluchowski-Kramers approximation for stochastic partial differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyi Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluís Quer-Sardanyons</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05520387v1</w:t>
+                <w:t xml:space="preserve">hal-05552960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Averaging principle for slow-fast fractional stochastic differential equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A linear model of dynamical sea wavenumber spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima Faye</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wandrille Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297918v1</w:t>
+                <w:t xml:space="preserve">hal-05005567v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconditioning for the high-order sampling of the invariant distribution of parabolic semilinear SPDEs</w:t>
+                <w:t xml:space="preserve">Analysis of splitting schemes for stochastic evolution equations with non-Lipschitz nonlinearities driven by fractional noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Li Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Busnot Laurent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vilmart</w:t>
+                <w:t xml:space="preserve">Dehua Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426627v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of splitting schemes for stochastic evolution equations with non-Lipschitz nonlinearities driven by fractional noise</w:t>
+                <w:t xml:space="preserve">Averaging principle for slow-fast fractional stochastic differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Li Ding</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dehua Wang</w:t>
+                <w:t xml:space="preserve">Ibrahima Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429917v1</w:t>
+                <w:t xml:space="preserve">hal-05297918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the behavior of asymptotic preserving schemes for a class of stochastic systems</w:t>
+                <w:t xml:space="preserve">Preconditioning for the high-order sampling of the invariant distribution of parabolic semilinear SPDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Busnot Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Debussche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vilmart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287175v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A causal random synthetic turbulent velocity field: I. The underlying Gaussian structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the behavior of asymptotic preserving schemes for a class of stochastic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268497v1</w:t>
+                <w:t xml:space="preserve">hal-05287175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified equations and error analysis for a semi-implicit stochastic optimization scheme</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A causal random synthetic turbulent velocity field: I. The underlying Gaussian structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlia Domingues Lemos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wandrille Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04962485v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear model of dynamical sea wavenumber spectra</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modified equations and error analysis for a semi-implicit stochastic optimization scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wandrille Ruffenach</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim En-Nebbazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005567v3</w:t>
+                <w:t xml:space="preserve">hal-04962485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positivity-preserving schemes for some nonlinear stochastic PDEs</w:t>
+                <w:t xml:space="preserve">Analysis of a positivity-preserving splitting scheme for some nonlinear stochastic heat equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Ulander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077856v1</w:t>
+                <w:t xml:space="preserve">hal-04077860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a positivity-preserving splitting scheme for some nonlinear stochastic heat equations</w:t>
+                <w:t xml:space="preserve">Positivity-preserving schemes for some nonlinear stochastic PDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Ulander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077860v1</w:t>
+                <w:t xml:space="preserve">hal-04077856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a modified Euler scheme for parabolic semilinear stochastic PDEs</w:t>
               </w:r>
@@ -6408,51 +6408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7067,51 +7067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Br&#233;hier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Cui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.260103023620" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856373v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Cox" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-025-10272-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975253v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard Br&#233;hier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Komori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-025-03097-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651190v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Beck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Grande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Ruffenach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.033048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-024-09644-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-024-10132-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950035v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jcd.2024014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741112v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jcd.2024009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyi Lei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqing Gan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jcm.2404-m2023-0144" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M152596X" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lombart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hutchison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh-Ning Lee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665132v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ulander" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Jahnke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3829" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jcd.2023005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2023.01.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shmuel Rakotonirina-Ricquebourg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.104265" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735693v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Giordano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2023094" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2023017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1379836" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021089" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619951v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raynal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.730" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1378168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211903v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.297" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2021.125940" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assyr Abdulle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vilmart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drab090" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243421v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ventre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01684-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022432v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1251011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595881v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2019.101424" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764290v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-019-00788-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310672v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJP490" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laibe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa994" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081440" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562639v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n1.a4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688333v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2019077" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.09.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714836v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Hong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dry052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lestang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ragone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Herbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aab856" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481966v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debussche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2018.08.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hairer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Stuart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jcm.1607-m2016-0539" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910323v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kopec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drw030" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Tudela" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33507-0_10" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153448v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1021088" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294029v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.05.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142704v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gazeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1185" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800133v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abv001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118745v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2014029" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02746493v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669462v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-013-9338-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110853078" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2012.04.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534268v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallagher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773810v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambrine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim En-Nebbazi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552960v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520387v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Quer-Sardanyons" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297918v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Faye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426627v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Busnot Laurent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429917v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Li Ding" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehua Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287175v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268497v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatelain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Domingues Lemos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962485v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005567v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077856v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614530v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973887v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824693v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DENS0068" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03293156v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01633504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01484274v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Br&#233;hier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Cui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.260103023620" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856373v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Cox" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-025-10272-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975253v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard Br&#233;hier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Komori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-025-03097-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lombart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hutchison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh-Ning Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665132v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ulander" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024032" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950035v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jcd.2024014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jcd.2024009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyi Lei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqing Gan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jcm.2404-m2023-0144" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651190v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Beck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Grande" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Ruffenach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.033048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950021v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-024-09644-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-024-10132-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M152596X" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.110" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258628v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shmuel Rakotonirina-Ricquebourg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.104265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2023.01.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Jahnke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3829" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741115v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jcd.2023005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735693v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Giordano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2023094" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2023017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619951v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raynal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.730" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560973v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021089" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1379836" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1378168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211903v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.297" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2021.125940" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assyr Abdulle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vilmart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drab090" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243421v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ventre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01684-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laibe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa994" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310672v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJP490" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595881v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2019.101424" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764290v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-019-00788-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022432v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1251011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Hong" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dry052" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688333v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2019077" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923385v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081440" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562639v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n1.a4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896026v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.09.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lestang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ragone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Herbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aab856" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481966v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debussche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2018.08.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hairer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Stuart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jcm.1607-m2016-0539" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910323v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kopec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drw030" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153448v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1021088" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294029v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.05.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074155v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Tudela" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33507-0_10" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142704v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gazeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1185" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800133v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abv001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118745v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2014029" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02746493v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669462v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-013-9338-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110853078" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2012.04.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534268v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallagher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520387v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Quer-Sardanyons" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773810v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambrine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim En-Nebbazi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005567v3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429917v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Li Ding" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehua Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297918v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Faye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426627v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Busnot Laurent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287175v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268497v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatelain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Domingues Lemos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962485v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077860v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077856v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614530v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973887v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824693v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DENS0068" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03293156v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01633504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01484274v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>