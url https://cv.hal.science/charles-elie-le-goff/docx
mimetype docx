--- v0 (2026-04-07)
+++ v1 (2026-05-02)
@@ -126,1435 +126,1508 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carroza de Bolívar (2012), de Evelio Rosero: ¡a jugar carnavales!</w:t>
+                <w:t xml:space="preserve">A Crossroads of Migrations in &amp;quot;Tríptico de la infamia&amp;quot; (2014), by Pablo Montoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Élie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Javier Jurado; Dagmar Vandebosch. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Estudios Colombianos</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Reframing Journeys. Migration, Media Narratives and Cultural Dialogues in Europe’s Changing Landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05531205v1</w:t>
+                <w:t xml:space="preserve">hal-05603397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marginalité et colonialité dans Tríptico de la infamia (2014), de Pablo Montoya</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">De la distorsión como arte poética hasta un “libro sin ficción”: la evolución de la obra novelística de Juan Gabriel Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Elie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imprévue (collection)</w:t>
-[...50 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Ficción - No ficción en América Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.133-144, 2024, 9782813004864. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Elie Le Goff</w:t>
-[...192 lines deleted...]
-                <w:t xml:space="preserve">hal-03152926v1</w:t>
+                <w:t xml:space="preserve">⟨10.17184/eac.8256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El sueño de una posible Colombia pacificada en &amp;quot;Volver al oscuro valle&amp;quot; (2016), de Santiago Gamboa</w:t>
+                <w:t xml:space="preserve">La carroza de Bolívar (2012), de Evelio Rosero: ¡a jugar carnavales!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Élie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII Congreso de la Asociación de Colombianistas « Colombias posibles »</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05553830v1</w:t>
+              <w:t xml:space="preserve">Revista de Estudios Colombianos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53556/6w2ea293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una encrucijada de migraciones en &amp;quot;Tríptico de la infamia&amp;quot; (2014), de Pablo Montoya</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Élie Le Goff</w:t>
+                <w:t xml:space="preserve">Marginalité et colonialité dans Tríptico de la infamia (2014), de Pablo Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Elie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Reformuler les parcours : Migration ibéro-américaine et dialogues culturels dans le paysage changeant de l’Europe »</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05553823v1</w:t>
+              <w:t xml:space="preserve">Imprévue (collection)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carroza de Bolívar&amp;quot; (2012), de Evelio Rosero: ¡a jugar carnavales!</w:t>
+                <w:t xml:space="preserve">Écrire l’histoire dans La forma de las ruinas (2015) de Juan Gabriel Vásquez : frictions et fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Élie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII Congreso de la Asociación de Colombianistas “Colombia celebra/celebra Colombia”</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05552142v1</w:t>
+              <w:t xml:space="preserve">Amerika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/amerika.10550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heridas, traumas y cicatrices malignas en &amp;quot;La Ciénaga&amp;quot; (2001) de Lucrecia Martel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Élie Le Goff</w:t>
+                <w:t xml:space="preserve">Variación sobre un tema de Frank Zappa en &amp;quot;El ruido de las cosas al caer&amp;quot; de Juan Gabriel Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Elie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’association ALMOREAL (Angers-Le Mans-Orléans. Relations Espagne-Amérique Latine) - “Cicatrices”</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05552676v1</w:t>
+              <w:t xml:space="preserve">Cahiers d’Études des Cultures Ibériques et Latino-américaines </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Littératures contre-culturelles hispano-américaines (XXe-XXIe siècles), 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cecil.2466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux mémoriels et patrimoniaux dans le roman colombien contemporain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Élie Le Goff</w:t>
+                <w:t xml:space="preserve">Reseña: Karim Benmiloud (dir.), &amp;quot;Juan Gabriel Vásquez : une archéologie du passé colombien récent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Elie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les vendredis de l’IRIEC, séminaires transversaux</w:t>
-[...435 lines deleted...]
-                <w:t xml:space="preserve">hal-03073727v1</w:t>
+              <w:t xml:space="preserve">Cahiers d’Études des Cultures Ibériques et Latino-américaines </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la distorsión como arte poética hasta un “libro sin ficción”: la evolución de la obra novelística de Juan Gabriel Vásquez</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Elie Le Goff</w:t>
+                <w:t xml:space="preserve">El sueño de una posible Colombia pacificada en &amp;quot;Volver al oscuro valle&amp;quot; (2016), de Santiago Gamboa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Élie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ficción - No ficción en América Latina</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIII Congreso de la Asociación de Colombianistas « Colombias posibles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Camilo Malagón, Oct 2025, Ithaca, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una encrucijada de migraciones en &amp;quot;Tríptico de la infamia&amp;quot; (2014), de Pablo Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Élie Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Reformuler les parcours : Migration ibéro-américaine et dialogues culturels dans le paysage changeant de l’Europe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Javier Jurado; Dagmar Vandebosch, Oct 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carroza de Bolívar&amp;quot; (2012), de Evelio Rosero: ¡a jugar carnavales!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Élie Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIII Congreso de la Asociación de Colombianistas “Colombia celebra/celebra Colombia”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carlos Tous González, Nov 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heridas, traumas y cicatrices malignas en &amp;quot;La Ciénaga&amp;quot; (2001) de Lucrecia Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Élie Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’association ALMOREAL (Angers-Le Mans-Orléans. Relations Espagne-Amérique Latine) - “Cicatrices”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandra Contamina; Hélène Goujat, Nov 2023, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux mémoriels et patrimoniaux dans le roman colombien contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Élie Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les vendredis de l’IRIEC, séminaires transversaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alba Lara Alengrin, Apr 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forma de las ruinas&amp;quot; (2015), de Juan Gabriel Vásquez: cuando la distorsión histórica anuncia un “libro sin ficción”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Élie Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ficción-no ficción en la literatura latinoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Quintana, Oct 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques littéraires du franchissement des frontières dans trois romans colombiens contemporains (Evelio Rosero, Pablo Montoya, Juan Gabriel Vásquez)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Élie Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIX Congrès de la Société des Hispanistes Français. Frontières dans le monde ibérique et ibéro-américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nadia Mekouar Hertzberg; Émilie Guyard, Jun 2019, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensar la historia desde la ficción en tres novelas colombianas contemporáneas (Evelio Rosero, Pablo Montoya Campuzano, Juan Gabriel Vásquez)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Élie Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXI Congreso de la Asociación de Colombianistas. Colombia: transiciones, desafíos, encrucijadas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, María Mercedes Andrade; Andrea Fanta, Jul 2019, Bogota, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches de la marginalité et de la colonialité dans &amp;quot;Tríptico de la infamia&amp;quot; (2014) de Pablo Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Élie Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marginalités et écritures : les imaginaires de la représentation de soi dans la fiction narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ndiaye Sarr; Sergio Fregoso Sánchez, Oct 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04864552v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El ruido de las cosas al caer&amp;quot;, de Juan Gabriel Vásquez: variación sobre un tema de Franck Zappa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Élie Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Littératures contre-culturelles en Amérique Latine", Université Paul Valery Montpellier 3, Montpellier, 15-16 juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alba Lara Alengrin; Karim Benmiloud; Véronique Pitois Pallares, Jun 2017, Montpellier, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire l'histoire dans &amp;quot;La forma de las ruinas&amp;quot; de Juan Gabriel Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Elie Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Colombie 2017: Identité, mémoire et représentations esthétiques en construction", Université de Nantes, Université Rennes 2, Nantes, 8-10 novembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois romans colombiens aux prises avec l’histoire : de la transcription à la réécriture (''La carroza de Bolívar'' d’Evelio Rosero, ''Tríptico de la infamia'' de Pablo Montoya, ''La forma de las ruinas'' de Juan Gabriel Vásquez)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Élie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paul-Valéry Montpellier 3, 2021. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04962047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1564,105 +1637,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensar la historia desde la ficción en tres novelas colombianas contemporáneas (Evelio Rosero, Pablo Montoya Campuzano, Juan Gabriel Vásquez)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Élie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1730,51 +1803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CA96F1E"/>
+    <w:nsid w:val="5B5A893F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1961,51 +2034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-elie-le-goff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260649872" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531205v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;lie Le Goff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53556/6w2ea293" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864562v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03153419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.2466" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.10550" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03152926v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552142v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541292v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161551v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8256" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04962047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-elie-le-goff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260649872" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603397v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;lie Le Goff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864552v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Le Goff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53556/6w2ea293" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864562v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.10550" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03153419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.2466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03152926v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553823v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547216v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541292v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161551v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073727v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04962047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>