--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -1803,51 +1803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B5A893F"/>
+    <w:nsid w:val="E396270C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>