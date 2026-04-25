--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -390,191 +390,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a SNP set to replace SSRs for standardized cultivar identification in apple</w:t>
+                <w:t xml:space="preserve">Cultivar fingerprinting and SNP-based pedigree reconstruction in Danish heritage apple cultivars utilizing genotypic data from multiple germplasm collections in the world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Muranty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Denancé</w:t>
+                <w:t xml:space="preserve">Bjarne Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Petiteau</w:t>
+                <w:t xml:space="preserve">Nicholas P Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas P Howard</w:t>
+                <w:t xml:space="preserve">C. Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Micheletti</w:t>
+                <w:t xml:space="preserve">C.-E. Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1412.4⟩</w:t>
+              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.s10722-024-02104-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10722-024-02104-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712008v1</w:t>
+                <w:t xml:space="preserve">hal-04728889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNP genotyping Dutch heritage apple cultivars allows for germplasm characterization, curation, and pedigree reconstruction using genotypic data from multiple collection sites across the world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem van Dooijeweert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -628,191 +628,191 @@
               <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (4), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11295-024-01655-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivar fingerprinting and SNP-based pedigree reconstruction in Danish heritage apple cultivars utilizing genotypic data from multiple germplasm collections in the world</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Proposition of a SNP set to replace SSRs for standardized cultivar identification in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Petiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas P Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Pedersen</w:t>
+                <w:t xml:space="preserve">Diego Micheletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.s10722-024-02104-1. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1412, pp.25-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10722-024-02104-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1412.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728889v1</w:t>
+                <w:t xml:space="preserve">hal-04712008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping data coupled with RNA sequencing of apple genotypes exhibiting contrasted quantitative trait loci architecture for apple scab (Venturia inaequalis) resistance</w:t>
               </w:r>
@@ -949,51 +949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedigree reconstruction for triploid apple cultivars using single nucleotide polymorphism array data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Micheletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Luby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1198,295 +1198,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite markers as a tool for active germplasm management and bridging the gap between national and local collections of apple</w:t>
+                <w:t xml:space="preserve">Tree architecture, light interception and water‐use related traits are controlled by different genomic regions in an apple tree core collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Venison</w:t>
+                <w:t xml:space="preserve">Aude Coupel‐ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Litthauer</w:t>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Laws</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Denancé</w:t>
+                <w:t xml:space="preserve">Magalie Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felicidad Fernández-Fernández</w:t>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10722-022-01342-5⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234 (1), pp.209-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622862v1</w:t>
+                <w:t xml:space="preserve">hal-03572934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree architecture, light interception and water‐use related traits are controlled by different genomic regions in an apple tree core collection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microsatellite markers as a tool for active germplasm management and bridging the gap between national and local collections of apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Pallas</w:t>
+                <w:t xml:space="preserve">Edward Venison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Delalande</w:t>
+                <w:t xml:space="preserve">Suzanne Litthauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Peter Laws</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+                <w:t xml:space="preserve">Felicidad Fernández-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 234 (1), pp.209-226. </w:t>
+              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.01342-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10722-022-01342-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572934v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining genetic resources and elite material populations to improve the accuracy of genomic prediction in apple</w:t>
               </w:r>
@@ -1734,290 +1734,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of horticultural genetic resources in France</w:t>
+                <w:t xml:space="preserve">Applications of SNP-based apple pedigree identification to regionally specific germplasm collections and breeding programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Roux-Cuvelier</w:t>
+                <w:t xml:space="preserve">N.P. Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Grisoni</w:t>
+                <w:t xml:space="preserve">J.J. Luby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bellec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Charron</w:t>
+                <w:t xml:space="preserve">E. van de Weg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-E. Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronica Horticulturae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Proceedings of the XV EUCARPIA Symposium on Fruit Breeding and Genetics (2019, Prague) (1307), pp.231-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1307.36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372865v1</w:t>
+                <w:t xml:space="preserve">hal-03208055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of SNP-based apple pedigree identification to regionally specific germplasm collections and breeding programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation of horticultural genetic resources in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux-Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.P. Howard</w:t>
+                <w:t xml:space="preserve">Michel Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Luby</w:t>
+                <w:t xml:space="preserve">Arnaud Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. van de Weg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Denancé</w:t>
+                <w:t xml:space="preserve">Emmanuel Bloquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chronica Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03208055v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acibenzolar-S-methyl and resistance quantitative trait loci complement each other to control apple scab and fire blight</w:t>
               </w:r>
@@ -2265,295 +2265,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using whole-genome SNP data to reconstruct a large multi-generation pedigree in apple germplasm</w:t>
+                <w:t xml:space="preserve">The apple REFPOP—a reference population for genomics-assisted breeding in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Muranty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Denancé</w:t>
+                <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Feugey</w:t>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Crépin</w:t>
+                <w:t xml:space="preserve">Maria José Aranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Barbier</w:t>
+                <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-019-2171-6⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41438-020-00408-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562045v1</w:t>
+                <w:t xml:space="preserve">hal-03016720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The apple REFPOP—a reference population for genomics-assisted breeding in apple</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using whole-genome SNP data to reconstruct a large multi-generation pedigree in apple germplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Roth</w:t>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria José Aranzana</w:t>
+                <w:t xml:space="preserve">Laurence Feugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
+                <w:t xml:space="preserve">Jean-Luc Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bink</w:t>
+                <w:t xml:space="preserve">Yves Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41438-020-00408-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-019-2171-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016720v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apple whole genome sequences: recent advances and new prospects</w:t>
               </w:r>
@@ -2591,51 +2591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Troggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van de Weg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas P Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horticulture research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (1), </w:t>
@@ -3001,51 +3001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Arús</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horticulture research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (1), pp.11. </w:t>
@@ -3345,757 +3345,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome wide association study of two phenology traits (flowering time and maturity date) in apple</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative resistance to plant pathogens in pyramiding strategies for durable crop protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Denancé</w:t>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Leforestier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisa Ravon</w:t>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Caffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.78⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516683v1</w:t>
+                <w:t xml:space="preserve">hal-01905321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of pyramiding of three quantitative resistance loci to apple scab</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les résistances quantitatives aux maladies et leur utilisation en amélioration des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.49-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516660v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les résistances quantitatives aux maladies et leur utilisation en amélioration des plantes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-quality de novo assembly of the apple genome and methylome dynamics of early fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lavaud</w:t>
+                <w:t xml:space="preserve">Nicolas Daccord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Paillard</w:t>
+                <w:t xml:space="preserve">G. Linsmith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">C. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélectionneur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (7), pp.1099-1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.3886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288009v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative resistance to plant pathogens in pyramiding strategies for durable crop protection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+                <w:t xml:space="preserve">Genome wide association study of two phenology traits (flowering time and maturity date) in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Leforestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1172, pp.411-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01838⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01905321v1</w:t>
+                <w:t xml:space="preserve">hal-02516683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality de novo assembly of the apple genome and methylome dynamics of early fruit development</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency of pyramiding of three quantitative resistance loci to apple scab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Becker</w:t>
+                <w:t xml:space="preserve">G. Laloi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Choisne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Caffier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (7), pp.1099-1108. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (3), pp.412-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ng.3886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602554v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Association Mapping of Flowering and Ripening Periods in Apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4144,688 +4144,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Diversity, Population Structure, Parentage Analysis, and Construction of Core Collections in the French Apple Germplasm Based on SSR Markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and validation of the Axiom (R) Apple480K SNP genotyping array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Lassois</w:t>
+                <w:t xml:space="preserve">Alessandro Cestaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Linsmith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Remi Guisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11105-015-0966-7⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (1), pp.62-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374170v1</w:t>
+                <w:t xml:space="preserve">hal-01482820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygenic inheritance of resistance to cacopsylla pyri in a pyrus communis x P-ussuriensis progeny is explained by three QTLs involving an epistatic interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guide des sensibilités variétales aux bio-agresseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Perchepied</w:t>
+                <w:t xml:space="preserve">Armand Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guérif</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Denance</w:t>
+                <w:t xml:space="preserve">Charlotte Arbona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Laurens</w:t>
+                <w:t xml:space="preserve">Guy Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arboriculture Fruitière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Supplément n°698</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607133v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine mapping of the rosy apple aphid resistance locus Dp-fl on linkage group 8 of the apple cultivar ‘Florina’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Pagliarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dapena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dapena</w:t>
+                <w:t xml:space="preserve">M. Miñarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (3), pp.56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11295-016-1015-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of the Axiom (R) Apple480K SNP genotyping array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Bianco</w:t>
+                <w:t xml:space="preserve">Genetic Diversity, Population Structure, Parentage Analysis, and Construction of Core Collections in the French Apple Germplasm Based on SSR Markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Lassois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Cestaro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Denance</w:t>
+                <w:t xml:space="preserve">Arnaud Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Guisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13145⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (4), pp.827-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11105-015-0966-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482820v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide des sensibilités variétales aux bio-agresseurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polygenic inheritance of resistance to cacopsylla pyri in a pyrus communis x P-ussuriensis progeny is explained by three QTLs involving an epistatic interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mercier</w:t>
+                <w:t xml:space="preserve">Laure Perchepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Guillermin</w:t>
+                <w:t xml:space="preserve">Philippe Guérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Arbona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Clauzel</w:t>
+                <w:t xml:space="preserve">Francois Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arboriculture Fruitière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (6), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-016-1072-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903219v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome mapping of postzygotic hybrid necrosis in an interspecific pear population</w:t>
               </w:r>
@@ -4958,51 +4958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A QTL detected in an interspecific pear population confers stable fire blight resistance across different environments and genetic backgrounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Perchepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5213,103 +5213,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the genetic diversity and structure across a wide range of germplasm reveals prominent gene flow in apple at the European level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Guisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (article 130), 20 p. </w:t>
@@ -5373,51 +5373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Celton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5475,680 +5475,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution genetic and physical map of the Rvi1 (Vg) apple scab resistance locus</w:t>
+                <w:t xml:space="preserve">Genetic diversity study of modern Russian apple (Malus x domestica Borkh.) cultivars by the SSR loci analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Cova</w:t>
+                <w:t xml:space="preserve">Ivan Suprun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lasserre - Zuber</w:t>
+                <w:t xml:space="preserve">Ya.V. Ushakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Piazza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Velasco</w:t>
+                <w:t xml:space="preserve">S.V. Tokmakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (1), </w:t>
+              <w:t xml:space="preserve">Agricultural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (1), pp.37-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11032-015-0245-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15389/agrobiology.2015.1.37eng⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210015v1</w:t>
+                <w:t xml:space="preserve">hal-02516652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of the duplication degree and genetic relationships between three apple collections located in the pyrenean region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Leterme</w:t>
+                <w:t xml:space="preserve">Genetic mapping and pyramiding of two new pear scab resistance QTLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perchepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Leforestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1100.15⟩</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (10), pp.article n° 197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-015-0391-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516693v1</w:t>
+                <w:t xml:space="preserve">hal-01455985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable deployment of QTLs conferring quantitative resistance to crops: first lessons from a stochastic model</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative analysis of the duplication degree and genetic relationships between three apple collections located in the pyrenean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.G. Santesteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Royo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.13295⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1100, pp.109-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1100.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392102v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity study of modern Russian apple (Malus x domestica Borkh.) cultivars by the SSR loci analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S.V. Tokmakov</w:t>
+                <w:t xml:space="preserve">Sustainable deployment of QTLs conferring quantitative resistance to crops: first lessons from a stochastic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Sapoukhina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15389/agrobiology.2015.1.37eng⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 206 (3), pp.1163-1171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516652v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic mapping and pyramiding of two new pear scab resistance QTLs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Denance</w:t>
+                <w:t xml:space="preserve">High-resolution genetic and physical map of the Rvi1 (Vg) apple scab resistance locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lasserre - Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Cestaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 35 (10), pp.article n° 197. </w:t>
+              <w:t xml:space="preserve">, 2015, 35 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11032-015-0391-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11032-015-0245-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455985v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virulence characterization of Venturia inaequalis reference isolates on the differential set of Malus hosts</w:t>
               </w:r>
@@ -6268,51 +6268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic basis of the differences between cider and dessert apple varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6415,51 +6415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variation of morphological traits and transpiration in an Apple core collection under well-watered conditions: towards the identification of morphotypes with high water use efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6549,90 +6549,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic mapping of Cacopsylla pyri resistance in an interspecific pear (Pyrus spp.) population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (74), 14 p. </w:t>
@@ -6664,445 +6664,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion of quantitative host resistance in the apple x Venturia inaequalis pathosystem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian QTL analyses using pedigreed families of an outcrossing species, with application to fruit firmness in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Giraud</w:t>
+                <w:t xml:space="preserve">M. C. A. M. Bink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lascostes</w:t>
+                <w:t xml:space="preserve">J. Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rene Stievenard</w:t>
+                <w:t xml:space="preserve">M. Madduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. E. Voorrips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.02.003⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127 (5), pp.1073-1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-014-2281-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210000v1</w:t>
+                <w:t xml:space="preserve">hal-02637406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’idéotypes variétaux en réponse aux nouveaux contextes agricoles et environnementaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">Erosion of quantitative host resistance in the apple x Venturia inaequalis pathosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Caffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lasserre - Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+                <w:t xml:space="preserve">Michel Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Lascostes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.481-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173365v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian QTL analyses using pedigreed families of an outcrossing species, with application to fruit firmness in apple</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception d’idéotypes variétaux en réponse aux nouveaux contextes agricoles et environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. E. Voorrips</w:t>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Eric Durel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2), pp.65-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637406v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fruit self-thinning: A trait to consider for genetic improvement of apple tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Celton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7231,51 +7231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7320,688 +7320,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential selection pressures exerted by host resistance quantitative trait loci on a pathogen population: a case study in an apple Venturia inaequalis pathosystem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of [i]Pyrus[/i] single nucleotide polymorphisms (SNPs) and evaluation for genetic mapping in European pear and interspecific [i]Pyrus[/i] hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Montanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Lê Van</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauline Lasserre-Zuber</w:t>
+                <w:t xml:space="preserve">Munazza Saeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chauveau</w:t>
+                <w:t xml:space="preserve">Mareike Knaebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Brunel</w:t>
+                <w:t xml:space="preserve">Yoonkyeong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Troggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 197 (3), pp.899-908. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793630v1</w:t>
+                <w:t xml:space="preserve">hal-01209941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of [i]Pyrus[/i] single nucleotide polymorphisms (SNPs) and evaluation for genetic mapping in European pear and interspecific [i]Pyrus[/i] hybrids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cisgenic approach for improved disease resistance in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Munazza Saeed</w:t>
+                <w:t xml:space="preserve">Giovanni Broggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mareike Knaebel</w:t>
+                <w:t xml:space="preserve">Emilie Vergne-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoonkyeong Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michela Troggio</w:t>
+                <w:t xml:space="preserve">Elisabeth Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fahrentrapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077022⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 974, pp.117-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.974.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209941v1</w:t>
+                <w:t xml:space="preserve">hal-01456006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cisgenic approach for improved disease resistance in apple</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential selection pressures exerted by host resistance quantitative trait loci on a pathogen population: a case study in an apple Venturia inaequalis pathosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Vergne-Gaillard</w:t>
+                <w:t xml:space="preserve">Amandine Lê Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Caffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lasserre-Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Chevreau</w:t>
+                <w:t xml:space="preserve">Aurélie Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fahrentrapp</w:t>
+                <w:t xml:space="preserve">Dominique Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 974, pp.117-121. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 197 (3), pp.899-908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.974.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.12086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456006v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité variétale aux maladies et ravageurs. Fiche n° 10 : la tavelure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of pathogenicity traits in the apple scab fungal pathogen in response to the domestication of its host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Combe</w:t>
+                <w:t xml:space="preserve">Amandine Le Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Laget</w:t>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luciana Parisi</w:t>
+                <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arboriculture Fruitière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (7), pp.694 - 704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00246.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209905v1</w:t>
+                <w:t xml:space="preserve">hal-01209918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of pathogenicity traits in the apple scab fungal pathogen in response to the domestication of its host</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensibilité variétale aux maladies et ravageurs. Fiche n° 10 : la tavelure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Le Van</w:t>
+                <w:t xml:space="preserve">Freddy Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gladieux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amandine Cornille</w:t>
+                <w:t xml:space="preserve">Eva Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Giraud</w:t>
+                <w:t xml:space="preserve">Christophe Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arboriculture Fruitière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 670, 1p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209918v1</w:t>
+                <w:t xml:space="preserve">hal-01209905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new pear scab resistance gene Rvp1 from the European pear cultivar ‘Navara’ maps in a genomic region syntenic to an apple scab resistance gene cluster on linkage group 2</w:t>
               </w:r>
@@ -8039,51 +8039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (1), pp.53-60. </w:t>
@@ -8133,51 +8133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of fruit genetics and breeding programmes and a new European initiative to increase fruit breeding efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Aranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8252,566 +8252,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The constitutive phenolic composition of two Malus x domestica genotypes is not responsible for their contrasted susceptibilities to fire blight</w:t>
+                <w:t xml:space="preserve">Genotyping of pedigreed apple breeding material with a genome-covering set of SSRs: trueness-to-type of cultivars and their parentages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+                <w:t xml:space="preserve">K.M. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">A. Patocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rezzonico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James F. Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.04.019⟩</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (4), pp.535-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-010-9502-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652354v1</w:t>
+                <w:t xml:space="preserve">hal-02648248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping of pedigreed apple breeding material with a genome-covering set of SSRs: trueness-to-type of cultivars and their parentages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revision of Nomenclature of the Differential Host-Pathogen Interactions of Venturia inaequalis and Malus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Patocchi</w:t>
+                <w:t xml:space="preserve">Vincent G.M. Bus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rezzonico</w:t>
+                <w:t xml:space="preserve">Erik H.A. Rikkerink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Caffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Mathis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kim M. Plummer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (4), pp.535-547. </w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49, pp.391-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11032-010-9502-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-072910-095339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02648248v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revision of Nomenclature of the Differential Host-Pathogen Interactions of Venturia inaequalis and Malus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erik H.A. Rikkerink</w:t>
+                <w:t xml:space="preserve">The threat of wild habitat to scab resistant apple cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Le Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caffier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kim M. Plummer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-072910-095339⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (4), pp.621-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2011.02437.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650625v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The threat of wild habitat to scab resistant apple cultivars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">The constitutive phenolic composition of two Malus x domestica genotypes is not responsible for their contrasted susceptibilities to fire blight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74, pp.65-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2011.02437.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02652093v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of serine/threonine kinase and nucleotide-binding site-leucine-rich repeat (NBS-LRR) genes in the fire blight resistance quantitative trait locus of apple cultivar 'Evereste</w:t>
               </w:r>
@@ -8836,64 +8836,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Gessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lasserre - Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (5), pp.493-505. </w:t>
@@ -8983,51 +8983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Affourtit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Dhingra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cestaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (10), pp.833-841. </w:t>
@@ -9091,64 +9091,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana L. Parisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9238,51 +9238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besnik Pumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 59 (6), pp.1072-1080. </w:t>
@@ -9320,64 +9320,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on apple genetics and breeding programmes and presentation of a new European initiative to increase fruit breeding efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Patocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9439,627 +9439,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial deployment of gene-for-gene resistance governs evolution and spread of pathogen populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Construire un idéotype de variétés de pommier pour des vergers agronomiquement performants et à faibles intrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Cam</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana L. Parisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2 (4), pp.229-238. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, pp.49-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12080-009-0045-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/qzyg-r573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660846v1</w:t>
+                <w:t xml:space="preserve">hal-02655988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un idéotype de variétés de pommier pour des vergers agronomiquement performants et à faibles intrants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Two distinct major QTL for resistance to fire blight co-localize on linkage group 12 in apple genotypes 'Evereste' and Malus floribunda clone 821</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luciana L. Parisi</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Brisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/qzyg-r573⟩</w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (2), pp.139-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/G08-111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655988v1</w:t>
+                <w:t xml:space="preserve">hal-02662432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of genetic parameters and prediction of breeding values for apple fruit-quality traits using pedigreed plant material in Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Dissecting apple tree architecture into genetic, ontogenetic and environmental effects : QTL mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 5 (4), pp.659-672. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 5 (1), pp.165-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-008-0181-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-009-0217-x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668152v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two distinct major QTL for resistance to fire blight co-localize on linkage group 12 in apple genotypes 'Evereste' and Malus floribunda clone 821</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Estimation of genetic parameters and prediction of breeding values for apple fruit-quality traits using pedigreed plant material in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Denance</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle Brisset</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefano Tartarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van de Weg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 52 (2), pp.139-147. </w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (4), pp.659-672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/G08-111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11295-009-0217-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662432v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting apple tree architecture into genetic, ontogenetic and environmental effects : QTL mapping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Spatial deployment of gene-for-gene resistance governs evolution and spread of pathogen populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Sapoukhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (4), pp.229-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12080-009-0045-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-008-0181-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02665204v1</w:t>
+                <w:t xml:space="preserve">hal-02660846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and test of 21 multiplex PCRs composed of SSRs spanning most of the apple genome</w:t>
               </w:r>
@@ -10097,51 +10097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gobbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rezzonico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (1), pp.211-223. </w:t>
@@ -10173,290 +10173,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of an integrated consensus map of the apple genome based on four mapping populations</w:t>
+                <w:t xml:space="preserve">Inheritance studies of apple scab resistance and identification of Rvi14, a new major gene that acts together with other broad-spectrum QTL.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amidou N'Diaye</w:t>
+                <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.E. van de Weg</w:t>
+                <w:t xml:space="preserve">L. Gianfranceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Patocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.P. Kodde</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.E. Durel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-008-0146-0⟩</w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (8), pp.657-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/g08-046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658498v1</w:t>
+                <w:t xml:space="preserve">hal-00729872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inheritance studies of apple scab resistance and identification of Rvi14, a new major gene that acts together with other broad-spectrum QTL.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction of an integrated consensus map of the apple genome based on four mapping populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.E. van de Weg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.P. Kodde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
+                <w:t xml:space="preserve">B. Koller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gianfranceschi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Dunemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (4), pp.727-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-008-0146-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/g08-046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00729872v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome mapping of three major resistance genes to woolly apple aphid (Eriosoma lanigerum Hausm.)</w:t>
               </w:r>
@@ -10582,451 +10582,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide range QTL analysis for complex architectural traits in a 1-year-old apple progeny</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">A new versatile database created for geneticists and breeders to link molecular and phenotypic data in perennial crops: the AppleBreed DataBase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antofie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lateur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Patocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/G07-002⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (7), pp.882-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btm013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655456v1</w:t>
+                <w:t xml:space="preserve">hal-02664655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new versatile database created for geneticists and breeders to link molecular and phenotypic data in perennial crops: the AppleBreed DataBase</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Les apports de l'innovation variétale : Recherches menées pour améliorer la résistance du pommier à la tavelure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Caffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Sapoukhina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23 (7), pp.882-891. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.47-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btm013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/sjsm-zt24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664655v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de l'innovation variétale : Recherches menées pour améliorer la résistance du pommier à la tavelure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Wide range QTL analysis for complex architectural traits in a 1-year-old apple progeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Natalia Sapoukhina</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1, pp.47-61. </w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (2), pp.159-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/sjsm-zt24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/G07-002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653594v1</w:t>
+                <w:t xml:space="preserve">hal-02655456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of molecular markers linked to the 'Fiesta' linkage group 7 major QTL for fire blight resistance and their application for marker-assisted selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad A. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brion Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11116,51 +11116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both stable and unstable QTLs for resistance to powdery mildew are detected in apple after four years of field assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (4), pp.329-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11232,51 +11232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Silfverberg-Dilworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Matasci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.E. van de Weg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P.W. van Kaauwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11366,51 +11366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.G. van Der Linden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. van de Weg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Schouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11504,64 +11504,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.E. van de Weg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 11, pp.128-135</w:t>
@@ -11642,51 +11642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.E. van de Weg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 94 (4), pp.370-379</w:t>
@@ -11840,90 +11840,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic dissection of partial resistance to race 6 of Venturia inaequalis in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.E. van de Weg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Liebhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12004,51 +12004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Djulbic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth E. Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12116,51 +12116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chirollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12236,64 +12236,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélectionner des pommiers résistants aux maladies fongiques pour diminuer l'impact des pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12361,64 +12361,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pommiers résistent aux maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 215, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12495,51 +12495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Lynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 100, pp.1074-1084</w:t>
@@ -12568,103 +12568,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A.R.E., un projet coordonné par l'INRA d'Angers : Résistance du pommier à la Tavelure et à l'Oïdium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 514, pp.23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12689,103 +12689,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A.R.E, un projet européen coordonné par l'INRA d'Angers - Résistance du pommier à la tavelure et à l'oidium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 514, pp.23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12849,64 +12849,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dolega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Gessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Koller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schweizerische Zeitschrift für Obst- und Weinbau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 17, pp.421-424</w:t>
@@ -12929,346 +12929,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic dissection of apple resistance regarding pathogen variability : co-ordination of european research programmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">D.A.R.E.: progretto europeo sulla resistenza durevole del melo a ticchiolatura e oidio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.P.M. den Nijs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 484, pp.435-441</w:t>
+              <w:t xml:space="preserve">Rivista di Frutticoltura e di Ortofloricoltura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 10, pp.26-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691282v1</w:t>
+                <w:t xml:space="preserve">hal-02697645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A.R.E.: progretto europeo sulla resistenza durevole del melo a ticchiolatura e oidio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Genetic dissection of apple resistance regarding pathogen variability : co-ordination of european research programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charles Eric Durel</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth E. Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P.M. den Nijs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di Frutticoltura e di Ortofloricoltura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 10, pp.26-30</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 484, pp.435-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697645v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of pedigree information to estimate genetic parameters from large unbalanced data sets in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 96, pp.1077-1085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13287,588 +13287,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des effets moyens des allèles à un QTL spécifique détecté par la stratégie du pseudo-testcross.</w:t>
+                <w:t xml:space="preserve">Estimation of the average effects of specific alleles detected by the pseudo-testcross QTL mapping strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Eric Durel</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cé Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 28 (3), pp.223-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689140v1</w:t>
+                <w:t xml:space="preserve">hal-00894132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic dissection of height in maritime pine seedlings raised under accelerated growth conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Time trends in genetic control over height and diameter in maritime pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D.M. O'Malley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 93 (5-6), pp.849-858</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 26, pp.1209-1211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687392v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des marqueurs moléculaires dans les programmes d'amélioration génétique des arbres forestiers : exemple du pin maritime et de l'eucalyptus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cé Durel</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Verhaegen</w:t>
+                <w:t xml:space="preserve">D. Verhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 53 (4), pp.819-848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883098v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the average effects of specific alleles detected by the pseudo-testcross QTL mapping strategy</w:t>
+                <w:t xml:space="preserve">Détermination des effets moyens des allèles à un QTL spécifique détecté par la stratégie du pseudo-testcross.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cé Durel</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 28 (3), pp.223-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00894132v1</w:t>
+                <w:t xml:space="preserve">hal-02689140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time trends in genetic control over height and diameter in maritime pine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic dissection of height in maritime pine seedlings raised under accelerated growth conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Eric Durel</w:t>
+                <w:t xml:space="preserve">D.M. O'Malley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 26, pp.1209-1211</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 93 (5-6), pp.849-858</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688718v1</w:t>
+                <w:t xml:space="preserve">hal-02687392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des marqueurs moléculaires dans les programmes d'amélioration génétique des arbres forestiers : exemple du pin maritime et de l'eucalyptus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Eric Durel</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cé Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Verhaegen</w:t>
+                <w:t xml:space="preserve">D Verhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 53 (4), pp.819-848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696080v1</w:t>
+                <w:t xml:space="preserve">hal-00883098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between inbreeding depression and inbreeding coefficient in maritime pine (Pinus pinaster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14053,64 +14053,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Bahrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. O'Malley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 74, pp.661-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14129,204 +14129,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la diversité génétique des peuplements de pin maritime de Corse. Gestion et exploitation de la ressource génétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Genomic analysis in maritime pine (Pinus pinaster). Comparison of two RAPD maps using selfed and open-pollinated seeds of the same individual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. O'Malley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasser Bahrman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 47 (5), pp.509-522</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 90, pp.1028-1034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02700650v1</w:t>
+                <w:t xml:space="preserve">hal-02702034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis in maritime pine (Pinus pinaster). Comparison of two RAPD maps using selfed and open-pollinated seeds of the same individual</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Analyse de la diversité génétique des peuplements de pin maritime de Corse. Gestion et exploitation de la ressource génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Bahrman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 90, pp.1028-1034</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 47 (5), pp.509-522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702034v1</w:t>
+                <w:t xml:space="preserve">hal-02700650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité intraspécifique chez le pin maritime (Pinus pinaster Ait) dans le sud-est de la France. I. Variabilité des populations autochtones et des populations de l'ensemble de l'aire de l'espèce</w:t>
               </w:r>
@@ -14338,51 +14338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 52 (4), pp.307-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14407,51 +14407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization after self-fertilization : a novel perspective for the maritime pine breeding program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14489,51 +14489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin laricio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Charon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14696,51 +14696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pastuszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14804,51 +14804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marqueurs moleculaires et genetique des arbres forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15024,51 +15024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reboisements de pins Laricio. Bien choisir son materiel vegetal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 83, pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15087,338 +15087,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation d'un modele de selection combinee a des familles issues d'autofecondation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Eric Durel</w:t>
+                <w:t xml:space="preserve">Gains génétiques attendus après sélection sur index en seconde génération d'amélioration du Pin maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silvae Genetica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 44 (4), pp.341-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/26331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701810v1</w:t>
+                <w:t xml:space="preserve">hal-03443803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gains génétiques attendus après sélection sur index en seconde génération d'amélioration du Pin maritime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+                <w:t xml:space="preserve">Adaptation d'un modele de selection combinee a des familles issues d'autofecondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Silvae Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 41, pp.6-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/26331⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03443803v1</w:t>
+                <w:t xml:space="preserve">hal-02701810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction famille x site dans un test tristationnel de descendances de Douglas (Pseudotsuga menziesii (Mirb.) Franco)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction famille x site dans un test tristationnel de descendances de douglas (Pseudotsuga menziesii Mirb.) Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Roman-Amat</w:t>
+                <w:t xml:space="preserve">Bernard Roman-Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 44 (2), pp.189-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00882411v1</w:t>
+                <w:t xml:space="preserve">hal-02725348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction famille x site dans un test tristationnel de descendances de douglas (Pseudotsuga menziesii Mirb.) Franco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction famille x site dans un test tristationnel de descendances de Douglas (Pseudotsuga menziesii (Mirb.) Franco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-E. Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Roman-Amat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Eric Durel</w:t>
+                <w:t xml:space="preserve">B. Roman-Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 44 (2), pp.189-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02725348v1</w:t>
+                <w:t xml:space="preserve">hal-00882411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15475,51 +15475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15682,103 +15682,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition of a SNP set to replace SSRs for standardized cultivar identification in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas P. Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Micheletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dresden-Pillnitz, Germany</w:t>
@@ -15807,51 +15807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of SNP molecular markers targeting the major apple scab resistance gene Rvi14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15958,51 +15958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16178,77 +16178,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection in apple: lessons from preliminary studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Muranty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabi Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16303,90 +16303,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routine development of marker-assisted breeding (MAB) on apple and pear and new approaches for QTLs and major gene genotyping involved in disease resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16422,437 +16422,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Scab and Fire blight resistance QTLS with a plant resistance inducer in Apple</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Perchepied</w:t>
+                <w:t xml:space="preserve">Exploiting favourable alleles in Apple genetic resources using genomic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabi Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0199</w:t>
+              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085332v1</w:t>
+                <w:t xml:space="preserve">hal-03085916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting favourable alleles in Apple genetic resources using genomic selection</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome-wide association study based on highthroughput phenotyping reveals genomic regions invovlved in the control of architectural and physiological traits in Apple tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0178</w:t>
+              <w:t xml:space="preserve">10. ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085916v1</w:t>
+                <w:t xml:space="preserve">hal-03086941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study based on highthroughput phenotyping reveals genomic regions invovlved in the control of architectural and physiological traits in Apple tree</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Scab and Fire blight resistance QTLS with a plant resistance inducer in Apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bénéjam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perchepied</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0195</w:t>
+              <w:t xml:space="preserve">10th ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086941v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The apple refpop ? A multi-environment reference population for genomics-assisted breeding in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jose Aranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0039</w:t>
@@ -16875,96 +16875,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of SNP-based apple pedigree-identification to regionally specific germplasm collections and breeding programs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Luby</w:t>
+                <w:t xml:space="preserve">Pedigree Inferences and Climate Adaptation in Scandinavian Heirloom Apple Cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjarne Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric W. van de Weg</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Zoë Migicovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Myles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16976,245 +16976,245 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV EUCARPIA Fruit Breeding and Genetics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734960v1</w:t>
+                <w:t xml:space="preserve">hal-02735388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedigree Inferences and Climate Adaptation in Scandinavian Heirloom Apple Cultivars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zoë Migicovsky</w:t>
+                <w:t xml:space="preserve">Applications of SNP-based apple pedigree-identification to regionally specific germplasm collections and breeding programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas P. Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Luby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Myles</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Eric W. van de Weg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV EUCARPIA Fruit Breeding and Genetics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735388v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of multi-generation pedigrees involving numerous old apple cultivars thanks to whole-genome SNP data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tartarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Ordidge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17433,51 +17433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Rombauts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Celton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nanjing Agricultural University (NAU). CHN., 2018, Nanjing, China. 1 p</w:t>
@@ -17519,51 +17519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritability and Genetic Variation of Plant Biomass, Transpiration, and Water Use Efficiency for an Apple Core-Collection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17640,103 +17640,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the genetic determinism of flowering/harvest period and several fruit sensory quality traits in apple by a Genome-Wide Association approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigeki Moriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Institut de Recherche en Horticulture et Semences (1345)., Jun 2016, Angers, France</w:t>
@@ -17759,320 +17759,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of the duplication degree and genetic relationships between three apple collections located in the pyrenean region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Genome Wide Association Study of two phenology traits (flowering time and maturity date) in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Leterme</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Leforestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Molecular Markers in Horticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Riva del Garda, Italy. pp.5</w:t>
+              <w:t xml:space="preserve">14. EUCARPIA Fruit Breeding and Genetics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740082v1</w:t>
+                <w:t xml:space="preserve">hal-02742104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Wide Association Study of two phenology traits (flowering time and maturity date) in apple</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of the duplication degree and genetic relationships between three apple collections located in the pyrenean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisa Ravon</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzaga L Santesteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Royo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. EUCARPIA Fruit Breeding and Genetics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Molecular Markers in Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Riva del Garda, Italy. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742104v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput phenotyping of an apple core-collection for the identification of genotypes with high water use efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18278,51 +18278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput phenotyping of an apple core-collection for the identification of genotypes with low sensitivity to drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18524,103 +18524,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité à l'oïdium et à la tavelure d'une gamme variétale de pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Technique Agriculture Biologique Fruits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Lanxade, France. pp.11</w:t>
@@ -18675,51 +18675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19024,51 +19024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new EU project FruitBreedomics: an integrated approach for increasing breeding efficiency in fruit tree crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Aranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19149,77 +19149,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies for fire blight resistance breeding in pear (Pyrus communis); 30 years of experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Pear Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Patagonia, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19270,64 +19270,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19546,51 +19546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Pear Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Patagonia, Argentina</w:t>
@@ -19645,64 +19645,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana L. Parisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19734,372 +19734,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit self-thinning in apple: QTL analysis of fruit self thinning character in an apple progeny</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
+                <w:t xml:space="preserve">An apple genome sequencing initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Dhingra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bechti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amina Khelifi Touhami</w:t>
+                <w:t xml:space="preserve">Scott Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Salvi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Eric Durel</w:t>
+                <w:t xml:space="preserve">Tyson Koepke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derick Jiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandhana Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rosaceae Genomic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Plant &amp; Animal Genomes XVIII Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Diego, United States. pp.P471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001348v1</w:t>
+                <w:t xml:space="preserve">hal-02821185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An apple genome sequencing initiative</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling pathogen spread over genetically and spatially heterogeneous landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Sapoukhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant &amp; Animal Genomes XVIII Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, San Diego, United States. pp.P471</w:t>
+              <w:t xml:space="preserve">Third Conference on Computational and Mathematical Population Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821185v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling pathogen spread over genetically and spatially heterogeneous landscape</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fruit self-thinning in apple: QTL analysis of fruit self thinning character in an apple progeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bechti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Khelifi Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Conference on Computational and Mathematical Population Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5. Rosaceae Genomic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284025v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sequence-anchored integrated genetic linkage map for apple, Malus x domestica Borkh</w:t>
               </w:r>
@@ -20223,64 +20223,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide spread and evolution of pathogenicity traits of the apple scab fungus Venturia inaequalis associated with the domestication of its host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lê Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20335,51 +20335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pression de sélection exercée par des génotypes de Malus x domestica partiellement résistants sur des populations de Venturia inaequalis provenant des compartiments sauvages et cultivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Le Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20387,51 +20387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées "Jean Chevaugeon"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Aussois, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20482,51 +20482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lê Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20594,51 +20594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and validation of QTLs linked to fire blight resistance in Malus and their applicability in marker-assisted selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20719,77 +20719,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL analysis for leaf gas exchange in an apple progeny grown under atmospheric constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20821,545 +20821,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a set of apple SSRs markers spanning the apple genome, genotyping of HiDRAS plant material and validation of genotyping data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QTL analysis for growth and branching traits annually assessed along the trunk of three-year-old apple hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758258v1</w:t>
+                <w:t xml:space="preserve">hal-02758310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des idéotypes de variétés de pommier pour des vergers agronomiquement performants et à faibles intrants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the genetic determinisms of architectural and functional traits in an apple progeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.-L. Regnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luciana L. Parisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l’Innovations Agronomique CIAg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Angers, France</w:t>
+              <w:t xml:space="preserve">I. International Symposium on Horticulture in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820392v1</w:t>
+                <w:t xml:space="preserve">hal-02758297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL analysis for growth and branching traits annually assessed along the trunk of three-year-old apple hybrids</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a set of apple SSRs markers spanning the apple genome, genotyping of HiDRAS plant material and validation of genotyping data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Patocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fernandez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Silfverberg-Dilworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Matasci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758310v1</w:t>
+                <w:t xml:space="preserve">hal-02758258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the genetic determinisms of architectural and functional traits in an apple progeny</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Construire des idéotypes de variétés de pommier pour des vergers agronomiquement performants et à faibles intrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana L. Parisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I. International Symposium on Horticulture in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Carrefours de l’Innovations Agronomique CIAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758297v1</w:t>
+                <w:t xml:space="preserve">hal-02820392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine de la tavelure du pommier et changements évolutifs liés à la domestication de son hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Le Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21449,51 +21449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herb Aldwinckle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Zaragoza, Spain</w:t>
@@ -21522,90 +21522,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pear breeding for Scab and Psylla resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21647,64 +21647,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virulence evolution in multilocus gene-for-gene systems : the effects of spatial arrangement of resistant host genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Sapoukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21742,64 +21742,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogen invasion assisted by evolution : a spatially explicit model for a multilocus gene-for-gene system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Sapoukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21876,51 +21876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviero Sansavini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Dunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21956,122 +21956,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of french local apple cultivars using SSRs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Delineation of a scab resistance gene cluster on linkage group 2 of apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.E. van de Weg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Gessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760799v1</w:t>
+                <w:t xml:space="preserve">hal-02761887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL analysis of the genetic architecture determining resistance to fire blight in an apple progeny</w:t>
               </w:r>
@@ -22083,64 +22113,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.E. van de Weg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22176,484 +22206,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineation of a scab resistance gene cluster on linkage group 2 of apple</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation and genetic mapping of a major scab resistance gene from the old italian apple cultivar 'Durello di Forli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tartarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bus</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fanny Calenge</w:t>
+                <w:t xml:space="preserve">F. Gennari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pratesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palazzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sansavini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761887v1</w:t>
+                <w:t xml:space="preserve">hal-02761118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European project Hi.D.R.A.S. - High-quality Disease Apples for a Sustainable Agriculture : An innovative multidisciplinary approach project to breed high-quality disease resistant apples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gianfrancheschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sansavini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.E. van de Weg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International rosaceae genome mapping conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Clemson University. USA., May 2004, Clemson, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and genetic mapping of a major scab resistance gene from the old italian apple cultivar 'Durello di Forli</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Pratesi</w:t>
+                <w:t xml:space="preserve">Molecular characterization of french local apple cultivars using SSRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Palazzetti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Lascostes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761118v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the position and robustness of scab resistance QTLs and major genes by aligning genetic maps of five apple progenies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.E. van de Weg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.P. Kodde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Angers, France</w:t>
@@ -22734,51 +22734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Audrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22803,51 +22803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of fire blight resistance heritability in the french pear breeding programm using a pedigree-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22911,64 +22911,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to biotic stress in fruit trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eskes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23032,64 +23032,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of french local apple cultivars using SSRs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lacostes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23252,90 +23252,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four years of the European D.A.R.E. Project : numerous results on apple scab and powdery mildew resistance gene mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric W. van de Weg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Dunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23502,103 +23502,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European research for durable resistance to scab on apple : the D.A.R.E project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Apple Breeding for Scab Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23636,64 +23636,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des marqueurs moléculaires dans la gestion des ressources génétiques chez le pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lascostes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Colloque sur les Recherches Fruitières. Les apports de la biologie moléculaire en arboriculture fruitière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23718,77 +23718,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An European project : D.A.R.E - Durable Apple Resistance in Europe (FAIR 5 CT97-3898). Durable resistance of apple to scab and Powdery-mildiew : one step more towards an environmental friendly orchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23843,90 +23843,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation of a major gene for apple scab resistance on the European genetic map of the Prima x Fiesta cross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. van de Weg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Workshop on Integrated Control of Pome Fruit Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Fontevraud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23951,103 +23951,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic dissection of apple resistance regarding pathogen variability : co-ordination of european research programmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth E. Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P.M. den Nijs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia Symposium on Fruit breeding and genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Oxford, United Kingdom</w:t>
@@ -24076,64 +24076,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report on the presence of Venturia inaequalis race 7 in french apple orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24197,64 +24197,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Bahrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. O'Malley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24305,77 +24305,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated RADP-protein genomic map of maritime pine (Pinus pinaster Ait)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. O'Malley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Bahrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pinetree workshop, 3.International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1995, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24525,51 +24525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consanguinite suivie d'hybridation chez le pin maritime : une nouvelle voie d'amelioration pour la rectitude du tronc ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium INFRO-AFOCEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1992, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24607,51 +24607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The polycross seed orchard : an original concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pastuszka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24898,51 +24898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
@@ -25010,51 +25010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25096,90 +25096,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of SNP molecular markers linked to the major rosy apple aphid resistance gene Dp-fl on a large diversity panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Micheletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25372,51 +25372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Lapous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25467,103 +25467,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The apple-REFPOP, an apple tree population dedicated to multi-trait genomic selection in a multi-environment design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco C. A. M. Bink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV EUCARPIA Fruit Breeding and Genetics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic. </w:t>
@@ -25868,64 +25868,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping loci for pest and disease resistance and hybrid necrosis in pear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Perchepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25980,103 +25980,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A population genomics approach for unraveling the genetic bases of differentiation between dessert and cider apples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Seattle, United States. , 2014</w:t>
@@ -26256,51 +26256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26355,103 +26355,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology tried to marker-assisted selection of scab resistance and fruit quality traits in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Isafruit General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Angers, France. 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26653,51 +26653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Audrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Angers, France. F. Laurens and K. Evans, Acta Horticulturae, 663, 2004, Acta Horticulturae. </w:t>
             </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26731,77 +26731,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A european project : DARE. Durable Apple Resistance in Europe. Durable resistance of apple to scab and mildew : one step more towwards an environmental friendly orchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26856,64 +26856,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DARE. Durable Apple Resistance in Europe : a new european project on apple scab and powdery-mildew disease resistance based on a close collaboration between geneticists, pathologists and nurserymen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Conference Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, San Diego, United States. 1 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26970,51 +26970,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 11. L’amélioration génétique, un levier pour adapter les espèces fruitières aux changements environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27225,64 +27225,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’idéotypes : de la pratique à la théorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27353,273 +27353,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European project : D.A.R.E.-Durable Apple Resistance in europe (FAIR5 CT97-3898). Durable apple resistance to scab and powdery-mildew : one step more towards an environmental friendly orchard</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Identification and mapping of new genes for resistance to scab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. van de Weg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCARPIA Symposium on Fruit Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 538, ISHS, 2000, Acta Horticulturae</w:t>
+              <w:t xml:space="preserve">D.A.R.E. Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02842295v1</w:t>
+                <w:t xml:space="preserve">hal-02834890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and mapping of new genes for resistance to scab</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">A European project : D.A.R.E.-Durable Apple Resistance in europe (FAIR5 CT97-3898). Durable apple resistance to scab and powdery-mildew : one step more towards an environmental friendly orchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. van de Weg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D.A.R.E. Newsletter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000</w:t>
+              <w:t xml:space="preserve">EUCARPIA Symposium on Fruit Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 538, ISHS, 2000, Acta Horticulturae</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834890v1</w:t>
+                <w:t xml:space="preserve">hal-02842295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Vf gene maintain a residual resistance to apple scab despite its breakdown by Venturia inaequalis race 6 strains?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27683,51 +27683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate genes strategy for detection of durable resistance in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D.A.R.E. Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27752,64 +27752,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A.R.E. : the challenge for an ecological orchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D.A.R.E. Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28019,64 +28019,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lasserre-Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28263,51 +28263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Exonam Amegan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;eric Durel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;violette Lavoir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cattan&#233;o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111566" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Muranty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petiteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Howard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Micheletti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1412.4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Larsen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Dooijeweert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Rutten" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-024-01655-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728889v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denanc&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E. Durel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Pedersen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-024-02104-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Heintz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110778" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Howard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Luby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10313" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bassil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R King" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nyberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zurn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Clare" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2023.1384.36" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03622862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Venison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Litthauer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Laws" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicidad Fern&#225;ndez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-022-01342-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572934v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17960" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478710v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Petit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lateur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Nybom" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Sedlak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab420" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Peace" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Silverstein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Poets" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00637-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03372865v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux-Cuvelier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Howard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Luby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van de Weg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1307.36" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03034383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-07-20-1439-re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208060v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07565-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562045v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Feugey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cr&#233;pin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-2171-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016720v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Jung" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Aranzana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Auwerkerken" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00408-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bianco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van de Weg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-019-0141-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563877v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Van&#160;de&#160;peer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Linsmith" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rombauts" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Montanari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Deng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giz138" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Guardo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie J&#228;nsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Socquet-Juglard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-017-0755-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aranzana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ar&#250;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bassi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-018-0016-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516687v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Stievenard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarquand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-17-1759-RE" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516684v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Dall&#8217;agata" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pagliarani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Padmarasu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1227-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516683v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urrestarazu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leforestier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.78" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516660v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laloi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12581" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288009v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905321v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01838" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602554v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Linsmith" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3886" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905260v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01923" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374170v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lassois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Guisnel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-015-0966-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607133v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perchepied" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rif" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1072-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516630v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dapena" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mi&#241;arro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1015-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482820v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cestaro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13145" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903219v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guillermin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arbona" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clauzel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516634v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Brewer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lamberts" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Velasco" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Malnoy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2015.64" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Renault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Frijters" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-016-0473-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594610v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Caffier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Al Rifai" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Comby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.07.016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373529v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0818-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13873" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210015v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre - Zuber" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Piazza" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-015-0245-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516693v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Miranda" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Santesteban" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Royo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leterme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1100.15" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392102v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourget" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chaumont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sapoukhina" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13295" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516652v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Suprun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya.V. Ushakova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Tokmakov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15389/agrobiology.2015.1.37eng" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455985v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-015-0391-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392641v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Patocchi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Expert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-14-0708-RE" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295585v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12270" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382125v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145540" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455980v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0901-y" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210000v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giraud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lascostes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Stievenard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.02.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BVSV2Z4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173365v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637406v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. A. M. Bink" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jansen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madduri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Voorrips" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2281-3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189913v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kelner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bechti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khelifi Touhami" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091016" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173326v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.09.011" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793630v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L&#234; Van" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauveau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12086" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209941v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munazza Saeed" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Knaebel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoonkyeong Kim" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077022" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456006v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Broggini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne-Gaillard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevreau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fahrentrapp" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.974.13" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209905v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Combe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Laget" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gros" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209918v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Van" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00246.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209884v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bouvier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourcy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boulay" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tellier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0419-x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4L3672DG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209943v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Aranzana" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bassi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonany" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corelli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652354v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Dat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.04.019" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT9M7629-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648248v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Evans" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patocchi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rezzonico" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mathis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-010-9502-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC47D8D456732B32AF5D31ECA6CC8DD188C77353/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650625v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G.M. Bus" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H.A. Rikkerink" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim M. Plummer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-072910-095339" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652093v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02437.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644596v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Parravicini" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2010.00690.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666876v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Zharkikh" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Affourtit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Dhingra" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.654" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657564v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659116v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Didelot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnik Pumo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causeur" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02345.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659577v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Peil" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Salvi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660846v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-009-0045-5" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655988v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qzyg-r573" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668152v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Kouassi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tartarini" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-009-0217-x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD193865B96B293AD50E969D40C8BD4AB198DE4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662432v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G08-111" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665204v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0181-x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B35786C9B932747794EF43817600A2FA112BE0DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662330v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandez-Fernandez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Evans" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobbin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0176-7" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658498v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou N'Diaye" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. van de Weg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Kodde" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koller" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dunemann" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0146-0" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAB716FFCEB67891B086770345321D011A496CA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729872v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soufflet-Freslon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gianfranceschi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Durel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g08-046" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663546v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G.M. Bus" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chagn&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C.M. Bassett" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bowatte" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0103-3" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EBBCB68ED4E002C118899D07DA3B8131F4A2FDD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655456v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G07-002" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664655v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antofie" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lateur" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oger" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm013" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653594v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sjsm-zt24" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658993v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A. Khan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brion Duffy" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Drouet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kellerhals" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G07-033" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664978v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-006-9004-7" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP3PC94B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659006v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silfverberg-Dilworth" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Matasci" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.W. van Kaauwen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walser" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0045-1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675333v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. van Der Linden" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Schouten" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Arkel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680796v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675316v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goerre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gebhardt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678493v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hunger" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Gaspero" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#246;hring" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bellin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sch&#228;fer-Pregl" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678489v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurens" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liebhard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674687v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rif" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djulbic" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680131v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chirollet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meynet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-1102-2" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8AC7C6E915F109C0C06EE9AFA67955B3C825441C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674352v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674084v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694988v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. King" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maliepaard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lynn" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Alston" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603353v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pinet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692000v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697920v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kellerhals" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dolega" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691282v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.M. den Nijs" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697645v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691183v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouillet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689140v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687392v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. O'Malley" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883098v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233; Durel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Verhaegen" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894132v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688718v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696080v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verhaegen" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691292v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883001v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Harfouche" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baradat" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Durel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pommery" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700644v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700650v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702034v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709498v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harfouche" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baradat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707059v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702745v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894051v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Goffinet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Beckmann" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boichard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Causse" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charcosset" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709823v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cremiere" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707815v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petit" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712662v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Goffinet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beckmann" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699385v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701810v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443803v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26331" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882411v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roman-Amat" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725348v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roman-Amat" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665611v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665615v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715733v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Howard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716637v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761477v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Ordidge" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761494v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla V. Bassil" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Reinhold" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Zurn" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Postman" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gilmore" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761429v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761529v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebreton" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085332v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085916v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086941v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098136v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Aranzana" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734960v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. van de Weg" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735388v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Migicovsky" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Myles" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788640v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ordidge" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516689v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc Albach" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Luby" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788547v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736962v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#243;pez" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Regnard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.59" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741530v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Moriya" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740082v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miranda" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzaga L Santesteban" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Royo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Leterme" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742104v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743985v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Martinez" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799357v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leroy" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biessy" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269345v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1150.48" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793017v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sannier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209923v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284033v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Gracia" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284037v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808985v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni A. L. Broggini" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Flachowsky" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Hanke" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209901v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arus" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748975v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750112v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Grivault" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brand" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plenet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284027v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748586v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813746v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001348v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechti" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvi" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821185v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Schaeffer" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Koepke" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derick Jiwan" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandhana Krishnan" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284025v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824125v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pindo" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Baldi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284024v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819174v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284036v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Verdu" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758308v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Khan" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duffy" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758307v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merveille" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758258v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820392v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758310v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758297v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819227v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756079v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bus" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rikkerink" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herb Aldwinckle" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601176v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tellier" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607361v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752170v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755623v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviero Sansavini" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dunemann" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760799v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lascostes" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762736v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Paulin" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761887v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bus" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606241v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gianfrancheschi" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sansavini" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761118v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gennari" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pratesi" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palazzetti" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763830v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764172v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Audrain" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762370v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Belouin" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Lezec" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761129v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eskes" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606239v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacostes" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762140v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etienne" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poizat" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600259v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601332v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Faure" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vallet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Joly" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Ruiz" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763961v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759482v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770457v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769918v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Venisse" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837766v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836159v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765475v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773358v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848407v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779211v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778173v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085678v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Edge-Garza" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Voss-Fels" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Munyengwa" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ross" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrie Main" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085632v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galleron" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085648v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085666v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728149v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laval Jacquin" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665619v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738295v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C. A. M. Bink" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Guerra" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actahort.org/members/symposiaa?action=abstractforcoauthor&amp;amp;abstractforcoauthorlink=zKXtwXmKoXMb-27829-DrikXtwXm" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793966v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charrier" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283786v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209969v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G. M. Bus" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209970v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807206v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sanier" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209966v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816963v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601108v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kodde" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chartier" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605387v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2004.663.30" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842016v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834668v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745367v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334592v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayle Volk" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gutierrez" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74682-7_2" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173767v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trouche" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agritrop.cirad.fr/573557/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842295v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834890v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842082v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Jourjon" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835297v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835298v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488736v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gielen" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y6b2-ge26" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729520v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denance" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Exonam Amegan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;eric Durel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;violette Lavoir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cattan&#233;o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111566" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Larsen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Howard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denanc&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E. Durel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Pedersen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-024-02104-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Dooijeweert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Rutten" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-024-01655-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712008v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Muranty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petiteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Micheletti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1412.4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Heintz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110778" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Howard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Luby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10313" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bassil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R King" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nyberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zurn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Clare" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2023.1384.36" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17960" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03622862v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Venison" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Litthauer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Laws" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicidad Fern&#225;ndez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-022-01342-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478710v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Petit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lateur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Nybom" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Sedlak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab420" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Peace" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Silverstein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Poets" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00637-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208055v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Howard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Luby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van de Weg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1307.36" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03372865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux-Cuvelier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03034383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-07-20-1439-re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208060v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07565-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Jung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Aranzana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Auwerkerken" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00408-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Feugey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cr&#233;pin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-2171-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bianco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van de Weg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-019-0141-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563877v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Van&#160;de&#160;peer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Linsmith" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rombauts" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Montanari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Deng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giz138" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Guardo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie J&#228;nsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Socquet-Juglard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-017-0755-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aranzana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ar&#250;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bassi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-018-0016-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516687v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Stievenard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarquand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-17-1759-RE" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516684v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Dall&#8217;agata" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pagliarani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Padmarasu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1227-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905321v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01838" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288009v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602554v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Linsmith" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3886" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516683v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urrestarazu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leforestier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.78" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516660v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laloi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12581" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905260v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01923" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482820v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cestaro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13145" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903219v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guillermin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arbona" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clauzel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516630v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dapena" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mi&#241;arro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1015-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374170v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lassois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Guisnel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-015-0966-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607133v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perchepied" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rif" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1072-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516634v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Brewer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lamberts" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Velasco" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Malnoy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2015.64" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Renault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Frijters" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-016-0473-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594610v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Caffier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Al Rifai" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Comby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.07.016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373529v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0818-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13873" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516652v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Suprun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya.V. Ushakova" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Tokmakov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15389/agrobiology.2015.1.37eng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455985v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-015-0391-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516693v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Miranda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Santesteban" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Royo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leterme" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1100.15" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392102v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourget" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chaumont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sapoukhina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13295" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210015v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cova" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre - Zuber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Piazza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-015-0245-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392641v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Patocchi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Expert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-14-0708-RE" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295585v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12270" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382125v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145540" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455980v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0901-y" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637406v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. A. M. Bink" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jansen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madduri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Voorrips" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2281-3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210000v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giraud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lascostes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Stievenard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.02.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BVSV2Z4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173365v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189913v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kelner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bechti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khelifi Touhami" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091016" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173326v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.09.011" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209941v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munazza Saeed" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Knaebel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoonkyeong Kim" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077022" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456006v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Broggini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne-Gaillard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevreau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fahrentrapp" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.974.13" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793630v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L&#234; Van" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauveau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12086" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209918v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Van" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00246.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209905v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Combe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Laget" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gros" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209884v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bouvier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourcy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boulay" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tellier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0419-x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4L3672DG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209943v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Aranzana" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bassi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonany" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corelli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648248v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Evans" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patocchi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rezzonico" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mathis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-010-9502-5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC47D8D456732B32AF5D31ECA6CC8DD188C77353/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650625v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G.M. Bus" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H.A. Rikkerink" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim M. Plummer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-072910-095339" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652093v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02437.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652354v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Dat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.04.019" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT9M7629-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644596v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Parravicini" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2010.00690.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666876v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Zharkikh" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Affourtit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Dhingra" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.654" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657564v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659116v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Didelot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnik Pumo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causeur" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02345.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659577v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Peil" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Salvi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655988v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qzyg-r573" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662432v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G08-111" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665204v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0181-x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B35786C9B932747794EF43817600A2FA112BE0DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668152v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Kouassi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tartarini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-009-0217-x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD193865B96B293AD50E969D40C8BD4AB198DE4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660846v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-009-0045-5" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662330v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandez-Fernandez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Evans" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobbin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0176-7" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729872v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soufflet-Freslon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gianfranceschi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Durel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g08-046" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658498v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou N'Diaye" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. van de Weg" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Kodde" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koller" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dunemann" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0146-0" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAB716FFCEB67891B086770345321D011A496CA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663546v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G.M. Bus" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chagn&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C.M. Bassett" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bowatte" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0103-3" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EBBCB68ED4E002C118899D07DA3B8131F4A2FDD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664655v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antofie" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lateur" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oger" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm013" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653594v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sjsm-zt24" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655456v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G07-002" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658993v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A. Khan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brion Duffy" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Drouet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kellerhals" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G07-033" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664978v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-006-9004-7" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP3PC94B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659006v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silfverberg-Dilworth" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Matasci" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.W. van Kaauwen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walser" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0045-1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675333v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. van Der Linden" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Schouten" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Arkel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680796v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675316v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goerre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gebhardt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678493v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hunger" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Gaspero" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#246;hring" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bellin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sch&#228;fer-Pregl" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678489v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurens" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liebhard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674687v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rif" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djulbic" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680131v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chirollet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meynet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-1102-2" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8AC7C6E915F109C0C06EE9AFA67955B3C825441C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674352v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674084v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694988v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. King" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maliepaard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lynn" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Alston" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603353v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pinet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692000v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697920v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kellerhals" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dolega" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697645v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691282v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.M. den Nijs" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691183v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouillet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894132v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233; Durel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688718v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696080v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verhaegen" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689140v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687392v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. O'Malley" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883098v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Verhaegen" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691292v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883001v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Harfouche" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baradat" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Durel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pommery" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700644v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702034v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700650v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709498v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harfouche" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baradat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707059v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702745v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894051v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Goffinet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Beckmann" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boichard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Causse" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charcosset" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709823v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cremiere" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707815v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petit" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712662v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Goffinet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beckmann" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699385v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443803v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26331" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701810v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725348v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roman-Amat" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882411v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roman-Amat" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665611v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665615v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715733v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Howard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716637v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761477v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Ordidge" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761494v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla V. Bassil" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Reinhold" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Zurn" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Postman" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gilmore" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761429v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761529v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebreton" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085916v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086941v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085332v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098136v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Aranzana" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735388v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Migicovsky" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Myles" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734960v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. van de Weg" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788640v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ordidge" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516689v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc Albach" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Luby" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788547v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736962v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#243;pez" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Regnard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.59" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741530v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Moriya" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742104v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740082v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miranda" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzaga L Santesteban" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Royo" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Leterme" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743985v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Martinez" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799357v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leroy" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biessy" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269345v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1150.48" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793017v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sannier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209923v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284033v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Gracia" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284037v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808985v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni A. L. Broggini" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Flachowsky" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Hanke" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209901v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arus" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748975v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750112v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Grivault" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brand" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plenet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284027v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748586v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813746v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821185v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Schaeffer" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Koepke" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derick Jiwan" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandhana Krishnan" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284025v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001348v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechti" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvi" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824125v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pindo" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Baldi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284024v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819174v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284036v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Verdu" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758308v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Khan" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duffy" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758307v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merveille" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758310v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758297v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758258v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820392v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819227v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756079v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bus" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rikkerink" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herb Aldwinckle" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601176v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tellier" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607361v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752170v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755623v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviero Sansavini" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dunemann" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761887v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bus" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762736v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Paulin" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761118v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gennari" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pratesi" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palazzetti" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sansavini" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606241v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gianfrancheschi" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760799v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lascostes" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763830v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764172v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Audrain" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762370v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Belouin" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Lezec" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761129v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eskes" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606239v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacostes" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762140v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etienne" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poizat" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600259v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601332v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Faure" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vallet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Joly" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Ruiz" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763961v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759482v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770457v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769918v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Venisse" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837766v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836159v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765475v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773358v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848407v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779211v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778173v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085678v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Edge-Garza" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Voss-Fels" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Munyengwa" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ross" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrie Main" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085632v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galleron" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085648v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085666v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728149v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laval Jacquin" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665619v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738295v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C. A. M. Bink" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Guerra" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actahort.org/members/symposiaa?action=abstractforcoauthor&amp;amp;abstractforcoauthorlink=zKXtwXmKoXMb-27829-DrikXtwXm" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793966v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charrier" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283786v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209969v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G. M. Bus" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209970v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807206v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sanier" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209966v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816963v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601108v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kodde" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chartier" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605387v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2004.663.30" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842016v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834668v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745367v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334592v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayle Volk" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gutierrez" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74682-7_2" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173767v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trouche" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agritrop.cirad.fr/573557/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834890v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842295v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842082v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Jourjon" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835297v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835298v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488736v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gielen" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y6b2-ge26" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729520v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denance" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>