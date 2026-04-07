--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -384,265 +384,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frontières et espaces transfrontaliers, une approche environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vrignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Rhin Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57086/rrs.177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Commentaire de la Déclaration finale de la Conférence Mondiale des Peuples sur le Changement Climatique et les Droits de la Terre-Mère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ferriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/cliothemis.1268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/cliothemis.1268⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04674282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Quelles natures pour quelles normes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ferriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1344,425 +1344,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ruskin's heirs: art, nature and socialism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.5106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis, Stéphane Frioux, Michèle Dagenais et François Walter, « Vulnérabilités environnementales : perspectives historiques », introduction au numéro spécial de la revue Vertigo [en ligne], vol. 16 numéro 3, décembre 2016, https://vertigo.revues.org/17993 .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagenais Michèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01758921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités environnementales : perspectives historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dagenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01958340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilités environnementales : perspectives historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dagenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.17993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521596v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02521598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation. Médiatisation(s) de l'écologie</w:t>
               </w:r>
@@ -2071,174 +2071,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De Wordsworth au National Trust : la naissance d'une conception sentimentale de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28e année (4), pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.094.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regulation of water supply in Great-Britain in the nineteenth century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network Industries quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641120v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02544820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemins de fer et vision des paysages anglais</w:t>
               </w:r>
@@ -2709,51 +2709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Devienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2782,190 +2782,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04080528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une histoire des luttes pour l'environnement, XVIIIe-XXe: trois siècles de débats et de combats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vrignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Ambroise-Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Textuel, 2021, 978-2-84597-865-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Civilisation du charbon, En Angleterre, du règne de Victoria à la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vendémiaire, 2021, 978-2-36358-370-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881779v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-03881793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greening the City. Nature in French Towns from the 17th Century</w:t>
               </w:r>
@@ -3667,51 +3667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Devienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4753,173 +4753,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hugh Lupus Grosvenor, un duc au National Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Le Mao, Corinne Marache. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Elites et la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Environnement/Écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Delporte, J.-Y. Mollier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'histoire culturelle de la France contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641090v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02641089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le socialisme sentimental victorien : un romantisme ?</w:t>
               </w:r>
@@ -5463,51 +5463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Ambroise-Rendu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z4c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674282v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Hakim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.1268" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.177" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.1234" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Williot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521517v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.189.0031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474458v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166066v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grevsm&#252;hl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.2498" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758921v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagenais Mich&#232;le" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Walter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958340v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dagenais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17993" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521598v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5106" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.025.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mouhot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.044.0011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485887v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.113.0015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544820v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.094.0051" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hes.2005.2539" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04566552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099012v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080528v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Devienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fournier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Anne P&#233;py" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521528v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04323235v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tamagne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.3615" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640709v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544883v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080534v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-chemin-la-rive-et-lusine/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.1668" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521576v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Massard-Guilbaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61795-4_1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521575v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521640v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.cauch.2015.03.0055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640676v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641090v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641119v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane van Damme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Acker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto P&#225;dua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Pe&#353;a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.13219" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Ambroise-Rendu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z4c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.177" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Hakim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.1268" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.1234" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Williot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521517v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.189.0031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474458v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166066v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grevsm&#252;hl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.2498" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521598v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5106" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagenais Mich&#232;le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Walter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958340v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dagenais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521596v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17993" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.025.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mouhot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.044.0011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485887v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.113.0015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.094.0051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hes.2005.2539" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04566552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099012v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080528v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Devienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fournier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881793v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881779v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Anne P&#233;py" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521528v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04323235v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tamagne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.3615" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640709v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544883v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080534v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-chemin-la-rive-et-lusine/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.1668" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521576v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Massard-Guilbaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61795-4_1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521575v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521640v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.cauch.2015.03.0055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640676v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641089v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641119v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane van Damme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Acker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto P&#225;dua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Pe&#353;a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.13219" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>