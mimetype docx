--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -142,611 +142,611 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Édito du dossier thématique : Autour des campagnes, XVIIe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association des historiens modernistes des universités françaises (2023-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46, pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’histoire environnementale, une histoire culturelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Ambroise-Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Trespeuch-Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Pluralité de l’histoire culturelle [Congrès de l’Association pour le développement de l’histoire culturelle], 10, 34 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14z4c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Quelles natures pour quelles normes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ferriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association des historiens modernistes des universités françaises (2023-..)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/cliothemis.1234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de la Déclaration finale de la Conférence Mondiale des Peuples sur le Changement Climatique et les Droits de la Terre-Mère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ferriere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/cliothemis.1268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières et espaces transfrontaliers, une approche environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vrignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhin Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, pp.13-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57086/rrs.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...206 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Households, gender and energies: issues and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Williot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -797,51 +797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Foyers domestiques, genre et énergies : enjeux et perspectives »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Williot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -873,204 +873,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03404304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’esthétique du cottage comme vision de l’environnement : Robert Southey, critique de la Révolution industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°189 (3), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.189.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Impossible Transition ? The Fatality of Coal in the United Kingdom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impossible transition ? La fatalité du charbon au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1095,51 +1095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions, images et enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1203,51 +1203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">King Coal Rules: Accepting or Refusing Coal Dependency in Victorian Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, XVIII (3), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1281,51 +1281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un croisement des histoires environnementales et du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre &amp; histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1344,468 +1344,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilités environnementales : perspectives historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dagenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01958340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis, Stéphane Frioux, Michèle Dagenais et François Walter, « Vulnérabilités environnementales : perspectives historiques », introduction au numéro spécial de la revue Vertigo [en ligne], vol. 16 numéro 3, décembre 2016, https://vertigo.revues.org/17993 .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagenais Michèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01758921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilités environnementales : perspectives historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dagenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.17993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ruskin's heirs: art, nature and socialism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13.2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/erea.5106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation. Médiatisation(s) de l'écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...319 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Ambroise-Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015/2 (25), pp.5-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1839,51 +1839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature and Nation in France and England</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, « Nature and Nation in Europe », 1(vol.20), pp.9-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1921,51 +1921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du manque de visibilité de l'écologisme français et de ses penseurs au xxe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mouhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, N° 44 (1), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1999,51 +1999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser pour l’environnement en Europe et aux États-Unis : un état des lieux à l’aube du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 113, pp.15-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2071,204 +2071,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regulation of water supply in Great-Britain in the nineteenth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Network Industries quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De Wordsworth au National Trust : la naissance d'une conception sentimentale de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, économie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28e année (4), pp.51. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.094.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/hes.094.0051⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02544820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemins de fer et vision des paysages anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, économie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (1), pp.123-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2334,51 +2334,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l’oubli des limites : les imaginaires de la puissance à l’ère des fossiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées Scientifiques de l'Environnement - Limites planétaires dépassées : et maintenant ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2442,51 +2442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous de l'Histoire de Blois 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2709,64 +2709,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Devienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines, 269 p., 2023, Histoire, sciences, techniques, 978-2-35671-875-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -2782,790 +2782,790 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04080528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Civilisation du charbon, En Angleterre, du règne de Victoria à la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vendémiaire, 2021, 978-2-36358-370-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une histoire des luttes pour l'environnement, XVIIIe-XXe: trois siècles de débats et de combats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vrignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Ambroise-Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Textuel, 2021, 978-2-84597-865-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greening the City. Nature in French Towns from the 17th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Vendémiaire, 2021, 978-2-36358-370-3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie-Anne Pépy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The White Horse Press, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous le Soleil. Systèmes et Transitions énergétiques, du Moyen Âge à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de la Sorbonne, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tamagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Genre et histoire, 2018, Genre &amp; histoire, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genrehistoire.3615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ville Végétale. Une histoire de la nature en milieu urbain (France, XVIIe - XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie-Anne Pépy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">The White Horse Press, 2020</w:t>
+              <w:t xml:space="preserve">Champ Vallon, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la nature à l'écologie, numéro spécial du Temps des Médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Editions de la Sorbonne, 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Ambroise-Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Protection de l'environnement à la française?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ Vallon, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'écologie en politique, numéro spécial de la revue Ecologie et Politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Champ Vallon, 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Nature We Trust. Les paysages anglais à l'ère industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorbonne Université Presses, 2010, 978-2-84050-577-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...157 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde britannique de 1815 à 1931</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3667,64 +3667,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Devienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renaud Bécot; Elsa Devienne; Patrick Fournier; Stéphane Frioux; Charles-François Mathis; Judith Rainhorn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le chemin, la rive et l’usine. Faire de l’histoire environnementale avec Geneviève Massard-Guilbaud</w:t>
@@ -3770,51 +3770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Refuser une terre sans joie’ : les combats de William Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvette Botella-Gaudichon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">William Morris. L’art dans tout</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck Publishers, 2022, 9461618468</w:t>
@@ -3843,51 +3843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle nature pour les villes françaises depuis le XIXe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Matagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nature en ville. Sociétés savantes et pratiques naturalistes (XIXe – XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISAA éditeur, 2022, </w:t>
@@ -3925,51 +3925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du pétrole made in UK ? La liquéfaction du charbon dans l’Angleterre de l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Bouneau; Renan Viguié; Jean-Pierre Williot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’énergie à tous les étages. Autour d’Alain Beltran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Descartes, 2022, 2844463614</w:t>
@@ -3998,51 +3998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The First International Congress for the Protection of Landscapes: A European Convergence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Bussière, Anahita Grisoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Environment and European Public Sphere: Perceptions, Actors, Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, White Horse Press, 2020</w:t>
@@ -4071,51 +4071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Terre vaine. Mutations du sentiment de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Corbin, Jean-François Courtine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des émotions, vol. III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, 2017</w:t>
@@ -4138,526 +4138,526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">1864. Création du parc de Yosemite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Venayre, Pierre Singaravélou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire du Monde au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A brief introduction to the history of pollution : from local to global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Massard-Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristiana Cravo-Laureau; Christine Cagnon; Robert Duran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-61795-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Renverser le roi Charbon'. Imaginer la transition énergétique en Grande-Bretagne, 1865-1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sylvain Venayre, Pierre Singaravélou. </w:t>
+              <w:t xml:space="preserve">Léonard Laborie, Yves Bouvier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire du Monde au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fayard, 2017</w:t>
+              <w:t xml:space="preserve">L'Europe en transitions: Énergie, mobilité, communication, 18e-21e siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comme un archet qui jouait sur mon âme. L'individu face au paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Corbin, Jean-François Courtine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des émotions, vol. II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire environnementale est-elle une histoire mondiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Léonard Laborie, Yves Bouvier. </w:t>
+              <w:t xml:space="preserve">Jean-François Sirinelli; Claude Gauvard; Pascal Cauchy; Bernard Legras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Europe en transitions: Énergie, mobilité, communication, 18e-21e siècles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les historiens français en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.cauch.2015.03.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville, territoire du risque énergétique. Londres, 1873</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Granet-Abisset, Anne-Marie and Gal, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires du risque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articles « Royaume-Uni », « Victoria » et « John Stuart Mill »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bled, Jean-Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique et juridique de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2013</w:t>
@@ -4686,51 +4686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One to sit among the dandelions, the other to organise the docks&amp;quot; : la question de l'union de l'environnemental et du social en Angleterre au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geneviève Massard-Guilbaud, Stephen Mosley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Common Ground : Integrating the Social and Environmental in History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2011</w:t>
@@ -4753,203 +4753,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Environnement/Écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Delporte, J.-Y. Mollier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'histoire culturelle de la France contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hugh Lupus Grosvenor, un duc au National Trust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Le Mao, Corinne Marache. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Elites et la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le socialisme sentimental victorien : un romantisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raulet, Gérard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Romantismes politiques en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philia, 2009</w:t>
@@ -4978,51 +4978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature dans la ville victorienne : des utopies littéraires à la cité-jardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Schoonbaert, Philippe Chassaigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'urbanisme, des idées aux pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, 2008</w:t>
@@ -5083,51 +5083,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Environnement entre exploitation et protection avec Charles-François Mathis, Hélène Blais et Stéphane Van Damme : Podcast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5223,51 +5223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Augusto Pádua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Peša</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.107-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/caravelle.13219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5463,51 +5463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Ambroise-Rendu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z4c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.177" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Hakim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.1268" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.1234" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Williot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521517v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.189.0031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474458v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166066v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grevsm&#252;hl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.2498" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521598v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5106" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagenais Mich&#232;le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Walter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958340v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dagenais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521596v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17993" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.025.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mouhot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.044.0011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485887v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.113.0015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.094.0051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hes.2005.2539" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04566552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099012v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080528v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Devienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fournier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881793v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881779v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Anne P&#233;py" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521528v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04323235v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tamagne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.3615" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640709v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544883v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080534v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-chemin-la-rive-et-lusine/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.1668" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521576v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Massard-Guilbaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61795-4_1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521575v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521640v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.cauch.2015.03.0055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640676v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641089v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641119v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane van Damme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Acker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto P&#225;dua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Pe&#353;a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.13219" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342085v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Ambroise-Rendu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z4c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Hakim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.1234" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.1268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022196v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.177" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Williot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.189.0031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474458v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166066v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grevsm&#252;hl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.2498" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958340v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dagenais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Walter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagenais Mich&#232;le" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17993" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521598v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5106" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.025.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mouhot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.044.0011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485887v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.113.0015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544820v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.094.0051" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hes.2005.2539" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04566552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099012v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080528v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Devienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fournier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Anne P&#233;py" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521528v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04323235v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tamagne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.3615" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640709v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544883v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080534v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-chemin-la-rive-et-lusine/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.1668" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521576v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Massard-Guilbaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61795-4_1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521593v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521592v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521640v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.cauch.2015.03.0055" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521643v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640676v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641090v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641119v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane van Damme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Acker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto P&#225;dua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Pe&#353;a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.13219" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>