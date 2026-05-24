--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1197,572 +1197,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour un croisement des histoires environnementales et du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">King Coal Rules: Accepting or Refusing Coal Dependency in Victorian Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, XVIII (3), pp.16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.2498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfcb.2498⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02521548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pour un croisement des histoires environnementales et du genre</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruskin's heirs: art, nature and socialism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.5106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités environnementales : perspectives historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dagenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01958340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis, Stéphane Frioux, Michèle Dagenais et François Walter, « Vulnérabilités environnementales : perspectives historiques », introduction au numéro spécial de la revue Vertigo [en ligne], vol. 16 numéro 3, décembre 2016, https://vertigo.revues.org/17993 .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagenais Michèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01758921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilités environnementales : perspectives historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01758921v1</w:t>
-[...60 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michèle Dagenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.17993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521596v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02521598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation. Médiatisation(s) de l'écologie</w:t>
               </w:r>
@@ -2071,174 +2071,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De Wordsworth au National Trust : la naissance d'une conception sentimentale de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28e année (4), pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.094.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regulation of water supply in Great-Britain in the nineteenth century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network Industries quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641120v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02544820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemins de fer et vision des paysages anglais</w:t>
               </w:r>
@@ -2709,51 +2709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Devienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3667,51 +3667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Devienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4452,182 +4452,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La ville, territoire du risque énergétique. Londres, 1873</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Granet-Abisset, Anne-Marie and Gal, Stéphane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les territoires du risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'histoire environnementale est-elle une histoire mondiale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Sirinelli; Claude Gauvard; Pascal Cauchy; Bernard Legras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les historiens français en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.cauch.2015.03.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/puf.cauch.2015.03.0055⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02521640v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02521643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articles « Royaume-Uni », « Victoria » et « John Stuart Mill »</w:t>
               </w:r>
@@ -5463,51 +5463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342085v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Ambroise-Rendu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z4c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Hakim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.1234" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.1268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022196v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.177" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Williot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.189.0031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474458v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166066v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grevsm&#252;hl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.2498" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958340v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dagenais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Walter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagenais Mich&#232;le" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17993" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521598v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5106" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.025.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mouhot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.044.0011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485887v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.113.0015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544820v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.094.0051" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hes.2005.2539" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04566552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099012v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080528v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Devienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fournier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Anne P&#233;py" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521528v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04323235v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tamagne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.3615" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640709v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544883v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080534v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-chemin-la-rive-et-lusine/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.1668" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521576v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Massard-Guilbaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61795-4_1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521593v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521592v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521640v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.cauch.2015.03.0055" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521643v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640676v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641090v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641119v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane van Damme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Acker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto P&#225;dua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Pe&#353;a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.13219" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342085v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Ambroise-Rendu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z4c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Hakim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.1234" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.1268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022196v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.177" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Williot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.189.0031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474458v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166066v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grevsm&#252;hl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521547v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.2498" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521598v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5106" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dagenais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Walter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagenais Mich&#232;le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521596v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17993" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.025.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mouhot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.044.0011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485887v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.113.0015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.094.0051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hes.2005.2539" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04566552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099012v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080528v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Devienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fournier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Anne P&#233;py" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521528v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04323235v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tamagne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.3615" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640709v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544883v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080534v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-chemin-la-rive-et-lusine/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.1668" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521576v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Massard-Guilbaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61795-4_1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521593v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521592v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521640v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.cauch.2015.03.0055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640676v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641090v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641119v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane van Damme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Acker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto P&#225;dua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Pe&#353;a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.13219" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>