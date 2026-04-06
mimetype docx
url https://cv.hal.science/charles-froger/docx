--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -294,5970 +294,5970 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Incompatibilité d'une création d'entreprise avec les fonctions de l'agent : des rapports entre l'avis du référent déontologue et l'avis de la HATVP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 01, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05463944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titularisation en fin de stage : un emploi de cantinière et d'agent d'entretien ne vaut pas exercice de missions d'adjoint territorial d'animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 01, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05463941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un conducteur d'engin de damage de pistes de ski employé par une commune est agent de droit privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 02, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05499136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de départ de la prescription d'une créance indemnitaire née d'une décision individuelle illégale : la connaissance acquise par l'agent suffit désormais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 03, pp.179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05551424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droit(s) des travailleurs, entre confluence et divergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 02, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05499131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès à la magistrature judiciaire : réaffirmation du contrôle normal du juge sur le refus d'admission à concourir fondé sur la bonne moralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 02, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05499140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Incompatibilité d'une création d'entreprise avec les fonctions de l'agent : des rapports entre l'avis du référent déontologue et l'avis de la HATVP</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture unilatérale du contrat par la personne publique et contentieux de l'excès de pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 01, pp.39</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Titularisation en fin de stage : un emploi de cantinière et d'agent d'entretien ne vaut pas exercice de missions d'adjoint territorial d'animation</w:t>
+              <w:t xml:space="preserve">, 2026, 03, pp.160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05551412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus de modifier un état signalétique militaire est une décision faisant grief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 01, pp.35</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Charles Froger</w:t>
+              <w:t xml:space="preserve">, 2026, 01, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05463943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FPH : 40 ans et des défis ardents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Biget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 03, pp.179</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Un conducteur d'engin de damage de pistes de ski employé par une commune est agent de droit privé</w:t>
+              <w:t xml:space="preserve">, 2026, 01, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05463939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survivance de l'imprescriptibilité des poursuites disciplinaires pour les sapeurs-pompiers volontaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 02, pp.91</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le refus de modifier un état signalétique militaire est une décision faisant grief</w:t>
+              <w:t xml:space="preserve">, 2025, 02, pp.97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04936841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taux de remplacement en congé maladie : la différence de traitement entre fonctionnaires et salariés n'est pas contraire au principe d'égalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 01, pp.38</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rupture unilatérale du contrat par la personne publique et contentieux de l'excès de pouvoir</w:t>
+              <w:t xml:space="preserve">, 2025, 09, pp.448</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05249956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle juridictionnel de la procédure de promotion interne, dite « repyramidage », des enseignants-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 03, pp.160</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Charles Froger</w:t>
+              <w:t xml:space="preserve">, 2025, 02, pp.102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04936843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recouvrement des trop-perçus de rémunération des agents publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 06, pp.295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05109633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'originalité du point de départ de la prescription administrative à l'épreuve du code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 05, pp.910</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05331283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les corrections et refus d'écrits relèvent de l'exercice normal du pouvoir hiérarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 09, pp.444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05249954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exercice des compétences en Nouvelle-Calédonie : de quelques difficultés de frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35, pp.1803</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05308018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absence de fondement législatif et réglementaire des autorisations spéciales d'absence pour règles douloureuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04983070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application dans le temps de la prescription de trois ans enfermant l'action disciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 05, pp.268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05060665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux du refus d'agrément d'une pension afférente au grade supérieur dans l'armée relève de l'excès de pouvoir et de la compétence du tribunal administratif en premier et dernier ressort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.635</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05427926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription biennale des allocations d'aide au retour à l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05021897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence d'intérêt à agir d'un membre de jury d'examen professionnel pour attaquer la délibération d'admission des candidats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05427923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétro-pantouflage : la sanction automatique de non-recrutement, pendant trois ans, d'un agent contractuel est inconstitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04983066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diminution du taux de remplacement lors de congés maladie n'est pas contraire au principe d'égalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.518</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05294180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité dans la fonction publique : continuer la pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05427915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diminution du taux de remplacement lors de congés maladie : les collectivités ne peuvent contourner la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.518</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05294181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dédoublement fonctionnel des professeurs des universités-praticiens hospitaliers et protection fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 05, pp.271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05060667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision d'un employeur public d'interdire, au nom d'une politique de neutralité, le port de signes religieux à ses employés sur leur lieu de travail est conforme au droit de l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 05, pp.292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04568017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des fonctions publiques des outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Biget</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 01, pp.1</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Contrôle juridictionnel de la procédure de promotion interne, dite « repyramidage », des enseignants-chercheurs</w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04450458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les particularités de l'abandon de poste des agents contractuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.102</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le recouvrement des trop-perçus de rémunération des agents publics</w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04450461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit néo-calédonien face aux « entités naturelles sujets de droit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.2216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04812398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique ad hominem d'un maire par un fonctionnaire territorial sur un réseau social, même en période électorale, viole l'obligation de réserve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 06, pp.295</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Application dans le temps de la prescription de trois ans enfermant l'action disciplinaire</w:t>
+              <w:t xml:space="preserve">, 2024, 01, pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04404769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De vifs échanges entre agents, dans le respect de l'obligation de dignité, ne justifient pas un blâme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 05, pp.268</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le contentieux du refus d'agrément d'une pension afférente au grade supérieur dans l'armée relève de l'excès de pouvoir et de la compétence du tribunal administratif en premier et dernier ressort</w:t>
+              <w:t xml:space="preserve">, 2024, 12, pp.636</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04825003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à la protection fonctionnelle en cas d'atteintes aux biens de l'agent public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.635</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Prescription biennale des allocations d'aide au retour à l'emploi</w:t>
+              <w:t xml:space="preserve">, 2024, 09, pp.466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04697308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle imprescriptibilité : l'action en démolition d'un ouvrage public empiétant sur une propriété privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04419744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un changement d'affectation diminuant les responsabilités professionnelles et la rémunération n'est pas une mesure d'ordre intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.208</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'exercice des compétences en Nouvelle-Calédonie : de quelques difficultés de frontières</w:t>
+              <w:t xml:space="preserve">, 2024, 04, pp.221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04535271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences de l'octroi de la protection fonctionnelle sur la prise en charge des frais de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04450465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application du code civil à la prescription de l'indemnité pour occupation irrégulière du domaine public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 35, pp.1803</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'absence de fondement législatif et réglementaire des autorisations spéciales d'absence pour règles douloureuses</w:t>
+              <w:t xml:space="preserve">, 2024, 36, pp.1966</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiation des cadres pour abandon de poste : le fonctionnaire doit préalablement avoir été affecté à un emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.162</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Les corrections et refus d'écrits relèvent de l'exercice normal du pouvoir hiérarchique</w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04450460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jurisprudence Langneur, un mort-vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 09, pp.444</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Absence d'intérêt à agir d'un membre de jury d'examen professionnel pour attaquer la délibération d'admission des candidats</w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.545</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04776356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction publique en Nouvelle-Calédonie : un colosse aux pieds d'argile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.631</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rétro-pantouflage : la sanction automatique de non-recrutement, pendant trois ans, d'un agent contractuel est inconstitutionnelle</w:t>
+              <w:t xml:space="preserve">, 2023, 02, pp.83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04013787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription biennale s'applique à la répétition des frais de déplacement indûment versés aux militaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.158</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La laïcité dans la fonction publique : continuer la pédagogie</w:t>
+              <w:t xml:space="preserve">, 2023, 03, pp.173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04045030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des négligences fautives dans la préparation d'un repas de Noël communal ne justifient pas une sanction de licenciement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.593</w:t>
-[...46 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04013793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection fonctionnelle et les travailleurs privés des services publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bento de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.518</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Diminution du taux de remplacement lors de congés maladie : les collectivités ne peuvent contourner la loi</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04083889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définition de la faute personnelle détachable des fonctions : vers une harmonisation au sein de la Cour de cassation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.518</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dédoublement fonctionnel des professeurs des universités-praticiens hospitaliers et protection fonctionnelle</w:t>
+              <w:t xml:space="preserve">, 2023, 05, pp.300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04100815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en compte des responsabilités syndicales dans l'inscription au tableau d'avancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 05, pp.271</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Survivance de l'imprescriptibilité des poursuites disciplinaires pour les sapeurs-pompiers volontaires</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04083898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illégalité d'une sanction disciplinaire rétroactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.97</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Taux de remplacement en congé maladie : la différence de traitement entre fonctionnaires et salariés n'est pas contraire au principe d'égalité</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04083893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature du recours contentieux exercé contre une décision informant un agent de retenues sur traitement en raison de l'exercice injustifié du droit de retrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 09, pp.448</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Les particularités de l'abandon de poste des agents contractuels</w:t>
+              <w:t xml:space="preserve">, 2023, 06, pp.343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04140032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve de la faute disciplinaire exclusivement rapportée par des témoignages anonymisés : une possibilité encadrée pour l'employeur public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.106</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bouix</w:t>
+              <w:t xml:space="preserve">, 2023, 09, pp.445</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04211151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouer le lien entre fonction publique et services publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.525</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04287996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve de la faute disciplinaire par enquête privée et vidéosurveillance à l'initiative de l'employeur est loyale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04045024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résurgence de la jurisprudence Lafage dans le contentieux des retenues sur traitement pour absence de service fait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04248159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exercice normal du pouvoir hiérarchique ne peut constituer un accident de service, quelles qu'en soient les conséquences sur l'agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.518</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04248162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de neutralité des agents et usagers de la Fédération française de football : fin de match pour la liberté religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 09, pp.453</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04211154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accident de service : possibilité conditionnée de remboursement des traitements médicaux hors cadre de leur autorisation de mise sur le marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04100812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection fonctionnelle et les travailleurs privés des services publics. Etude de droit comparé interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bento de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condamnation pénale d'interdiction temporaire d'exercer la fonction de surveillant pénitentiaire et radiation des cadres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.623</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04348331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indemnisation d'un agent contractuel des conséquences de l'éviction illégale résultant d'une démission présumée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04013798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imputabilité au service d'une chute de roller survenue lors de la pratique d'une activité sportive de cohésion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07 et 08, pp.403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04166269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forfait de pension et réparation intégrale : l'arrêt Moya-Caville a vingt ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04140025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agent public est-il encore un travailleur différent du salarié ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 41, pp.2216</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Une nouvelle imprescriptibilité : l'action en démolition d'un ouvrage public empiétant sur une propriété privée</w:t>
+              <w:t xml:space="preserve">, 2023, 24, pp.1284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04156898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fin de détachement sur emploi fonctionnel : précisions sur les obligations respectives des collectivités d'origine et d'accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04100816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un policier lanceur d'alerte ne peut être sanctionné pour avoir désobéi aux instructions de sa hiérarchie relatives à la forme du signalement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.628</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04348332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la difficile qualification de fautes managériales en harcèlement moral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04348335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le forfait de pension et l'indemnisation de la souffrance au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03964600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription quadriennale de l'avantage spécifique d'ancienneté et absence d'ignorance légitime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03964592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence liée d'une directrice d'un IRA pour licencier un élève attaché d'administration non admis à être stagiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03964593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarification du droit applicable aux agents non titulaires de Wallis-et-Futuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3, pp.171</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Un changement d'affectation diminuant les responsabilités professionnelles et la rémunération n'est pas une mesure d'ordre intérieur</w:t>
+              <w:t xml:space="preserve">, 2022, 37, pp.2131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03839538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription décennale de l'article 1792-4-3 du code civil devant le Conseil d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35, pp.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03824317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'état d'urgence sanitaire et sa sortie en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03566360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation administrative : mérites et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 09, pp.495</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03159285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autorisation d'absence pour motif religieux dans la fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.221</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La critique ad hominem d'un maire par un fonctionnaire territorial sur un réseau social, même en période électorale, viole l'obligation de réserve</w:t>
+              <w:t xml:space="preserve">, 2021, 02, pp.62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03158924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription des indus de rémunération des fonctionnaires de l'Etat exerçant sur le territoire calédonien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44, pp.2632</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisme et procédure administrative contentieuse en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, pp.2310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi du 6 août 2019 et le déroulement de la carrière des agents publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.2364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interventions législatives après la décision Conseil de la concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 02, pp.112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agent public, le temps et l'argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp.2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection fonctionnelle et collaborateur du service public : une nouvelle extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.1075</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cantonnement des dérogations au principe du « silence vaut acceptation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35, pp.1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engagement de servir dans la fonction publique militaire face à la Convention européenne des droits de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.47</w:t>
-[...248 lines deleted...]
-                <w:t xml:space="preserve">L'application du code civil à la prescription de l'indemnité pour occupation irrégulière du domaine public</w:t>
+              <w:t xml:space="preserve">, 2015, 06, pp.356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02224789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La validation du droit de présentation des notaires par le Conseil constitutionnel : une définition de façade du statut notarial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 01, pp.102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutionnalité du droit de présentation des greffiers des tribunaux de commerce. Bis repetita ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 36, pp.1966</w:t>
-[...1667 lines deleted...]
-                <w:t xml:space="preserve">L'agent public est-il encore un travailleur différent du salarié ?</w:t>
+              <w:t xml:space="preserve">, 2015, 34, pp.1930</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indemnisation d'un fonctionnaire non affecté à un emploi dans un délai raisonnable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 24, pp.1284</w:t>
-[...524 lines deleted...]
-                <w:t xml:space="preserve">Clarification du droit applicable aux agents non titulaires de Wallis-et-Futuna</w:t>
+              <w:t xml:space="preserve">, 2014, 42, pp.2435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dispense de délai de recours en matière de travaux publics et la décision opposant la prescription quadriennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 37, pp.2131</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La prescription décennale de l'article 1792-4-3 du code civil devant le Conseil d'Etat</w:t>
+              <w:t xml:space="preserve">, 2014, 17, pp.993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement, tentatives de suicide et protection fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 35, pp.2026</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'état d'urgence sanitaire et sa sortie en Nouvelle-Calédonie</w:t>
+              <w:t xml:space="preserve">, 2014, 01, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le coût budgétaire, obstacle à la réparation des préjudices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 05, pp.264</w:t>
-[...1033 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32, pp.1825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02220340v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02220386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7219,51 +7219,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14FEAB3B"/>
+    <w:nsid w:val="08FADDB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7450,51 +7450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-froger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137075448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Froger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ranc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499140v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463941v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551424v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463939v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Biget" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060665v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450460v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568017v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287996v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140032v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083893v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013793v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083889v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bento de Carvalho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211154v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100812v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013798v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166269v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100816v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348332v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013787v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839538v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449438v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220927v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220276v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220203v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220340v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220386v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743797v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benelbaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froger Charles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745546v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892857v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon S&#233;bastien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03160038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015659v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pauti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gu&#233;rit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-froger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137075448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Froger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463941v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ranc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499140v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551412v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463943v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463939v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Biget" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308018v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568017v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404769v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450460v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776356v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013787v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045030v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083889v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bento de Carvalho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083893v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248159v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248162v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166269v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140025v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100816v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348335v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964593v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839538v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449438v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220772v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220927v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220849v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220386v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220203v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743797v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benelbaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froger Charles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745546v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892857v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon S&#233;bastien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03160038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015659v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pauti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gu&#233;rit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>