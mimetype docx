--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -294,5970 +294,5970 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit(s) des travailleurs, entre confluence et divergences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 02, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05499131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès à la magistrature judiciaire : réaffirmation du contrôle normal du juge sur le refus d'admission à concourir fondé sur la bonne moralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 02, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05499140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Incompatibilité d'une création d'entreprise avec les fonctions de l'agent : des rapports entre l'avis du référent déontologue et l'avis de la HATVP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 01, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05463944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titularisation en fin de stage : un emploi de cantinière et d'agent d'entretien ne vaut pas exercice de missions d'adjoint territorial d'animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 01, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05463941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de départ de la prescription d'une créance indemnitaire née d'une décision individuelle illégale : la connaissance acquise par l'agent suffit désormais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 03, pp.179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05551424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un conducteur d'engin de damage de pistes de ski employé par une commune est agent de droit privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 02, pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05499136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Point de départ de la prescription d'une créance indemnitaire née d'une décision individuelle illégale : la connaissance acquise par l'agent suffit désormais</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture unilatérale du contrat par la personne publique et contentieux de l'excès de pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 03, pp.179</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Droit(s) des travailleurs, entre confluence et divergences</w:t>
+              <w:t xml:space="preserve">, 2026, 03, pp.160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05551412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus de modifier un état signalétique militaire est une décision faisant grief</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 01, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05463943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FPH : 40 ans et des défis ardents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ranc</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Biget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 02, pp.68</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Accès à la magistrature judiciaire : réaffirmation du contrôle normal du juge sur le refus d'admission à concourir fondé sur la bonne moralité</w:t>
+              <w:t xml:space="preserve">, 2026, 01, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05463939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exercice des compétences en Nouvelle-Calédonie : de quelques difficultés de frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35, pp.1803</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05308018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absence de fondement législatif et réglementaire des autorisations spéciales d'absence pour règles douloureuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 02, pp.96</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rupture unilatérale du contrat par la personne publique et contentieux de l'excès de pouvoir</w:t>
+              <w:t xml:space="preserve">, 2025, 03, pp.162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04983070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle juridictionnel de la procédure de promotion interne, dite « repyramidage », des enseignants-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 03, pp.160</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le refus de modifier un état signalétique militaire est une décision faisant grief</w:t>
+              <w:t xml:space="preserve">, 2025, 02, pp.102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04936843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recouvrement des trop-perçus de rémunération des agents publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 01, pp.38</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Charles Froger</w:t>
+              <w:t xml:space="preserve">, 2025, 06, pp.295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05109633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application dans le temps de la prescription de trois ans enfermant l'action disciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 05, pp.268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05060665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux du refus d'agrément d'une pension afférente au grade supérieur dans l'armée relève de l'excès de pouvoir et de la compétence du tribunal administratif en premier et dernier ressort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.635</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05427926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription biennale des allocations d'aide au retour à l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05021897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'originalité du point de départ de la prescription administrative à l'épreuve du code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 05, pp.910</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05331283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les corrections et refus d'écrits relèvent de l'exercice normal du pouvoir hiérarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 09, pp.444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05249954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence d'intérêt à agir d'un membre de jury d'examen professionnel pour attaquer la délibération d'admission des candidats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05427923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétro-pantouflage : la sanction automatique de non-recrutement, pendant trois ans, d'un agent contractuel est inconstitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04983066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diminution du taux de remplacement lors de congés maladie n'est pas contraire au principe d'égalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.518</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05294180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité dans la fonction publique : continuer la pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05427915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diminution du taux de remplacement lors de congés maladie : les collectivités ne peuvent contourner la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.518</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05294181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dédoublement fonctionnel des professeurs des universités-praticiens hospitaliers et protection fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 05, pp.271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05060667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survivance de l'imprescriptibilité des poursuites disciplinaires pour les sapeurs-pompiers volontaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04936841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taux de remplacement en congé maladie : la différence de traitement entre fonctionnaires et salariés n'est pas contraire au principe d'égalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 09, pp.448</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05249956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les particularités de l'abandon de poste des agents contractuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04450461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit néo-calédonien face aux « entités naturelles sujets de droit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Biget</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.2216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04812398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle imprescriptibilité : l'action en démolition d'un ouvrage public empiétant sur une propriété privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04419744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un changement d'affectation diminuant les responsabilités professionnelles et la rémunération n'est pas une mesure d'ordre intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 01, pp.1</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Survivance de l'imprescriptibilité des poursuites disciplinaires pour les sapeurs-pompiers volontaires</w:t>
+              <w:t xml:space="preserve">, 2024, 04, pp.221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04535271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique ad hominem d'un maire par un fonctionnaire territorial sur un réseau social, même en période électorale, viole l'obligation de réserve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.97</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Taux de remplacement en congé maladie : la différence de traitement entre fonctionnaires et salariés n'est pas contraire au principe d'égalité</w:t>
+              <w:t xml:space="preserve">, 2024, 01, pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04404769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De vifs échanges entre agents, dans le respect de l'obligation de dignité, ne justifient pas un blâme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 09, pp.448</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Contrôle juridictionnel de la procédure de promotion interne, dite « repyramidage », des enseignants-chercheurs</w:t>
+              <w:t xml:space="preserve">, 2024, 12, pp.636</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04825003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à la protection fonctionnelle en cas d'atteintes aux biens de l'agent public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.102</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le recouvrement des trop-perçus de rémunération des agents publics</w:t>
+              <w:t xml:space="preserve">, 2024, 09, pp.466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04697308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiation des cadres pour abandon de poste : le fonctionnaire doit préalablement avoir été affecté à un emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 06, pp.295</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Les corrections et refus d'écrits relèvent de l'exercice normal du pouvoir hiérarchique</w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04450460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences de l'octroi de la protection fonctionnelle sur la prise en charge des frais de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 09, pp.444</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'exercice des compétences en Nouvelle-Calédonie : de quelques difficultés de frontières</w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04450465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application du code civil à la prescription de l'indemnité pour occupation irrégulière du domaine public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 35, pp.1803</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'absence de fondement législatif et réglementaire des autorisations spéciales d'absence pour règles douloureuses</w:t>
+              <w:t xml:space="preserve">, 2024, 36, pp.1966</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jurisprudence Langneur, un mort-vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.162</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Application dans le temps de la prescription de trois ans enfermant l'action disciplinaire</w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.545</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04776356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision d'un employeur public d'interdire, au nom d'une politique de neutralité, le port de signes religieux à ses employés sur leur lieu de travail est conforme au droit de l'Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 05, pp.268</w:t>
-[...46 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">, 2024, 05, pp.292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04568017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des fonctions publiques des outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.635</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Prescription biennale des allocations d'aide au retour à l'emploi</w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04450458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définition de la faute personnelle détachable des fonctions : vers une harmonisation au sein de la Cour de cassation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.208</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Absence d'intérêt à agir d'un membre de jury d'examen professionnel pour attaquer la délibération d'admission des candidats</w:t>
+              <w:t xml:space="preserve">, 2023, 05, pp.300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04100815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en compte des responsabilités syndicales dans l'inscription au tableau d'avancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.631</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rétro-pantouflage : la sanction automatique de non-recrutement, pendant trois ans, d'un agent contractuel est inconstitutionnelle</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04083898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illégalité d'une sanction disciplinaire rétroactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.158</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La diminution du taux de remplacement lors de congés maladie n'est pas contraire au principe d'égalité</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04083893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature du recours contentieux exercé contre une décision informant un agent de retenues sur traitement en raison de l'exercice injustifié du droit de retrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.518</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La laïcité dans la fonction publique : continuer la pédagogie</w:t>
+              <w:t xml:space="preserve">, 2023, 06, pp.343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04140032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription biennale s'applique à la répétition des frais de déplacement indûment versés aux militaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.593</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Diminution du taux de remplacement lors de congés maladie : les collectivités ne peuvent contourner la loi</w:t>
+              <w:t xml:space="preserve">, 2023, 03, pp.173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04045030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve de la faute disciplinaire exclusivement rapportée par des témoignages anonymisés : une possibilité encadrée pour l'employeur public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.518</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dédoublement fonctionnel des professeurs des universités-praticiens hospitaliers et protection fonctionnelle</w:t>
+              <w:t xml:space="preserve">, 2023, 09, pp.445</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04211151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouer le lien entre fonction publique et services publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 05, pp.271</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La décision d'un employeur public d'interdire, au nom d'une politique de neutralité, le port de signes religieux à ses employés sur leur lieu de travail est conforme au droit de l'Union</w:t>
+              <w:t xml:space="preserve">, 2023, 11, pp.525</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04287996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve de la faute disciplinaire par enquête privée et vidéosurveillance à l'initiative de l'employeur est loyale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 05, pp.292</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Calley</w:t>
+              <w:t xml:space="preserve">, 2023, 03, pp.163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04045024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des négligences fautives dans la préparation d'un repas de Noël communal ne justifient pas une sanction de licenciement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04013793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection fonctionnelle et les travailleurs privés des services publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bento de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.71</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Les particularités de l'abandon de poste des agents contractuels</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04083889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accident de service : possibilité conditionnée de remboursement des traitements médicaux hors cadre de leur autorisation de mise sur le marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.106</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bouix</w:t>
+              <w:t xml:space="preserve">, 2023, 05, pp.292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04100812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de neutralité des agents et usagers de la Fédération française de football : fin de match pour la liberté religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 09, pp.453</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04211154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exercice normal du pouvoir hiérarchique ne peut constituer un accident de service, quelles qu'en soient les conséquences sur l'agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.518</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04248162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résurgence de la jurisprudence Lafage dans le contentieux des retenues sur traitement pour absence de service fait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04248159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection fonctionnelle et les travailleurs privés des services publics. Etude de droit comparé interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bento de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condamnation pénale d'interdiction temporaire d'exercer la fonction de surveillant pénitentiaire et radiation des cadres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.623</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04348331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indemnisation d'un agent contractuel des conséquences de l'éviction illégale résultant d'une démission présumée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04013798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imputabilité au service d'une chute de roller survenue lors de la pratique d'une activité sportive de cohésion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07 et 08, pp.403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04166269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forfait de pension et réparation intégrale : l'arrêt Moya-Caville a vingt ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04140025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agent public est-il encore un travailleur différent du salarié ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 41, pp.2216</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La critique ad hominem d'un maire par un fonctionnaire territorial sur un réseau social, même en période électorale, viole l'obligation de réserve</w:t>
+              <w:t xml:space="preserve">, 2023, 24, pp.1284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04156898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fin de détachement sur emploi fonctionnel : précisions sur les obligations respectives des collectivités d'origine et d'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.47</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">De vifs échanges entre agents, dans le respect de l'obligation de dignité, ne justifient pas un blâme</w:t>
+              <w:t xml:space="preserve">, 2023, 05, pp.302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04100816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un policier lanceur d'alerte ne peut être sanctionné pour avoir désobéi aux instructions de sa hiérarchie relatives à la forme du signalement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, pp.636</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Droit à la protection fonctionnelle en cas d'atteintes aux biens de l'agent public</w:t>
+              <w:t xml:space="preserve">, 2023, 12, pp.628</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04348332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la difficile qualification de fautes managériales en harcèlement moral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 09, pp.466</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Une nouvelle imprescriptibilité : l'action en démolition d'un ouvrage public empiétant sur une propriété privée</w:t>
+              <w:t xml:space="preserve">, 2023, 12, pp.631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04348335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le forfait de pension et l'indemnisation de la souffrance au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03964600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription quadriennale de l'avantage spécifique d'ancienneté et absence d'ignorance légitime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03964592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence liée d'une directrice d'un IRA pour licencier un élève attaché d'administration non admis à être stagiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03964593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction publique en Nouvelle-Calédonie : un colosse aux pieds d'argile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04013787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarification du droit applicable aux agents non titulaires de Wallis-et-Futuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3, pp.171</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Un changement d'affectation diminuant les responsabilités professionnelles et la rémunération n'est pas une mesure d'ordre intérieur</w:t>
+              <w:t xml:space="preserve">, 2022, 37, pp.2131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03839538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription décennale de l'article 1792-4-3 du code civil devant le Conseil d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35, pp.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03824317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'état d'urgence sanitaire et sa sortie en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03566360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation administrative : mérites et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 09, pp.495</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03159285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autorisation d'absence pour motif religieux dans la fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.221</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Conséquences de l'octroi de la protection fonctionnelle sur la prise en charge des frais de justice</w:t>
+              <w:t xml:space="preserve">, 2021, 02, pp.62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03158924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription des indus de rémunération des fonctionnaires de l'Etat exerçant sur le territoire calédonien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44, pp.2632</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisme et procédure administrative contentieuse en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, pp.2310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi du 6 août 2019 et le déroulement de la carrière des agents publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.2364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection fonctionnelle et collaborateur du service public : une nouvelle extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.1075</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agent public, le temps et l'argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp.2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interventions législatives après la décision Conseil de la concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 02, pp.112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cantonnement des dérogations au principe du « silence vaut acceptation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35, pp.1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutionnalité du droit de présentation des greffiers des tribunaux de commerce. Bis repetita ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34, pp.1930</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La validation du droit de présentation des notaires par le Conseil constitutionnel : une définition de façade du statut notarial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 01, pp.102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engagement de servir dans la fonction publique militaire face à la Convention européenne des droits de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.112</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'application du code civil à la prescription de l'indemnité pour occupation irrégulière du domaine public</w:t>
+              <w:t xml:space="preserve">, 2015, 06, pp.356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02224789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dispense de délai de recours en matière de travaux publics et la décision opposant la prescription quadriennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 36, pp.1966</w:t>
-[...1585 lines deleted...]
-                <w:t xml:space="preserve">L'agent public est-il encore un travailleur différent du salarié ?</w:t>
+              <w:t xml:space="preserve">, 2014, 17, pp.993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement, tentatives de suicide et protection fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 24, pp.1284</w:t>
-[...455 lines deleted...]
-                <w:t xml:space="preserve">Clarification du droit applicable aux agents non titulaires de Wallis-et-Futuna</w:t>
+              <w:t xml:space="preserve">, 2014, 01, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le coût budgétaire, obstacle à la réparation des préjudices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 37, pp.2131</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La prescription décennale de l'article 1792-4-3 du code civil devant le Conseil d'Etat</w:t>
+              <w:t xml:space="preserve">, 2014, 32, pp.1825</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indemnisation d'un fonctionnaire non affecté à un emploi dans un délai raisonnable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 35, pp.2026</w:t>
-[...964 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42, pp.2435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02220386v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-02220340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7219,51 +7219,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08FADDB9"/>
+    <w:nsid w:val="56C1474D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7450,51 +7450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-froger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137075448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Froger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463941v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ranc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499140v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551412v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463943v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463939v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Biget" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308018v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568017v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404769v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450460v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776356v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013787v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045030v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083889v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bento de Carvalho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083893v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248159v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248162v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166269v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140025v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100816v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348335v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964593v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839538v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449438v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220772v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220927v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220849v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220386v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220203v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743797v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benelbaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froger Charles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745546v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892857v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon S&#233;bastien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03160038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015659v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pauti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gu&#233;rit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-froger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137075448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Froger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ranc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499140v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463941v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551424v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551412v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463943v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463939v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Biget" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308018v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983070v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060665v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427915v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450460v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773647v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568017v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083893v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045030v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287996v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013793v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083889v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bento de Carvalho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100812v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248162v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166269v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100816v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348332v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013787v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839538v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449438v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220927v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220276v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220203v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220340v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220386v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743797v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benelbaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froger Charles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745546v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892857v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon S&#233;bastien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03160038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015659v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pauti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gu&#233;rit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>