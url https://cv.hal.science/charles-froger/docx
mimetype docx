--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -260,6181 +260,6250 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (86)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Incompatibilité d'une création d'entreprise avec les fonctions de l'agent : des rapports entre l'avis du référent déontologue et l'avis de la HATVP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 01, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05463944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titularisation en fin de stage : un emploi de cantinière et d'agent d'entretien ne vaut pas exercice de missions d'adjoint territorial d'animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 01, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05463941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un conducteur d'engin de damage de pistes de ski employé par une commune est agent de droit privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 02, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05499136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de départ de la prescription d'une créance indemnitaire née d'une décision individuelle illégale : la connaissance acquise par l'agent suffit désormais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 03, pp.179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05551424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès à la magistrature judiciaire : réaffirmation du contrôle normal du juge sur le refus d'admission à concourir fondé sur la bonne moralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 02, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05499140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droit(s) des travailleurs, entre confluence et divergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 02, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05499131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Accès à la magistrature judiciaire : réaffirmation du contrôle normal du juge sur le refus d'admission à concourir fondé sur la bonne moralité</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le référent déontologue manque de déontologie…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 02, pp.96</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Incompatibilité d'une création d'entreprise avec les fonctions de l'agent : des rapports entre l'avis du référent déontologue et l'avis de la HATVP</w:t>
+              <w:t xml:space="preserve">, 2026, 05, pp.295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05615040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture unilatérale du contrat par la personne publique et contentieux de l'excès de pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 01, pp.39</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Titularisation en fin de stage : un emploi de cantinière et d'agent d'entretien ne vaut pas exercice de missions d'adjoint territorial d'animation</w:t>
+              <w:t xml:space="preserve">, 2026, 03, pp.160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05551412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus de modifier un état signalétique militaire est une décision faisant grief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 01, pp.35</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Charles Froger</w:t>
+              <w:t xml:space="preserve">, 2026, 01, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05463943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FPH : 40 ans et des défis ardents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Biget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 03, pp.179</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Un conducteur d'engin de damage de pistes de ski employé par une commune est agent de droit privé</w:t>
+              <w:t xml:space="preserve">, 2026, 01, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05463939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survivance de l'imprescriptibilité des poursuites disciplinaires pour les sapeurs-pompiers volontaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 02, pp.91</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rupture unilatérale du contrat par la personne publique et contentieux de l'excès de pouvoir</w:t>
+              <w:t xml:space="preserve">, 2025, 02, pp.97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04936841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taux de remplacement en congé maladie : la différence de traitement entre fonctionnaires et salariés n'est pas contraire au principe d'égalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 03, pp.160</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le refus de modifier un état signalétique militaire est une décision faisant grief</w:t>
+              <w:t xml:space="preserve">, 2025, 09, pp.448</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05249956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recouvrement des trop-perçus de rémunération des agents publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 01, pp.38</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Charles Froger</w:t>
+              <w:t xml:space="preserve">, 2025, 06, pp.295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05109633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle juridictionnel de la procédure de promotion interne, dite « repyramidage », des enseignants-chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04936843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exercice des compétences en Nouvelle-Calédonie : de quelques difficultés de frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35, pp.1803</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05308018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absence de fondement législatif et réglementaire des autorisations spéciales d'absence pour règles douloureuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04983070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'originalité du point de départ de la prescription administrative à l'épreuve du code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 05, pp.910</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05331283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les corrections et refus d'écrits relèvent de l'exercice normal du pouvoir hiérarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 09, pp.444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05249954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux du refus d'agrément d'une pension afférente au grade supérieur dans l'armée relève de l'excès de pouvoir et de la compétence du tribunal administratif en premier et dernier ressort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.635</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05427926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application dans le temps de la prescription de trois ans enfermant l'action disciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 05, pp.268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05060665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription biennale des allocations d'aide au retour à l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05021897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence d'intérêt à agir d'un membre de jury d'examen professionnel pour attaquer la délibération d'admission des candidats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05427923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétro-pantouflage : la sanction automatique de non-recrutement, pendant trois ans, d'un agent contractuel est inconstitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04983066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diminution du taux de remplacement lors de congés maladie n'est pas contraire au principe d'égalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.518</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05294180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité dans la fonction publique : continuer la pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05427915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diminution du taux de remplacement lors de congés maladie : les collectivités ne peuvent contourner la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.518</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05294181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dédoublement fonctionnel des professeurs des universités-praticiens hospitaliers et protection fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 05, pp.271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05060667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision d'un employeur public d'interdire, au nom d'une politique de neutralité, le port de signes religieux à ses employés sur leur lieu de travail est conforme au droit de l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 05, pp.292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04568017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des fonctions publiques des outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Biget</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 01, pp.1</w:t>
-[...46 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04450458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit néo-calédonien face aux « entités naturelles sujets de droit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 35, pp.1803</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'absence de fondement législatif et réglementaire des autorisations spéciales d'absence pour règles douloureuses</w:t>
+              <w:t xml:space="preserve">, 2024, 41, pp.2216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04812398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les particularités de l'abandon de poste des agents contractuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.162</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Contrôle juridictionnel de la procédure de promotion interne, dite « repyramidage », des enseignants-chercheurs</w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04450461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique ad hominem d'un maire par un fonctionnaire territorial sur un réseau social, même en période électorale, viole l'obligation de réserve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.102</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le recouvrement des trop-perçus de rémunération des agents publics</w:t>
+              <w:t xml:space="preserve">, 2024, 01, pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04404769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De vifs échanges entre agents, dans le respect de l'obligation de dignité, ne justifient pas un blâme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 06, pp.295</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Application dans le temps de la prescription de trois ans enfermant l'action disciplinaire</w:t>
+              <w:t xml:space="preserve">, 2024, 12, pp.636</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04825003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à la protection fonctionnelle en cas d'atteintes aux biens de l'agent public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 05, pp.268</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le contentieux du refus d'agrément d'une pension afférente au grade supérieur dans l'armée relève de l'excès de pouvoir et de la compétence du tribunal administratif en premier et dernier ressort</w:t>
+              <w:t xml:space="preserve">, 2024, 09, pp.466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04697308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un changement d'affectation diminuant les responsabilités professionnelles et la rémunération n'est pas une mesure d'ordre intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.635</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Prescription biennale des allocations d'aide au retour à l'emploi</w:t>
+              <w:t xml:space="preserve">, 2024, 04, pp.221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04535271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle imprescriptibilité : l'action en démolition d'un ouvrage public empiétant sur une propriété privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04419744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiation des cadres pour abandon de poste : le fonctionnaire doit préalablement avoir été affecté à un emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.208</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Les corrections et refus d'écrits relèvent de l'exercice normal du pouvoir hiérarchique</w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04450460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences de l'octroi de la protection fonctionnelle sur la prise en charge des frais de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 09, pp.444</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Absence d'intérêt à agir d'un membre de jury d'examen professionnel pour attaquer la délibération d'admission des candidats</w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04450465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application du code civil à la prescription de l'indemnité pour occupation irrégulière du domaine public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, pp.1966</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jurisprudence Langneur, un mort-vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.631</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rétro-pantouflage : la sanction automatique de non-recrutement, pendant trois ans, d'un agent contractuel est inconstitutionnelle</w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.545</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04776356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction publique en Nouvelle-Calédonie : un colosse aux pieds d'argile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.158</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La diminution du taux de remplacement lors de congés maladie n'est pas contraire au principe d'égalité</w:t>
+              <w:t xml:space="preserve">, 2023, 02, pp.83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04013787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription biennale s'applique à la répétition des frais de déplacement indûment versés aux militaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.518</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La laïcité dans la fonction publique : continuer la pédagogie</w:t>
+              <w:t xml:space="preserve">, 2023, 03, pp.173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04045030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définition de la faute personnelle détachable des fonctions : vers une harmonisation au sein de la Cour de cassation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.593</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Diminution du taux de remplacement lors de congés maladie : les collectivités ne peuvent contourner la loi</w:t>
+              <w:t xml:space="preserve">, 2023, 05, pp.300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04100815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en compte des responsabilités syndicales dans l'inscription au tableau d'avancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.518</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dédoublement fonctionnel des professeurs des universités-praticiens hospitaliers et protection fonctionnelle</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04083898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illégalité d'une sanction disciplinaire rétroactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 05, pp.271</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Survivance de l'imprescriptibilité des poursuites disciplinaires pour les sapeurs-pompiers volontaires</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04083893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature du recours contentieux exercé contre une décision informant un agent de retenues sur traitement en raison de l'exercice injustifié du droit de retrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.97</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Taux de remplacement en congé maladie : la différence de traitement entre fonctionnaires et salariés n'est pas contraire au principe d'égalité</w:t>
+              <w:t xml:space="preserve">, 2023, 06, pp.343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04140032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des négligences fautives dans la préparation d'un repas de Noël communal ne justifient pas une sanction de licenciement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 09, pp.448</w:t>
-[...46 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04013793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection fonctionnelle et les travailleurs privés des services publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bento de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.106</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bouix</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04083889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouer le lien entre fonction publique et services publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.525</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04287996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve de la faute disciplinaire par enquête privée et vidéosurveillance à l'initiative de l'employeur est loyale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04045024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve de la faute disciplinaire exclusivement rapportée par des témoignages anonymisés : une possibilité encadrée pour l'employeur public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 09, pp.445</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04211151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accident de service : possibilité conditionnée de remboursement des traitements médicaux hors cadre de leur autorisation de mise sur le marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04100812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de neutralité des agents et usagers de la Fédération française de football : fin de match pour la liberté religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 09, pp.453</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04211154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exercice normal du pouvoir hiérarchique ne peut constituer un accident de service, quelles qu'en soient les conséquences sur l'agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.518</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04248162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résurgence de la jurisprudence Lafage dans le contentieux des retenues sur traitement pour absence de service fait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04248159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection fonctionnelle et les travailleurs privés des services publics. Etude de droit comparé interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bento de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condamnation pénale d'interdiction temporaire d'exercer la fonction de surveillant pénitentiaire et radiation des cadres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.623</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04348331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indemnisation d'un agent contractuel des conséquences de l'éviction illégale résultant d'une démission présumée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04013798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imputabilité au service d'une chute de roller survenue lors de la pratique d'une activité sportive de cohésion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07 et 08, pp.403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04166269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forfait de pension et réparation intégrale : l'arrêt Moya-Caville a vingt ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04140025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agent public est-il encore un travailleur différent du salarié ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 41, pp.2216</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Une nouvelle imprescriptibilité : l'action en démolition d'un ouvrage public empiétant sur une propriété privée</w:t>
+              <w:t xml:space="preserve">, 2023, 24, pp.1284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04156898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fin de détachement sur emploi fonctionnel : précisions sur les obligations respectives des collectivités d'origine et d'accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04100816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un policier lanceur d'alerte ne peut être sanctionné pour avoir désobéi aux instructions de sa hiérarchie relatives à la forme du signalement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.628</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04348332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la difficile qualification de fautes managériales en harcèlement moral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04348335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le forfait de pension et l'indemnisation de la souffrance au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03964600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription quadriennale de l'avantage spécifique d'ancienneté et absence d'ignorance légitime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03964592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence liée d'une directrice d'un IRA pour licencier un élève attaché d'administration non admis à être stagiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03964593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarification du droit applicable aux agents non titulaires de Wallis-et-Futuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3, pp.171</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Un changement d'affectation diminuant les responsabilités professionnelles et la rémunération n'est pas une mesure d'ordre intérieur</w:t>
+              <w:t xml:space="preserve">, 2022, 37, pp.2131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03839538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription décennale de l'article 1792-4-3 du code civil devant le Conseil d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35, pp.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03824317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'état d'urgence sanitaire et sa sortie en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03566360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation administrative : mérites et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 09, pp.495</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03159285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autorisation d'absence pour motif religieux dans la fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.221</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La critique ad hominem d'un maire par un fonctionnaire territorial sur un réseau social, même en période électorale, viole l'obligation de réserve</w:t>
+              <w:t xml:space="preserve">, 2021, 02, pp.62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03158924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription des indus de rémunération des fonctionnaires de l'Etat exerçant sur le territoire calédonien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44, pp.2632</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisme et procédure administrative contentieuse en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, pp.2310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi du 6 août 2019 et le déroulement de la carrière des agents publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.2364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interventions législatives après la décision Conseil de la concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 02, pp.112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agent public, le temps et l'argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp.2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection fonctionnelle et collaborateur du service public : une nouvelle extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.1075</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cantonnement des dérogations au principe du « silence vaut acceptation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35, pp.1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La validation du droit de présentation des notaires par le Conseil constitutionnel : une définition de façade du statut notarial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 01, pp.102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engagement de servir dans la fonction publique militaire face à la Convention européenne des droits de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.47</w:t>
-[...317 lines deleted...]
-                <w:t xml:space="preserve">L'application du code civil à la prescription de l'indemnité pour occupation irrégulière du domaine public</w:t>
+              <w:t xml:space="preserve">, 2015, 06, pp.356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02224789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutionnalité du droit de présentation des greffiers des tribunaux de commerce. Bis repetita ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 36, pp.1966</w:t>
-[...1598 lines deleted...]
-                <w:t xml:space="preserve">L'agent public est-il encore un travailleur différent du salarié ?</w:t>
+              <w:t xml:space="preserve">, 2015, 34, pp.1930</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indemnisation d'un fonctionnaire non affecté à un emploi dans un délai raisonnable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 24, pp.1284</w:t>
-[...524 lines deleted...]
-                <w:t xml:space="preserve">Clarification du droit applicable aux agents non titulaires de Wallis-et-Futuna</w:t>
+              <w:t xml:space="preserve">, 2014, 42, pp.2435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dispense de délai de recours en matière de travaux publics et la décision opposant la prescription quadriennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 37, pp.2131</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La prescription décennale de l'article 1792-4-3 du code civil devant le Conseil d'Etat</w:t>
+              <w:t xml:space="preserve">, 2014, 17, pp.993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement, tentatives de suicide et protection fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 35, pp.2026</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'état d'urgence sanitaire et sa sortie en Nouvelle-Calédonie</w:t>
+              <w:t xml:space="preserve">, 2014, 01, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le coût budgétaire, obstacle à la réparation des préjudices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 05, pp.264</w:t>
-[...1033 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32, pp.1825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02220340v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02220386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE EXERCISE OF PUBLIC HEALTH AUTHORITHY IN NEW-CALEDONIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics in the age of uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vichy et la laïcité : la continuité de la rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Benelbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Froger Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'œuvre législative de Vichy, d'hier à aujourd'hui : rupture(s) et continuité(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Benelbaz; C. Froger; B. Berthier; S. Platon, Oct 2014, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6444,546 +6513,710 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction publique dans le Pacifique Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie. , 2023, LARJE, Samuel Gorohouna, 979-10-91032-29-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité dans les services publics, aspects pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Benelbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 289p., 2022, Thèmes et commentaires, 978-2370323415</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'œuvre législative de Vichy, d'hier à aujourd'hui. Rupture(s) et continuité(s). Sous la direction de Clément Bénelbaz, Charles Froger, Sébastien Platon et Bruno Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Benelbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie. , 2023, LARJE, Samuel Gorohouna, 979-10-91032-29-2</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Froger Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Platon Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CDPPOC (Université Savoie Mont Blanc). Dalloz, 289 p., 2017, L'œuvre législative de Vichy, d'hier à aujourd'hui. Rupture(s) et continuité(s). Sous la direction de Clément Bénelbaz, Charles Froger, Sébastien Platon et Bruno Berthier, 978-2-247-16281-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Dalloz, 289p., 2022, Thèmes et commentaires, 978-2370323415</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription extinctive des obligations en droit public interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz. 145, 2015, Nouvelle Bibliothèque de Thèses</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...162 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03160038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une para-fonction publique contractuelle de la Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fonction publique dans le Pacifique Sud : réflexion sur les modèles de fonction publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-108, 2023, Collection LARJE, 979-10-91032-29-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fonction publique dans le Pacifique Sud : réflexion sur les modèles de fonction publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-10, 2023, Collection LARJE, 979-10-91032-29-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle majeur du régime de Vichy dans l’encadrement des professions de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Benelbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Froger Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clément Benelbaz; Charles Froger; Sébastien Platon; Bruno Berthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'œuvre législative de Vichy d'hier et d'aujourd'hui : rupture(s) et continuité(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.298, 2017, thèmes &amp; commentaires : actes, 978-2-247-16281-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La juridiction administrative et l’anonymat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Universitaire Varenne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nom. Administrations, droit et contentieux administratifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Colloques &amp; Essais</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6993,165 +7226,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La laïcité dans la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pauti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupré de Boulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fercot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Guérit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">16.47, Mission de Recherche Droit et Justice - MRDJ. 2020, pp.512</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7219,51 +7452,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56C1474D"/>
+    <w:nsid w:val="CCFD9BD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7450,51 +7683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-froger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137075448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Froger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ranc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499140v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463941v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551424v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551412v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463943v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463939v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Biget" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308018v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983070v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060665v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427915v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450460v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773647v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568017v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083893v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045030v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287996v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013793v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083889v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bento de Carvalho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100812v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248162v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166269v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100816v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348332v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013787v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839538v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449438v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220927v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220276v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220203v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220340v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220386v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743797v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benelbaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froger Charles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745546v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892857v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon S&#233;bastien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03160038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015659v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pauti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gu&#233;rit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-froger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137075448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Froger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463941v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499140v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499131v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ranc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05615040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463943v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463939v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Biget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983066v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294180v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450458v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404769v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697308v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776356v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045030v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083898v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bento de Carvalho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211151v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100812v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248159v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348331v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140025v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156898v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100816v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348332v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348335v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964600v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158924v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449438v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449444v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220772v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220849v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220733v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220340v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367025v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benelbaz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froger Charles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745546v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon S&#233;bastien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03160038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015659v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199158v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pauti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gu&#233;rit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>