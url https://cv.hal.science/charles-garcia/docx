--- v0 (2026-03-17)
+++ v1 (2026-05-11)
@@ -448,51 +448,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -733,2818 +733,2833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02922384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propos liminaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jaume Aurell, La historiografia medieval : entre la historia y ia literatura, Valence, Universitat de València, 2016.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.453-455</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05479256v1</w:t>
+                <w:t xml:space="preserve">halshs-02183137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaume Aurell, La historiografia medieval : entre la historia y ia literatura, Valence, Universitat de València, 2016.</w:t>
+                <w:t xml:space="preserve">Identité religieuse et minorités : de l'Antiquité au XVIIIe siècle, F. Brizay (éd.), Rennes, Presses universitaires de Rennes (Histoire), 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.453-455</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, pp.389-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.3920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02183137v1</w:t>
+                <w:t xml:space="preserve">halshs-02462985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité religieuse et minorités : de l'Antiquité au XVIIIe siècle, F. Brizay (éd.), Rennes, Presses universitaires de Rennes (Histoire), 2018</w:t>
+                <w:t xml:space="preserve">Atilano de Zamora : obispo, santo y profeta (ss. IX-X)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hispania sacra : revista de historia eclesiástica de España</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, LXXI (144), pp.389-398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ccm.3920⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02462985v1</w:t>
+                <w:t xml:space="preserve">halshs-02481131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atilano de Zamora : obispo, santo y profeta (ss. IX-X)</w:t>
+                <w:t xml:space="preserve">Les manifestations sahaguninas de la preuve au Moyen Âge (León-Castille, XIe–XIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hispania sacra : revista de historia eclesiástica de España</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rimado de palacio – Preuve/Épreuve (XIIIe-XVIe s.) – Pouvoirs de la noblesse, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.32218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02481131v1</w:t>
+                <w:t xml:space="preserve">halshs-02378672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les manifestations sahaguninas de la preuve au Moyen Âge (León-Castille, XIe–XIIIe siècles)</w:t>
+                <w:t xml:space="preserve">Juan Gil (éd.), Chronica hispana. Saeculi VIII et IX, Turnhout, Brepols (Corpus Christianorum Continuatio Medieaeualis, 65), 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.185-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.4886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/e-spania.32218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02378672v1</w:t>
+                <w:t xml:space="preserve">halshs-01862759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Gil (éd.), Chronica hispana. Saeculi VIII et IX, Turnhout, Brepols (Corpus Christianorum Continuatio Medieaeualis, 65), 2018</w:t>
+                <w:t xml:space="preserve">Fontevraud en Castille : Communauté de deux sexes ou assemblée de femmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Nouvelle-Aquitaine : Science et culture, innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Communautés d'existence, 121, pp.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ccm.4886⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01862759v1</w:t>
+                <w:t xml:space="preserve">halshs-01845327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fontevraud en Castille : Communauté de deux sexes ou assemblée de femmes ?</w:t>
+                <w:t xml:space="preserve">La peur au monastère : l’angoisse et la compassion comme instruments de la domination sociale dans la Castille médiévale (XIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Nouvelle-Aquitaine : Science et culture, innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 : L’argument de l’affect dans l’historiographie médiévale, n.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.26574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01845327v1</w:t>
+                <w:t xml:space="preserve">halshs-01558349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La peur au monastère : l’angoisse et la compassion comme instruments de la domination sociale dans la Castille médiévale (XIIe-XVe siècles)</w:t>
+                <w:t xml:space="preserve">El Cerco de Zamora : la historia, la leyenda y el legado cultural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studia Zamorensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.11-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/e-spania.26574⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01558349v1</w:t>
+                <w:t xml:space="preserve">halshs-02409463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Cerco de Zamora : la historia, la leyenda y el legado cultural</w:t>
+                <w:t xml:space="preserve">Histoire et littérature médiévales : l’impossible séparation. La mémoire des villes castillanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Zamorensia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Entre histoire et littérature / Célébrer le pouvoir royal, 23, n.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.25219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02409463v1</w:t>
+                <w:t xml:space="preserve">halshs-01421070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et littérature médiévales : l’impossible séparation. La mémoire des villes castillanes</w:t>
+                <w:t xml:space="preserve">Dragón y eucaristía en la Zamora medieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Escritural: écritures d'Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/e-spania.25219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01421070v1</w:t>
+                <w:t xml:space="preserve">halshs-02409368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragón y eucaristía en la Zamora medieval</w:t>
+                <w:t xml:space="preserve">La muralla del Cerco: la construcción material y su representación The Cerco and its Wall: material building and representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escritural: écritures d'Amérique latine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6</w:t>
+              <w:t xml:space="preserve">Studia Zamorensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.43-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02409368v1</w:t>
+                <w:t xml:space="preserve">halshs-02409514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La muralla del Cerco: la construcción material y su representación The Cerco and its Wall: material building and representation</w:t>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage de Janna C. Bianchini, The Queen’s Hand: Power and Authority in the Reign of Berenguela of Castile, coll. « The Middle Ages Series », Philadelphie, University of Pennsylvania Press, 2012, 350 p. (7 cartes, 1 généalogie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Zamorensia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.ix-xii. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.5660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02409514v1</w:t>
+                <w:t xml:space="preserve">halshs-01420903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagiographie et historicité : l’écriture de l’histoire des martyrs de Ledesma au XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.23928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01221280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de l'ouvrage de Janna C. Bianchini, The Queen’s Hand: Power and Authority in the Reign of Berenguela of Castile, coll. « The Middle Ages Series », Philadelphie, University of Pennsylvania Press, 2012, 350 p. (7 cartes, 1 généalogie)</w:t>
+                <w:t xml:space="preserve">El narrador, los juglares y los santos en la Primera crónica anónima de Sahagún</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.23860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mcv.5660⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01420903v1</w:t>
+                <w:t xml:space="preserve">halshs-01221272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El narrador, los juglares y los santos en la Primera crónica anónima de Sahagún</w:t>
+                <w:t xml:space="preserve">Introducción a &amp;quot;Escritura y reescritura de una crónica monástica hispánica: la Primera Crónica anónima de Sahagún</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.23817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/e-spania.23860⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01221272v1</w:t>
+                <w:t xml:space="preserve">halshs-01221259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducción a &amp;quot;Escritura y reescritura de una crónica monástica hispánica: la Primera Crónica anónima de Sahagún</w:t>
+                <w:t xml:space="preserve">Miroir des anciens et observations sur les animaux dans l'encyclopédisme castillan du Moyen Âge(XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 15, n.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.22461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/e-spania.23817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01221259v1</w:t>
+                <w:t xml:space="preserve">halshs-00840043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroir des anciens et observations sur les animaux dans l'encyclopédisme castillan du Moyen Âge(XIIIe siècle)</w:t>
+                <w:t xml:space="preserve">La préservation de la mémoire monastique et les conflits sociaux au moyen Âge : le cas des Chroniques anonymes de Sahagún (XIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 / juillet 2013, pp.10-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/e-spania.22461⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00840043v1</w:t>
+                <w:t xml:space="preserve">halshs-00854500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La préservation de la mémoire monastique et les conflits sociaux au moyen Âge : le cas des Chroniques anonymes de Sahagún (XIIe s.)</w:t>
+                <w:t xml:space="preserve">La Chronica Adefonsi Imperatoris y las crónicas eclesiásticas medievales: influencias y mimetismos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.22243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00854500v1</w:t>
+                <w:t xml:space="preserve">halshs-01221289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Chronica Adefonsi Imperatoris y las crónicas eclesiásticas medievales: influencias y mimetismos</w:t>
+                <w:t xml:space="preserve">Las crónicas de la Baja Edad Media Ibérica en la historiografía Europea (no ibérica), (1999-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Dialogos Mediterrânicos, ISSN : 2237-6585</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.48-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/e-spania.22243⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01221289v1</w:t>
+                <w:t xml:space="preserve">halshs-00840282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las crónicas de la Baja Edad Media Ibérica en la historiografía Europea (no ibérica), (1999-2010)</w:t>
+                <w:t xml:space="preserve">Censurer et remémorer le Moyen Âge. Discours et pratiques sociales sur la période médiévale dans l'Espagne contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Dialogos Mediterrânicos, ISSN : 2237-6585</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2, pp.48-66</w:t>
+              <w:t xml:space="preserve">Escritural: écritures d'Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00840282v1</w:t>
+                <w:t xml:space="preserve">halshs-01361395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Censurer et remémorer le Moyen Âge. Discours et pratiques sociales sur la période médiévale dans l'Espagne contemporaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variation of growth and tree quality traits among 42 diverse genetic origins of Tectona grandis planted under humid tropical conditions in Sabah, East Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monteuuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreen K.S. Goh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alloysius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jikos Gidiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escritural: écritures d'Amérique latine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (6), pp.1263-1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-011-0411-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01361395v1</w:t>
+                <w:t xml:space="preserve">hal-02645462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation of growth and tree quality traits among 42 diverse genetic origins of Tectona grandis planted under humid tropical conditions in Sabah, East Malaysia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verdad encubierta y relato en la Castilla medieval: el caso de las crónicas monásticas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Voz y letra: Revista de literatura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (2), pp.3-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02645462v1</w:t>
+                <w:t xml:space="preserve">halshs-01555982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verdad encubierta y relato en la Castilla medieval: el caso de las crónicas monásticas</w:t>
+                <w:t xml:space="preserve">Le pouvoir d'une reine. L'image d'Urraque Ière dans les Cronicas anonimas de Sahagun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voz y letra: Revista de literatura</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01555982v1</w:t>
+                <w:t xml:space="preserve">halshs-00626067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pouvoir d'une reine. L'image d'Urraque Ière dans les Cronicas anonimas de Sahagun</w:t>
+                <w:t xml:space="preserve">La territorialisation du Campo de Toro au haut Moyen Âge (IXe - XIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.17-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/e-spania.319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00626067v1</w:t>
+                <w:t xml:space="preserve">halshs-00840317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La territorialisation du Campo de Toro au haut Moyen Âge (IXe - XIe siècle)</w:t>
+                <w:t xml:space="preserve">Violante Sanchez, fille de roi et filleule de reine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, n.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.11183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00840317v1</w:t>
+                <w:t xml:space="preserve">halshs-00343469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violante Sanchez, fille de roi et filleule de reine</w:t>
+                <w:t xml:space="preserve">Itinérance de la cour et attaches sédentaires sous Alphonse VI et Urraque Ire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5, n.p. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 8, n.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.18692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/e-spania.11183⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00343469v1</w:t>
+                <w:t xml:space="preserve">halshs-00626077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinérance de la cour et attaches sédentaires sous Alphonse VI et Urraque Ire</w:t>
+                <w:t xml:space="preserve">La ligne brisée, ou l'image de la malédiction du pouvoir royal à León au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 8, n.p. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 3, n.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/e-spania.18692⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00626077v1</w:t>
+                <w:t xml:space="preserve">halshs-00626068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ligne brisée, ou l'image de la malédiction du pouvoir royal à León au Moyen Âge</w:t>
+                <w:t xml:space="preserve">De Tolède à Zamora, l'errance des reliques de saint Ildephonse au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'Etudes Hispaniques Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30, pp.231-259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/e-spania.375⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00626068v1</w:t>
+                <w:t xml:space="preserve">halshs-00343455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Tolède à Zamora, l'errance des reliques de saint Ildephonse au Moyen Âge</w:t>
+                <w:t xml:space="preserve">Feindre, leurrer et fausser pour ne pas mourir : histoires, vérité et fiction dans la Zamora médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Etudes Hispaniques Médiévales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de linguistique hispanique médiévale, ISSN : 2108-7083</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29, pp.281-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/cehm.2006.1969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00343455v1</w:t>
+                <w:t xml:space="preserve">halshs-00836865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feindre, leurrer et fausser pour ne pas mourir : histoires, vérité et fiction dans la Zamora médiévale</w:t>
+                <w:t xml:space="preserve">Pouvoir royal et violence sociale dans le royaume de Léon au XIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de linguistique hispanique médiévale, ISSN : 2108-7083</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 29, pp.281-306. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 28, pp.281-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/cehm.2005.1706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/cehm.2006.1969⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00836865v1</w:t>
+                <w:t xml:space="preserve">halshs-00836858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoir royal et violence sociale dans le royaume de Léon au XIIe siècle</w:t>
+                <w:t xml:space="preserve">Alphonse IX de León et les cives du royaume (XIIe-XIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de linguistique hispanique médiévale, ISSN : 2108-7083</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 28, pp.281-306. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 27, pp.183-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/cehm.2004.1620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/cehm.2005.1706⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00836858v1</w:t>
+                <w:t xml:space="preserve">halshs-00836816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alphonse IX de León et les cives du royaume (XIIe-XIIIe siècles)</w:t>
+                <w:t xml:space="preserve">Une allégorie politique ambivalente. La chèvre et la dynastie des Cabrera dans le Léon du XIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de linguistique hispanique médiévale, ISSN : 2108-7083</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'Etudes Hispaniques Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25, pp.363-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/cehm.2002.1249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/cehm.2004.1620⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00836816v1</w:t>
+                <w:t xml:space="preserve">halshs-00836798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...35 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entreprises de l’évêque de Zamora don Suero Pérez (1255-1286) d’après son testament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atalaya - Revue d'études médiévales romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 9, pp.45-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/atalaya.76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02378699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El espacio, el tiempo y lo maravilloso en el reino de León. Representaciones y comportamientos sociales (siglos XI-XIII),</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Formule au Moyen Âge IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Louviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Morrison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31, 302 p., 2024, Atelier de recherche sur les textes médiévaux ARTEM, 978-2-503-59414-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.ARTEM-EB.5.123451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02409336v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El espacio, el tiempo y lo maravilloso en el reino de León. Representaciones y comportamientos sociales (siglos XI-XIII),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Ergástula, pp.398, 2018, 978-8416242399</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Campo de Toro au Moyen Âge. Peuplement, seigneuries et société (IXe-XIVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaores du Septentrion, 2 volumes, pp.726, 2002, 2-284-03515-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02894138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3554,795 +3569,795 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurevellito, une femme rebelle de la Tierra de Campos au XIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jardin Jean-Pierre; Rochwert-Zuili Patricia; Thieulin-Pardo Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires, femmes, pouvoirs Péninsule Ibérique (IXe-XVe siècle) Mélanges offerts au Professeur Georges Martin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 368, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classqiues Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.323-337, 2018, Rencontres, 978-2-406-08153-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08155-5.p.0323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01968904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusiones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis Araus Ballesteros, Juan Antonio Prieto Sayagués. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las tres religiones en la Baja Edad Media peninsular : espacios, percepciones y manifestaciones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ediciones de La Ergástula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203-206, 2018, Historia &amp; Arte, 978-8416242-40-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02409706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numancia resucitada, los orígenes de Zamora en el siglo XIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arsenio Dacosta; José Manuel Pedrosa; Isabel de Barros Dias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relatos de criaçao, de fundaçao e de instalaçao : história, mitos e poéticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IELT – Universidade Nova de Lisboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-110, 2017, 978-989-99761-4-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02409581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelización, lengua y diccionarios: una mirada desde la Edad Media hispánica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europäisch-indigene Trans/Mission: Übersetzungsstrategien im kolonialen Lateinamerika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, Academia Verlag, pp.19-41, 2016, Collectanea Instituti Anthropos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01555420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La invencion de la identidad de la ciudad de Zamora por el franciscano Juan Gil (siglo XIII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Antonio Jara Fuente. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ante su identidad. La ciudad hispanica en la Baja Edad Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones de la Universidad de Castilla-La Mancha, pp.243-262, 2013, Institucionales ; 102, 978-84-9044-039-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00948590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du maculisme à l'immaculisme : controverses doctrinales et dévotions mariales dans la « Tierra de Campos » médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estrella Ruiz-Galvez Priego. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’immaculisme : un imaginaire religieux dans sa projection sociale (Moyen Age - XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Indigo, pp.142-158, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01555624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence catalane dans le Léon et la Castille du Moyen Âge à travers les témoignages d'Uruena et Moreruela (XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Th. Gomez; M.-C. Chaput. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en hommage à Madeleine et Arcadio Pardo.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches ibériques et ibéro-américaines (CRIIA), pp.33-44, 2008, 978-2-85901-028-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00343473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps féminins, souillure et espaces sacrés dans la Castille médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image et Corps : hommage à Emmanuel Larraz.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, GRIMH/LCE, Université Lumière-Lyon 2, pp.39-49, 2007, Les cahiers du GRIMH, 2-915912-05-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00343465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El simbolismo de una metáfora : el &amp;quot;motin de la trucha”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas del II congresso de Historia de Zamora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Diputacion provincial de Zamora, pp.283-303, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirabilia et réforme de l'Eglise en Castille à l'époque de Christophe Colomb : la conflictivité autour des monastères bénédictins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Amran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre la Péninsule ibérique et l'Amérique cinq-centième anniversaire de la mort de Christophe Colomb.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Indigo, pp.39-49, 2007, 2-352-60009-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00343463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4352,1316 +4367,1316 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention de la ville et les espaces sacrés en León-Castille (XIe-XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’invention de la ville dans le monde hispanique (IXe – XVIIIe siècle) : colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Équipe CLEA, Jun 2016, Paris, Sorbonne Université, France. pp.131-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02409774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castilian feudalism in modern historiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory and the Past: Round Table</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM; Institute for Medieval Studies, Jun 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02186750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serments solennels et parole sociale dans les documents de Sahagún (XIe-XIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Poitiers, France. pp.69-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02135832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources et méthodes de l’hagiographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Bozoky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier interdisciplinaire du master "Mondes Médiévaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM, Oct 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02188608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vision des « Francs » dans l’Espagne médiévale : représentations culturelles et réalité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Colloque APFUE-APEF-SHF : Voies de convergence dans l’espace ibéro-gallo-roman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Santiago de Compostela, Espagne. pp.353-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02409659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confins territoriaux et légitimité politique entre les royaumes de León et de Castille : la Tierra de Campos (XIe – XIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Poitiers, Nantes, Paris-Est Marne-la-Vallée, Tours,, France. pp.77-90, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.16899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01643588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haec infelix divisio : la frontière orientale du royaume de León et les limites locales à l’époque de Ferdinand II, XIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Frontières et limites »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Poitiers, Tours, Paris-Est Marne-la-Vallée, Nantes, France. pp.219-234, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.16912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01643600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un prieuré fontevriste frustré dans l’Espagne du XIIe siècle : Gema del Vino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Fontevaud et ses prieurés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Fontevraud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02458303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confines territoriales y legitimidad política en la Meseta norte (siglos XII y XIII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X Estudios de Frontera. Fronteras multiculturales. Congreso-homenaje a Pedro Martínez Montávez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Alcalá La Real, Jaén, España. pp.127-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02409428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et ut pacem et concordiam inter eos reformaremus&amp;quot; : pacto y consenso en el enterno del monasterio de Sahagún (siglos XI-XIII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacto y consenso en la cultura política peninsular (siglos XI al XV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Madrid, España. pp.263-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01221248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;miracles d'un autre genre&amp;quot; dans les chroniques castillanes du XIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris III; Casa de Velázquez, Jan 2012, Paris, France. pp.41-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00763607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textes et frontières dans la Castille médiévale : les bordures de Sahagún</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRES - Groupe de recherches et d'Etudes Sociocritique, Jun 2009, Nîmes, France. pp.379-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01555359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La minorité &amp;quot;franque&amp;quot; de Sahagun dans les Chroniques anonymes (XII siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Fontevraud, France. pp.283-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00606044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences et appropriation de l'espace dans l'Occident péninsulaire ibérique (XIe-XIIIe siècles) : le diocèse, un territoire conflictuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la table ronde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM, Jun 2006, Poitiers, France. pp.237-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00629819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnages exemplaires et royauté parfaite en Castille à la fin du XIIIe siècle : le prisme léonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Bordeaux, France. pp.89-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01555726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire (presque) sans mort. Le dépassement de la mort dans les chroniques anonymes (XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIMIC (EA 2561); SEMH-Sorbonne (CLEA, EA 4083); SIREM (GDR 2378, CNRS), Jun 2007, Paris, France. pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01555402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anonymat individuel au service d'une identité collective : l'exemple des Chroniques anonymes de Sahagun (XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de colloques sur l'expression littéraires des identités culturelles dans l'espace méditerranéen.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Poitiers, France. pp.97-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00673307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révoltes populaires ou lectures du Moyen Âge ? Léon-Castille (XIIe s.) : féodalisme et mouvements sociaux dans l'historiographie du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Lorient, France. pp.45-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00671045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5729,51 +5744,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3399B921"/>
+    <w:nsid w:val="9955B239"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5877,51 +5892,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41712755"/>
+    <w:nsid w:val="643E22FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6025,51 +6040,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C88BA61C"/>
+    <w:nsid w:val="F3ED4ED5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6173,51 +6188,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CEBF262D"/>
+    <w:nsid w:val="D50BE842"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6321,51 +6336,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CA41D0E9"/>
+    <w:nsid w:val="881B93C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6469,51 +6484,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D7FD6E63"/>
+    <w:nsid w:val="BF3C5FD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6715,51 +6730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charles.garcia@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885066v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.35032" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18239/vdh_2020.09.03" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922384v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5448" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479256v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183137v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462985v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.3920" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481131v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.32218" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.4886" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845327v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26574" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.25219" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409368v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221280v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.23928" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420903v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.5660" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.23860" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.23817" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.22461" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221289v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.22243" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monteuuis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen K.S. Goh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alloysius" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jikos Gidiman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0411-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LL0GMNMK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626067v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.319" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343469v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.11183" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.18692" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.375" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cehm.2006.1969" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cehm.2005.1706" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836816v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cehm.2004.1620" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cehm.2002.1249" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atalaya.76" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409336v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894138v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/histoires-femmes-pouvoirs-peninsule-iberique-ixe-xve-siecle-melanges-offerts-au-professeur-georges-martin.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08155-5.p.0323" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409706v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marcialpons.es/libros/las-tres-religiones-en-la-baja-edad-media-peninsular/9788416242405/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409581v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ielt.fcsh.unl.pt/wp-content/uploads/2018/01/relatos-de-criacao.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555420v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343473v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343463v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186750v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188608v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Bozoky" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409659v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643588v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.16899" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643600v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.16912" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458303v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763607v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555359v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629819v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555726v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555402v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671045v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charles.garcia@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885066v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.35032" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18239/vdh_2020.09.03" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922384v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5448" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.3920" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.32218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862759v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.4886" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558349v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26574" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.25219" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409368v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.5660" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.23928" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.23860" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.23817" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840043v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.22461" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.22243" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monteuuis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen K.S. Goh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alloysius" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jikos Gidiman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0411-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LL0GMNMK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.319" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.11183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.18692" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.375" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343455v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836865v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cehm.2006.1969" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cehm.2005.1706" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cehm.2004.1620" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cehm.2002.1249" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atalaya.76" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05591548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Louviot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Morrison" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503594149-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.123451" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894138v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968904v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/histoires-femmes-pouvoirs-peninsule-iberique-ixe-xve-siecle-melanges-offerts-au-professeur-georges-martin.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08155-5.p.0323" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409706v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marcialpons.es/libros/las-tres-religiones-en-la-baja-edad-media-peninsular/9788416242405/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ielt.fcsh.unl.pt/wp-content/uploads/2018/01/relatos-de-criacao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343465v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343420v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Bozoky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409659v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.16899" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.16912" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409428v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221248v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763607v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555359v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555726v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555402v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673307v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671045v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>