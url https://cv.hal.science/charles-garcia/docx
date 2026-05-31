--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1549,187 +1549,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02409514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de l'ouvrage de Janna C. Bianchini, The Queen’s Hand: Power and Authority in the Reign of Berenguela of Castile, coll. « The Middle Ages Series », Philadelphie, University of Pennsylvania Press, 2012, 350 p. (7 cartes, 1 généalogie)</w:t>
+                <w:t xml:space="preserve">Hagiographie et historicité : l’écriture de l’histoire des martyrs de Ledesma au XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.ix-xii. </w:t>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mcv.5660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.23928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01420903v1</w:t>
+                <w:t xml:space="preserve">halshs-01221280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hagiographie et historicité : l’écriture de l’histoire des martyrs de Ledesma au XIIIe siècle</w:t>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage de Janna C. Bianchini, The Queen’s Hand: Power and Authority in the Reign of Berenguela of Castile, coll. « The Middle Ages Series », Philadelphie, University of Pennsylvania Press, 2012, 350 p. (7 cartes, 1 généalogie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.ix-xii. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/e-spania.23928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mcv.5660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01221280v1</w:t>
+                <w:t xml:space="preserve">halshs-01420903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El narrador, los juglares y los santos en la Primera crónica anónima de Sahagún</w:t>
               </w:r>
@@ -1865,174 +1865,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01221259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroir des anciens et observations sur les animaux dans l'encyclopédisme castillan du Moyen Âge(XIIIe siècle)</w:t>
+                <w:t xml:space="preserve">La préservation de la mémoire monastique et les conflits sociaux au moyen Âge : le cas des Chroniques anonymes de Sahagún (XIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 / juillet 2013, pp.10-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00840043v1</w:t>
+                <w:t xml:space="preserve">halshs-00854500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La préservation de la mémoire monastique et les conflits sociaux au moyen Âge : le cas des Chroniques anonymes de Sahagún (XIIe s.)</w:t>
+                <w:t xml:space="preserve">Miroir des anciens et observations sur les animaux dans l'encyclopédisme castillan du Moyen Âge(XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, n.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.22461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00854500v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00840043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chronica Adefonsi Imperatoris y las crónicas eclesiásticas medievales: influencias y mimetismos</w:t>
               </w:r>
@@ -2228,242 +2228,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01361395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation of growth and tree quality traits among 42 diverse genetic origins of Tectona grandis planted under humid tropical conditions in Sabah, East Malaysia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verdad encubierta y relato en la Castilla medieval: el caso de las crónicas monásticas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Voz y letra: Revista de literatura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (2), pp.3-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645462v1</w:t>
+                <w:t xml:space="preserve">halshs-01555982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verdad encubierta y relato en la Castilla medieval: el caso de las crónicas monásticas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variation of growth and tree quality traits among 42 diverse genetic origins of Tectona grandis planted under humid tropical conditions in Sabah, East Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monteuuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreen K.S. Goh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alloysius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jikos Gidiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voz y letra: Revista de literatura</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (6), pp.1263-1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-011-0411-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01555982v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir d'une reine. L'image d'Urraque Ière dans les Cronicas anonimas de Sahagun</w:t>
               </w:r>
@@ -4201,169 +4201,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00343465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El simbolismo de una metáfora : el &amp;quot;motin de la trucha”</w:t>
+                <w:t xml:space="preserve">Mirabilia et réforme de l'Eglise en Castille à l'époque de Christophe Colomb : la conflictivité autour des monastères bénédictins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Amran. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actas del II congresso de Historia de Zamora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Diputacion provincial de Zamora, pp.283-303, 2007</w:t>
+              <w:t xml:space="preserve">Entre la Péninsule ibérique et l'Amérique cinq-centième anniversaire de la mort de Christophe Colomb.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indigo, pp.39-49, 2007, 2-352-60009-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343420v1</w:t>
+                <w:t xml:space="preserve">halshs-00343463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirabilia et réforme de l'Eglise en Castille à l'époque de Christophe Colomb : la conflictivité autour des monastères bénédictins</w:t>
+                <w:t xml:space="preserve">El simbolismo de una metáfora : el &amp;quot;motin de la trucha”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre la Péninsule ibérique et l'Amérique cinq-centième anniversaire de la mort de Christophe Colomb.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Indigo, pp.39-49, 2007, 2-352-60009-X</w:t>
+              <w:t xml:space="preserve">Actas del II congresso de Historia de Zamora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diputacion provincial de Zamora, pp.283-303, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00343463v1</w:t>
+                <w:t xml:space="preserve">hal-00343420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5744,51 +5744,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9955B239"/>
+    <w:nsid w:val="B24AAEC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5892,51 +5892,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="643E22FC"/>
+    <w:nsid w:val="BB45B611"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6040,51 +6040,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F3ED4ED5"/>
+    <w:nsid w:val="9B480108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6188,51 +6188,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D50BE842"/>
+    <w:nsid w:val="7394F433"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6336,51 +6336,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="881B93C2"/>
+    <w:nsid w:val="860204F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6484,51 +6484,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BF3C5FD3"/>
+    <w:nsid w:val="12569AD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6730,51 +6730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charles.garcia@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885066v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.35032" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18239/vdh_2020.09.03" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922384v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5448" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.3920" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.32218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862759v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.4886" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558349v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26574" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.25219" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409368v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.5660" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.23928" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.23860" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.23817" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840043v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.22461" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.22243" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monteuuis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen K.S. Goh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alloysius" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jikos Gidiman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0411-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LL0GMNMK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.319" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.11183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.18692" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.375" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343455v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836865v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cehm.2006.1969" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cehm.2005.1706" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cehm.2004.1620" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cehm.2002.1249" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atalaya.76" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05591548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Louviot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Morrison" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503594149-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.123451" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894138v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968904v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/histoires-femmes-pouvoirs-peninsule-iberique-ixe-xve-siecle-melanges-offerts-au-professeur-georges-martin.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08155-5.p.0323" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409706v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marcialpons.es/libros/las-tres-religiones-en-la-baja-edad-media-peninsular/9788416242405/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ielt.fcsh.unl.pt/wp-content/uploads/2018/01/relatos-de-criacao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343465v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343420v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Bozoky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409659v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.16899" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.16912" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409428v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221248v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763607v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555359v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555726v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555402v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673307v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671045v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charles.garcia@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885066v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.35032" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18239/vdh_2020.09.03" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922384v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5448" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.3920" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.32218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862759v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.4886" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558349v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26574" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.25219" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409368v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.23928" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.5660" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.23860" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.23817" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.22461" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.22243" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monteuuis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen K.S. Goh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alloysius" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jikos Gidiman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0411-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LL0GMNMK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.319" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.11183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.18692" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.375" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343455v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836865v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cehm.2006.1969" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cehm.2005.1706" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cehm.2004.1620" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cehm.2002.1249" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atalaya.76" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05591548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Louviot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Morrison" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503594149-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.123451" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894138v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968904v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/histoires-femmes-pouvoirs-peninsule-iberique-ixe-xve-siecle-melanges-offerts-au-professeur-georges-martin.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08155-5.p.0323" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409706v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marcialpons.es/libros/las-tres-religiones-en-la-baja-edad-media-peninsular/9788416242405/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ielt.fcsh.unl.pt/wp-content/uploads/2018/01/relatos-de-criacao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343465v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343463v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343420v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Bozoky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409659v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.16899" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.16912" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409428v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221248v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763607v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555359v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555726v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555402v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673307v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671045v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>