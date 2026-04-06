--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1044,51 +1044,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04216646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drowsiness detection from polysomnographic data using multivariate selfsimilarity and eigen-wavelet analysis</w:t>
+                <w:t xml:space="preserve">Counting the Number of Different Scaling Exponents in Multivariate Scale-Free Dynamics: Clustering by Bootstrap in the Wavelet Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Gérard Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
@@ -1106,82 +1106,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Wendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Engineering in Medicine &amp; Biology Society, Jul 2022, Glasgow, United Kingdom. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society, May 2022, Singapore (virtual), Singapore. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9871363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850439v2</w:t>
+                <w:t xml:space="preserve">hal-03735481v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate time-scale bootstrap for testing the equality of selfsimilarity parameters</w:t>
               </w:r>
@@ -1269,51 +1269,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735529v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting the Number of Different Scaling Exponents in Multivariate Scale-Free Dynamics: Clustering by Bootstrap in the Wavelet Domain</w:t>
+                <w:t xml:space="preserve">Drowsiness detection from polysomnographic data using multivariate selfsimilarity and eigen-wavelet analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Gérard Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
@@ -1331,82 +1331,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Wendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Signal Processing Society, May 2022, Singapore (virtual), Singapore. pp.1-5, </w:t>
+              <w:t xml:space="preserve">44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Engineering in Medicine &amp; Biology Society, Jul 2022, Glasgow, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9871363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735481v2</w:t>
+                <w:t xml:space="preserve">hal-03850439v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bootstrap for testing the equality of selfsimilarity exponents across multivariate time series</w:t>
               </w:r>
@@ -1803,51 +1803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-G&#233;rard Lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273362v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Didier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3380899" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foundations4040043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356059v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-022-02401-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237901" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04216653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04216646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Orejola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850439v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871363" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735529v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735481v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747448" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435991v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-G&#233;rard Lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273362v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Didier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3380899" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foundations4040043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356059v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-022-02401-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237901" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04216653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04216646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Orejola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735481v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747448" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735529v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850439v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871363" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435991v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>