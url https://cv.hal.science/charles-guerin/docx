--- v0 (2026-03-20)
+++ v1 (2026-04-14)
@@ -991,754 +991,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reading Roman Declamation. The Declamations Ascribed to Quintilian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Martinho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Gruyter, 342, 2016, Beiträge zur Altertumskunde,, 9783110352405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110352511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médée. Versions et interprétations d’un mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Berra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Cuny-Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Berra; Cuny-Le Callet Blandine; Guérin Charles. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01310868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’infraction stylistique et ses usages théoriques de l’Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Chiron et Charles Guérin. Presses universitaires de Rennes, pp.332, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Berra</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Voix de la vérité. Témoin et témoignage dans les tribunaux romains du premier siècle avant J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 2015, Mondes anciens, Jean-Michel David; François de Polignac, 978-2-251-30002-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01181931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Brutus de Cicéron. Rhétorique, politique et histoire culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubert-Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blandine Cuny-Le Callet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, coll. « Mnemosyne Supplements ». 2014, 978-90-04-27873-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004278738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rapport éthique au discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Siouffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2013, 978-3-0343-1240-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Martin Dinter</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01271336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quid noui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Guérin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Echalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pérez-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 514 p., 2013, Mondes anciens, Rosa Plana-Mallart, 978-2-36781-024-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2, 2015, Mondes anciens, Jean-Michel David; François de Polignac, 978-2-251-30002-3</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QVID NOVI ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pérez-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Echalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PULM (Presses universitaires de la Méditerranée), 356 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...294 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051078v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-01271336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubor et pudor</w:t>
               </w:r>
@@ -5738,173 +5738,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trahi par sa voix ? L’interprétation des défauts vocaux dans l’Institution oratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucia Calboli-Montefusco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papers on Rhetoric XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Heider, pp.95-109, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Species perfecti oratoris : statut de l’idéal oratoire et formalisation des règles dans le De oratore de Cicéron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcos Martinho, Paula Correa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperboreans : Essays in Greek and Latin Poetry, Philosophy, Rhetoric and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humanitas, pp.233-264, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189422v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03189426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir un orateur romain: le cas du Pro Quinctio</w:t>
               </w:r>
@@ -6189,275 +6189,348 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philosophical Decorum and the Literarization of Rhetoric in Cicero’s Orator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédérique Woerther. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literary and Philosophical Rhetoric in the Greek, Roman, Syriac and Arabic World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Olms Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-139, 2009, Europaea Memoria, Reihe I: Studien, 978-3-487-13990-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frangere aduersarium : usages et limites de la violence oratoire dans la rhétorique cicéronienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Azoulay, Patrick Boucheron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mot qui tue : Histoire des violences intellectuelles de l'Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ Vallon, pp.225-240, 2009, 978-2876735040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophical &amp;quot;Decorum&amp;quot; and the literarization of rhetoric in Cicero's &amp;quot;orator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédérique Woerther. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literary and philosophical rhetoric in the Greek, Roman, Syriac, and Arabic worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olms, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Frédérique Woerther. </w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être orateur à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Jacob. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Literary and Philosophical Rhetoric in the Greek, Roman, Syriac and Arabic World</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.119-139, 2009, Europaea Memoria, Reihe I: Studien, 978-3-487-13990-6</w:t>
+              <w:t xml:space="preserve">Lieux de savoir. [1], Espaces et communautés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albin Michel, pp.207-226, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être orateur à Rome: Cicéron entre théorie et pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6477,130 +6550,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.207-226, 2007, 9782226179043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092834v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03055482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cicero as User and Critic of Traditional Rhetorical Patterns</w:t>
               </w:r>
@@ -6822,51 +6822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2F772FC"/>
+    <w:nsid w:val="81F4028E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7053,51 +7053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-guerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7563-644X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111692997" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bibliographie-classique.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tulliana.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europa-ciceroniana.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editta.hypotheses.org/senecai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens.psl.eu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/faculte-des-lettres/ufr/ufr-de-latin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin T. Dinter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009327749" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calype.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pi&#224;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/l%C3%A8thos-de-rupture" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dinter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martinho dos Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/reading-roman-declamation-9780198746010?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198746010.001.0001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert-Baillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morlet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/15911-Produit-9782701805467.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woerther" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martinho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110401554" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956683v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Cuny-Le Callet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/cahiers-du-theatre-antique-n-2-cahiers-du-gita-n-20.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130840v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110352511" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004278738" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Echalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Luciani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;rez-Jean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/quid-noui.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sorlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacotot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Alexandre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711623518" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?title_url=Persona._L_elaboration_d_une_notion_rhetorique__au_I_er_siecle_av._J.-C._Volume_I%26nbsp_%3A_Antecedents_grecs_et_premiere_rhetorique_latine_9782711622344&amp;amp;search_back=&amp;amp;editor_back=%&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ciccolini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Itic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itic St&#233;phane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Revello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ledentu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549295v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.982.0076" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549304v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.982.0008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05271339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/jhnr.v10i1.79" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2532-5353/11641" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.8495" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075435820000362" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991400v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2012.1779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935706v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061091v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399150v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154fk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-des-images-du-poetique-dans-l-antiquite.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/15926" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/magna-voce-effets-et-pouvoirs-de-la-voix-dans-la-philosophie-et-la-litterature-antiques.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10662-3.p.0119" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/reading-roman-declamation-9780198746010?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357084v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/laughter-humor-and-comedy-in-ancient-philosophy-9780190460549?cc=de&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159900v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/formes-du-portrait-dans-le-monde-hellenistique-et-romain.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/philosophari-usages-romains-des-savoirs-grecs-sous-la-republique-et-sous-l-empire.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958988v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584878v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06494-7.p.0053" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159910v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132680v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olms.de/search/Detail.aspx?pr=2008628" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198453v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/litteratures-francaises-comparee-et-langue/cultures-et-civilisations-medievales/lire-en-extraits" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270362v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/la-pathologie-du-pouvoir-vices-crimes-et-delits-des-gouvernants#BIONOTE_1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132672v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711625871" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092892v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189422v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189426v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092846v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albin-michel.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189440v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189411v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055483v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092819v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.olms.de/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055482v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055484v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092881v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-guerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7563-644X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111692997" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bibliographie-classique.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tulliana.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europa-ciceroniana.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editta.hypotheses.org/senecai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens.psl.eu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/faculte-des-lettres/ufr/ufr-de-latin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin T. Dinter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009327749" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calype.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pi&#224;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/l%C3%A8thos-de-rupture" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dinter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martinho dos Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/reading-roman-declamation-9780198746010?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198746010.001.0001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert-Baillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morlet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/15911-Produit-9782701805467.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woerther" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martinho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110401554" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130840v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110352511" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Cuny-Le Callet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/cahiers-du-theatre-antique-n-2-cahiers-du-gita-n-20.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004278738" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sorlin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Echalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Luciani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;rez-Jean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/quid-noui.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051078v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacotot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Alexandre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711623518" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?title_url=Persona._L_elaboration_d_une_notion_rhetorique__au_I_er_siecle_av._J.-C._Volume_I%26nbsp_%3A_Antecedents_grecs_et_premiere_rhetorique_latine_9782711622344&amp;amp;search_back=&amp;amp;editor_back=%&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ciccolini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Itic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itic St&#233;phane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Revello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ledentu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549295v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.982.0076" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549304v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.982.0008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05271339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/jhnr.v10i1.79" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2532-5353/11641" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.8495" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075435820000362" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991400v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2012.1779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935706v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061091v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399150v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154fk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-des-images-du-poetique-dans-l-antiquite.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/15926" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/magna-voce-effets-et-pouvoirs-de-la-voix-dans-la-philosophie-et-la-litterature-antiques.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10662-3.p.0119" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/reading-roman-declamation-9780198746010?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357084v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/laughter-humor-and-comedy-in-ancient-philosophy-9780190460549?cc=de&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159900v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/formes-du-portrait-dans-le-monde-hellenistique-et-romain.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/philosophari-usages-romains-des-savoirs-grecs-sous-la-republique-et-sous-l-empire.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958988v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584878v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06494-7.p.0053" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159910v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132680v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olms.de/search/Detail.aspx?pr=2008628" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198453v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/litteratures-francaises-comparee-et-langue/cultures-et-civilisations-medievales/lire-en-extraits" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270362v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/la-pathologie-du-pouvoir-vices-crimes-et-delits-des-gouvernants#BIONOTE_1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132672v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711625871" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092892v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189426v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189422v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092846v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albin-michel.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189440v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189411v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.olms.de/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159934v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055483v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055482v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092834v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055484v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092881v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>