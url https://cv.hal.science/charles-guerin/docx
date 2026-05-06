--- v1 (2026-04-14)
+++ v2 (2026-05-06)
@@ -991,754 +991,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’infraction stylistique et ses usages théoriques de l’Antiquité à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Chiron et Charles Guérin. Presses universitaires de Rennes, pp.332, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médée. Versions et interprétations d’un mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Berra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Cuny-Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Berra; Cuny-Le Callet Blandine; Guérin Charles. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01310868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reading Roman Declamation. The Declamations Ascribed to Quintilian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Dinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Martinho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Gruyter, 342, 2016, Beiträge zur Altertumskunde,, 9783110352405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110352511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Berra</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Voix de la vérité. Témoin et témoignage dans les tribunaux romains du premier siècle avant J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 2015, Mondes anciens, Jean-Michel David; François de Polignac, 978-2-251-30002-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01181931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Brutus de Cicéron. Rhétorique, politique et histoire culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubert-Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blandine Cuny-Le Callet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, coll. « Mnemosyne Supplements ». 2014, 978-90-04-27873-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004278738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quid noui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Echalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pérez-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 514 p., 2013, Mondes anciens, Rosa Plana-Mallart, 978-2-36781-024-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chiron</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QVID NOVI ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pérez-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Pierre Chiron et Charles Guérin. Presses universitaires de Rennes, pp.332, 2016</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Echalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PULM (Presses universitaires de la Méditerranée), 356 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2, 2015, Mondes anciens, Jean-Michel David; François de Polignac, 978-2-251-30002-3</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rapport éthique au discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Siouffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2013, 978-3-0343-1240-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01271336v1</w:t>
-              </w:r>
-[...209 lines deleted...]
-                <w:t xml:space="preserve">hal-03051078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubor et pudor</w:t>
               </w:r>
@@ -3328,174 +3328,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Développements extra causam et stratégie argumentative dans le De praetura Siciliensi (Cic., 2 Ver. 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (23), pp.227-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ccgg.2012.1779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Intempestiua philosophia ? Éloquence déclamatoire et éloquence philosophique au Ier siècle ap. J.-C. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itaca: Quaderns Catalans de Cultura Clàssica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28-29, pp.21-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991400v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01952026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le silence de l'orateur romain: signe à interpréter, défaut à combattre</w:t>
               </w:r>
@@ -5738,173 +5738,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Species perfecti oratoris : statut de l’idéal oratoire et formalisation des règles dans le De oratore de Cicéron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcos Martinho, Paula Correa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hyperboreans : Essays in Greek and Latin Poetry, Philosophy, Rhetoric and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humanitas, pp.233-264, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trahi par sa voix ? L’interprétation des défauts vocaux dans l’Institution oratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucia Calboli-Montefusco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers on Rhetoric XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Heider, pp.95-109, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189426v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03189422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir un orateur romain: le cas du Pro Quinctio</w:t>
               </w:r>
@@ -6189,418 +6189,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frangere aduersarium : usages et limites de la violence oratoire dans la rhétorique cicéronienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Azoulay, Patrick Boucheron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le mot qui tue : Histoire des violences intellectuelles de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ Vallon, pp.225-240, 2009, 978-2876735040</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophical &amp;quot;Decorum&amp;quot; and the literarization of rhetoric in Cicero's &amp;quot;orator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédérique Woerther. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literary and philosophical rhetoric in the Greek, Roman, Syriac, and Arabic worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olms, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philosophical Decorum and the Literarization of Rhetoric in Cicero’s Orator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédérique Woerther. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literary and Philosophical Rhetoric in the Greek, Roman, Syriac and Arabic World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Olms Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-139, 2009, Europaea Memoria, Reihe I: Studien, 978-3-487-13990-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Vincent Azoulay, Patrick Boucheron. </w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être orateur à Rome: Cicéron entre théorie et pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Jacob. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le mot qui tue : Histoire des violences intellectuelles de l'Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Champ Vallon, pp.225-240, 2009, 978-2876735040</w:t>
+              <w:t xml:space="preserve">Lieux de savoirs. Espaces et communautés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-226, 2007, 9782226179043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être orateur à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Jacob. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux de savoir. [1], Espaces et communautés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Albin Michel, pp.207-226, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055482v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01092834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cicero as User and Critic of Traditional Rhetorical Patterns</w:t>
               </w:r>
@@ -6822,51 +6822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81F4028E"/>
+    <w:nsid w:val="C63D3D68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7053,51 +7053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-guerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7563-644X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111692997" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bibliographie-classique.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tulliana.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europa-ciceroniana.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editta.hypotheses.org/senecai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens.psl.eu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/faculte-des-lettres/ufr/ufr-de-latin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin T. Dinter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009327749" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calype.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pi&#224;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/l%C3%A8thos-de-rupture" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dinter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martinho dos Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/reading-roman-declamation-9780198746010?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198746010.001.0001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert-Baillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morlet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/15911-Produit-9782701805467.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woerther" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martinho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110401554" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130840v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110352511" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Cuny-Le Callet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/cahiers-du-theatre-antique-n-2-cahiers-du-gita-n-20.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004278738" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sorlin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Echalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Luciani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;rez-Jean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/quid-noui.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051078v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacotot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Alexandre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711623518" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?title_url=Persona._L_elaboration_d_une_notion_rhetorique__au_I_er_siecle_av._J.-C._Volume_I%26nbsp_%3A_Antecedents_grecs_et_premiere_rhetorique_latine_9782711622344&amp;amp;search_back=&amp;amp;editor_back=%&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ciccolini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Itic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itic St&#233;phane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Revello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ledentu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549295v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.982.0076" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549304v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.982.0008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05271339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/jhnr.v10i1.79" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2532-5353/11641" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.8495" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075435820000362" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991400v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2012.1779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935706v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061091v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399150v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154fk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-des-images-du-poetique-dans-l-antiquite.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/15926" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/magna-voce-effets-et-pouvoirs-de-la-voix-dans-la-philosophie-et-la-litterature-antiques.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10662-3.p.0119" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/reading-roman-declamation-9780198746010?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357084v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/laughter-humor-and-comedy-in-ancient-philosophy-9780190460549?cc=de&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159900v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/formes-du-portrait-dans-le-monde-hellenistique-et-romain.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/philosophari-usages-romains-des-savoirs-grecs-sous-la-republique-et-sous-l-empire.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958988v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584878v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06494-7.p.0053" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159910v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132680v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olms.de/search/Detail.aspx?pr=2008628" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198453v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/litteratures-francaises-comparee-et-langue/cultures-et-civilisations-medievales/lire-en-extraits" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270362v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/la-pathologie-du-pouvoir-vices-crimes-et-delits-des-gouvernants#BIONOTE_1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132672v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711625871" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092892v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189426v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189422v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092846v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albin-michel.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189440v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189411v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.olms.de/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159934v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055483v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055482v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092834v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055484v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092881v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-guerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7563-644X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111692997" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bibliographie-classique.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tulliana.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europa-ciceroniana.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editta.hypotheses.org/senecai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens.psl.eu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/faculte-des-lettres/ufr/ufr-de-latin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin T. Dinter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009327749" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calype.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pi&#224;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/l%C3%A8thos-de-rupture" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dinter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martinho dos Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/reading-roman-declamation-9780198746010?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198746010.001.0001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert-Baillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morlet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/15911-Produit-9782701805467.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woerther" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martinho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110401554" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956683v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Cuny-Le Callet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/cahiers-du-theatre-antique-n-2-cahiers-du-gita-n-20.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130840v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110352511" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004278738" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Echalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Luciani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;rez-Jean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/quid-noui.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sorlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacotot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Alexandre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711623518" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?title_url=Persona._L_elaboration_d_une_notion_rhetorique__au_I_er_siecle_av._J.-C._Volume_I%26nbsp_%3A_Antecedents_grecs_et_premiere_rhetorique_latine_9782711622344&amp;amp;search_back=&amp;amp;editor_back=%&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ciccolini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Itic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itic St&#233;phane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Revello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ledentu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549295v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.982.0076" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549304v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.982.0008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05271339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/jhnr.v10i1.79" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2532-5353/11641" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.8495" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075435820000362" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2012.1779" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991400v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935706v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061091v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399150v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154fk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-des-images-du-poetique-dans-l-antiquite.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/15926" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/magna-voce-effets-et-pouvoirs-de-la-voix-dans-la-philosophie-et-la-litterature-antiques.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10662-3.p.0119" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/reading-roman-declamation-9780198746010?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357084v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/laughter-humor-and-comedy-in-ancient-philosophy-9780190460549?cc=de&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159900v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/formes-du-portrait-dans-le-monde-hellenistique-et-romain.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/philosophari-usages-romains-des-savoirs-grecs-sous-la-republique-et-sous-l-empire.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958988v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584878v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06494-7.p.0053" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159910v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132680v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olms.de/search/Detail.aspx?pr=2008628" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198453v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/litteratures-francaises-comparee-et-langue/cultures-et-civilisations-medievales/lire-en-extraits" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270362v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/la-pathologie-du-pouvoir-vices-crimes-et-delits-des-gouvernants#BIONOTE_1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132672v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711625871" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092892v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189422v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189426v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092846v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albin-michel.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189440v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189411v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055483v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092819v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.olms.de/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055482v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055484v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092881v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>