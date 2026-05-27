--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1939,160 +1939,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Persona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Vrin, 431 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Persona. L'élaboration d'une notion rhétorique au 1er siècle av. J.-C. Volume 1 : antécédents grecs et première rhétorique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 978-2-7116-2234-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vrin</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03125400v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03050017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réceptions antiques</w:t>
               </w:r>
@@ -2727,196 +2727,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le De inuentione entre philosophie, droit et rhétorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Revello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciceroniana On line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.383-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13135/2532-5353/11641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mapping Roman Declamation: Towards a Network Analysis of Seneca the Elder’s Anthology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Historical Network Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1, pp.1-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25517/jhnr.v10i1.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442839v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04925145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhétorique latine ou rhétorique romaine ? De la théorie à la culture du discours dans la Rome classique</w:t>
               </w:r>
@@ -3990,208 +3990,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Atticisme et asianisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubert-Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guez, J.-P.; Klein, F.; Prioux, E. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des images du poétique dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.199-207, 2025, 978-2-406-15830-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Année philologique, une source pour l’histoire de la philologie ? L’exemple de Sénèque le père</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dario Mantovani; François Bougard; Luigi-Alberto Sanchi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voies et voix de la philologie classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de recherche et d’histoire des textes, pp.41-64, 2025, 978-2-493209-09-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/154fk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399150v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-05297928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aequitas dans la rhétorique cicéronienne : émergence, stabilisation et expansion d’une catégorie argumentative</w:t>
               </w:r>
@@ -5248,285 +5248,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Extraction, remémoration et discontinuité dans les Controverses de Sénèque le père: du déclamateur au texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Morlet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire en extraits. Lecture et production des textes, de l'Antiquité à la fin du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUPS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-71, 2015, 978‐2‐84050‐981‐3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198453v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indomitae cupiditates: le gouverneur provincial, son pouvoir et son désir dans les Verrines de Cicéron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Gilli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pathologie du pouvoir: vices, crimes et délits des gouvernants. Antiquité, Moyen Âge, époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-71, 2015, Studies in Medieval and Reformation Traditions, 9789004307797</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Facit etiam necessitas fidem. Torture et argumentation dans les discours de Cicéron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Chiron; Maria-Silvana Celentano; Peter Mack. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">978-3-487-15266-0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-125, 2015, 978-3-487-15266-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132680v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">hal-01270362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir l’ars dicendi : enjeux et méthode de la réflexion cicéronienne dans le De oratore</w:t>
               </w:r>
@@ -5884,186 +5884,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La tablette et la torche: mémoire, composition et performance oratoire dans la rhétorique romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Jacob. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieux de savoir 2. Les mains de l'intellect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.704-723, 2011, 9782226187291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Devenir un orateur romain: le cas du Pro Quinctio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Mahé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités romaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions rue d'Ulm, pp.43-56, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189410v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01092846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orator 128: Cicéron et la catégorie rhétorique de l'ethikon</w:t>
               </w:r>
@@ -6454,51 +6454,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Jacob. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux de savoirs. Espaces et communautés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.207-226, 2007, 9782226179043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6822,51 +6822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C63D3D68"/>
+    <w:nsid w:val="EC0A2ACC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7053,51 +7053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-guerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7563-644X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111692997" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bibliographie-classique.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tulliana.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europa-ciceroniana.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editta.hypotheses.org/senecai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens.psl.eu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/faculte-des-lettres/ufr/ufr-de-latin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin T. Dinter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009327749" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calype.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pi&#224;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/l%C3%A8thos-de-rupture" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dinter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martinho dos Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/reading-roman-declamation-9780198746010?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198746010.001.0001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert-Baillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morlet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/15911-Produit-9782701805467.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woerther" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martinho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110401554" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956683v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Cuny-Le Callet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/cahiers-du-theatre-antique-n-2-cahiers-du-gita-n-20.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130840v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110352511" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004278738" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Echalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Luciani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;rez-Jean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/quid-noui.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sorlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacotot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Alexandre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711623518" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?title_url=Persona._L_elaboration_d_une_notion_rhetorique__au_I_er_siecle_av._J.-C._Volume_I%26nbsp_%3A_Antecedents_grecs_et_premiere_rhetorique_latine_9782711622344&amp;amp;search_back=&amp;amp;editor_back=%&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ciccolini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Itic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itic St&#233;phane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Revello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ledentu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549295v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.982.0076" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549304v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.982.0008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05271339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/jhnr.v10i1.79" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2532-5353/11641" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.8495" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075435820000362" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2012.1779" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991400v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935706v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061091v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399150v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154fk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-des-images-du-poetique-dans-l-antiquite.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/15926" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/magna-voce-effets-et-pouvoirs-de-la-voix-dans-la-philosophie-et-la-litterature-antiques.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10662-3.p.0119" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/reading-roman-declamation-9780198746010?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357084v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/laughter-humor-and-comedy-in-ancient-philosophy-9780190460549?cc=de&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159900v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/formes-du-portrait-dans-le-monde-hellenistique-et-romain.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/philosophari-usages-romains-des-savoirs-grecs-sous-la-republique-et-sous-l-empire.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958988v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584878v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06494-7.p.0053" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159910v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132680v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olms.de/search/Detail.aspx?pr=2008628" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198453v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/litteratures-francaises-comparee-et-langue/cultures-et-civilisations-medievales/lire-en-extraits" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270362v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/la-pathologie-du-pouvoir-vices-crimes-et-delits-des-gouvernants#BIONOTE_1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132672v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711625871" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092892v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189422v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189426v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092846v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albin-michel.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189440v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189411v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055483v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092819v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.olms.de/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055482v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055484v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092881v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-guerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7563-644X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111692997" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bibliographie-classique.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tulliana.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europa-ciceroniana.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editta.hypotheses.org/senecai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens.psl.eu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/faculte-des-lettres/ufr/ufr-de-latin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin T. Dinter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009327749" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calype.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pi&#224;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/l%C3%A8thos-de-rupture" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dinter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martinho dos Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/reading-roman-declamation-9780198746010?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198746010.001.0001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert-Baillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morlet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/15911-Produit-9782701805467.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woerther" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martinho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110401554" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956683v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Cuny-Le Callet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/cahiers-du-theatre-antique-n-2-cahiers-du-gita-n-20.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130840v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110352511" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004278738" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Echalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Luciani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;rez-Jean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/quid-noui.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sorlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacotot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Alexandre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711623518" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050017v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?title_url=Persona._L_elaboration_d_une_notion_rhetorique__au_I_er_siecle_av._J.-C._Volume_I%26nbsp_%3A_Antecedents_grecs_et_premiere_rhetorique_latine_9782711622344&amp;amp;search_back=&amp;amp;editor_back=%&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ciccolini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Itic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itic St&#233;phane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Revello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ledentu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549295v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.982.0076" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549304v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.982.0008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05271339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2532-5353/11641" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442839v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/jhnr.v10i1.79" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.8495" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075435820000362" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2012.1779" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991400v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935706v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061091v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297928v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-des-images-du-poetique-dans-l-antiquite.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399150v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154fk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/15926" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/magna-voce-effets-et-pouvoirs-de-la-voix-dans-la-philosophie-et-la-litterature-antiques.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10662-3.p.0119" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/reading-roman-declamation-9780198746010?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357084v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/laughter-humor-and-comedy-in-ancient-philosophy-9780190460549?cc=de&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159900v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/formes-du-portrait-dans-le-monde-hellenistique-et-romain.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/philosophari-usages-romains-des-savoirs-grecs-sous-la-republique-et-sous-l-empire.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958988v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584878v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06494-7.p.0053" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159910v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198453v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/litteratures-francaises-comparee-et-langue/cultures-et-civilisations-medievales/lire-en-extraits" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270362v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/la-pathologie-du-pouvoir-vices-crimes-et-delits-des-gouvernants#BIONOTE_1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132680v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olms.de/search/Detail.aspx?pr=2008628" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132672v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711625871" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092892v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189422v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189426v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092846v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albin-michel.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189410v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189440v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189411v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055483v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092819v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.olms.de/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055482v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055484v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092881v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>