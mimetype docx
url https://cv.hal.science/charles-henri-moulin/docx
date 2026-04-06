--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -325,265 +325,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The current state of camel herding in Chad</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of traditional goat farming systems to the sustainable intensification of smallholder agriculture in sub-Saharan Africa: The example of the western part of the Democratic Republic of Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ndona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahamat Amine Mahamat Ahmat</w:t>
+                <w:t xml:space="preserve">Bienvenu Kambashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mian Oudanang Koussou</w:t>
+                <w:t xml:space="preserve">Yves Beckers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
+                <w:t xml:space="preserve">Jérôme Bindelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Of Camelid Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Farming System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (2), pp.100079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.farsys.2024.100079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938797v1</w:t>
+                <w:t xml:space="preserve">hal-04483173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of traditional goat farming systems to the sustainable intensification of smallholder agriculture in sub-Saharan Africa: The example of the western part of the Democratic Republic of Congo</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The current state of camel herding in Chad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Beckers</w:t>
+                <w:t xml:space="preserve">Mahamat Amine Mahamat Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mian Oudanang Koussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bindelle</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming System</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal Of Camelid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, pp.37-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483173v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration culture-élevage, une opportunité pour l’élevage et la transition agroécologique des systèmes agricoles</w:t>
               </w:r>
@@ -781,51 +781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of camel (Camelus dromedaries) in the livelihoods of herders: the case of camel herders’ households in peri-urban N’Djamena and pastoral Fitri, Chad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamat Amine Mahamat Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -833,51 +833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touka Abakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arada Izzedine Abdel-Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mian Oudanang Koussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rangeland Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46 (3), pp.RJ23052. </w:t>
@@ -1291,90 +1291,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk as a factor in securing the livelihoods of camel breeders in the peri-urban area of N’Djamena in Chad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamat Amine Mahamat Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mian-Oudanang Koussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 76, pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1402,516 +1402,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of local breeds is not only a biological question: Illustration with four French Mediterranean sheep breeds</w:t>
+                <w:t xml:space="preserve">Redesigning systems production toward agro-ecological transition: is organic conversion a favorable way in a strong sociotechnical system? The case of ewe’s milk breeders in south of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Perucho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lauvie</w:t>
+                <w:t xml:space="preserve">Arielle Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nozières-Petit Marie-Odile</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (8), pp.1224-1248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2022.2106010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953217v1</w:t>
+                <w:t xml:space="preserve">hal-03771515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling mixed crop-livestock farms for supporting farmers’ strategic reflections: The CLIFS approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 192, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2021.106570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving dairy cows feeding practices in the dry season: a strategy to increase the income of smallholder dairy farmers in Burkina Faso.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Sodré</w:t>
+                <w:t xml:space="preserve">Adaptation of local breeds is not only a biological question: Illustration with four French Mediterranean sheep breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Perucho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozières-Petit Marie-Odile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Vall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129, pp.25-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687004v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redesigning systems production toward agro-ecological transition: is organic conversion a favorable way in a strong sociotechnical system? The case of ewe’s milk breeders in south of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving dairy cows feeding practices in the dry season: a strategy to increase the income of smallholder dairy farmers in Burkina Faso.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Sodré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arielle Vidal</w:t>
+                <w:t xml:space="preserve">Souleymane Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidore Bila Gnanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Lurette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nozières-Petit Marie-Odile</w:t>
+                <w:t xml:space="preserve">Eric Vall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 46 (8), pp.1224-1248. </w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21683565.2022.2106010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2022006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771515v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroécologie, élevage et changement climatique. Comment l'élevage européen peut-il agir sur les leviers de l'agroécologie pour faire face au changement climatique ?</w:t>
               </w:r>
@@ -2103,428 +2103,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New agroforestry practices for suclder farms in the Pyrenees foothills of Ariege</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+                <w:t xml:space="preserve">Establishment models and entrypaths for livestock farming in pastoral regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guinamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Couzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amandine Lurette</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 245, pp.31-40</w:t>
+              <w:t xml:space="preserve">, 2021, 245, pp.65-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239132v1</w:t>
+                <w:t xml:space="preserve">hal-03239104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment models and entrypaths for livestock farming in pastoral regions</w:t>
+                <w:t xml:space="preserve">Key features of modern pastoral farming in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Guinamard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 245, pp.65-75</w:t>
+              <w:t xml:space="preserve">, 2021, 245, pp.3-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239104v1</w:t>
+                <w:t xml:space="preserve">hal-03239055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key features of modern pastoral farming in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Launay</w:t>
+                <w:t xml:space="preserve">New agroforestry practices for suclder farms in the Pyrenees foothills of Ariege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne L.</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guichet Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 245, pp.3-11</w:t>
+              <w:t xml:space="preserve">, 2021, 245, pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239055v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial : 5 ans de travaux au sein de l’UMT Elevages Pastoraux en territoires méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Launay F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2874,51 +2874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local breeds and pastoral farming on the North Mediterranean shore: a univocal coevolution? An example of dairy sheep farming systems in Corsica (France) and Thessaly (Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Perucho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Hadjigeorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3008,90 +3008,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of agroecological practices on agropastoral dairy farms in the face of changing demand from dairies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3164,51 +3164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Silvestri Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo César de Faccio Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anibal De Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3272,51 +3272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to explore which diversity is needed to design sustainable agricultural systems at the territorial level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3402,51 +3402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of breeding practices is linked to the use of collective tools for the genetic management of the Corsican sheep breed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Perucho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3781,823 +3781,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between traits of interest and breeding practices: Several pathways for farmers' decision making processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Hadjigeorgiou</w:t>
+                <w:t xml:space="preserve">Contextualized re-calculation of enteric methane emission factors for small ruminants in sub-humid Western Africa is far lower than previous estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séga Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2018.12.017⟩</w:t>
+              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (4), pp.919-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11250-018-1775-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619167v1</w:t>
+                <w:t xml:space="preserve">hal-02154643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamic of crop-livestock systems in the Mediterranean and future prospective at local level: A comparative analysis for South and North Mediterranean systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">A genomic map of climate adaptation in Mediterranean cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelillah Araba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Boujenane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (5), pp.1009-1029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.03.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02620259v1</w:t>
+                <w:t xml:space="preserve">hal-02622739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualized re-calculation of enteric methane emission factors for small ruminants in sub-humid Western Africa is far lower than previous estimates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évaluation des performances agroécologiques des systèmes de polyculture-élevage en milieu tropical humide: application de l’analyse de réseaux écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11250-018-1775-4⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/l1w6us⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154643v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic map of climate adaptation in Mediterranean cattle breeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ismaïl Boujenane</w:t>
+                <w:t xml:space="preserve">Links between traits of interest and breeding practices: Several pathways for farmers' decision making processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Perucho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Ligda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Hadjigeorgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.158-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2018.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02622739v1</w:t>
+                <w:t xml:space="preserve">hal-02619167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The essential role of farm capital in the sustainability of smallholder farms in West Java (Indonesia)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
+                <w:t xml:space="preserve">The dynamic of crop-livestock systems in the Mediterranean and future prospective at local level: A comparative analysis for South and North Mediterranean systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Aboul-Naga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taher Srairi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2019016⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 224, pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618486v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des performances agroécologiques des systèmes de polyculture-élevage en milieu tropical humide: application de l’analyse de réseaux écologiques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The essential role of farm capital in the sustainability of smallholder farms in West Java (Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pria Sembada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 72, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/l1w6us⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2019016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105006v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for local breed management in Mediterranean dairy sheep farming: insights from Central Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Perucho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Hadjigeorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4681,334 +4681,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved management to limit milk production losses resulting from the transition to once-a-day milking in dairy sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Lurette</w:t>
+                <w:t xml:space="preserve">Crop-livestock integration determines the agroecological performance of mixed farming systems in Latino-Caribbean farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine de Boissieu</w:t>
+                <w:t xml:space="preserve">Livia Navegantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Morin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taymer Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2018.06.007⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (1), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-017-0479-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627098v1</w:t>
+                <w:t xml:space="preserve">hal-02626056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop-livestock integration determines the agroecological performance of mixed farming systems in Latino-Caribbean farms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eliel González García</w:t>
+                <w:t xml:space="preserve">Improved management to limit milk production losses resulting from the transition to once-a-day milking in dairy sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livia Navegantes</w:t>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taymer Miranda</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (1), 11 p. </w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.8-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-017-0479-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626056v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluación de la estructura, el funcionamiento y el desempeño de agrosistemas mixtos agricultura-ganadería</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bover Felices</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5321,520 +5321,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La monotraite quotidienne appliquée en brebis laitières de race Lacaune : synthèse de cinq années de recherche</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des scénarios de futurs possibles pour des systèmes d’élevage pastoraux méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Allain</w:t>
+                <w:t xml:space="preserve">J.F. Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eliel González García</w:t>
+                <w:t xml:space="preserve">F. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene H. Larroque</w:t>
+                <w:t xml:space="preserve">Guilhem Aussibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (1), pp.57-71. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.309-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2016.29.1.2516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.462286181269462E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636017v1</w:t>
+                <w:t xml:space="preserve">hal-01652906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop-livestock integration, from single-practice to global functioning in the tropics: Case studies in Guadeloupe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'UMT &amp;quot;Élevages pastoraux en territoires méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Semjen</w:t>
+                <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pastum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.10-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506522v1</w:t>
+                <w:t xml:space="preserve">hal-02638096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des scénarios de futurs possibles pour des systèmes d’élevage pastoraux méditerranéens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La monotraite quotidienne appliquée en brebis laitières de race Lacaune : synthèse de cinq années de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Bataille</w:t>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Launay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+                <w:t xml:space="preserve">Helene H. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.462286181269462E12⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (1), pp.57-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2016.29.1.2516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652906v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'UMT &amp;quot;Élevages pastoraux en territoires méditerranéens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
+                <w:t xml:space="preserve">Crop-livestock integration, from single-practice to global functioning in the tropics: Case studies in Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Semjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Launay</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pastum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638096v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodologies for evaluating farming systems</w:t>
               </w:r>
@@ -6181,575 +6181,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rangeland Rummy - A board game to support adaptive management of rangeland-based livestock systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Moreau</w:t>
+                <w:t xml:space="preserve">Histoire de l'élevage ovin des Cévennes viganaises. Évolution des produits commercialisés et des circuits de vente depuis 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Causses et Cévennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120-4, pp.304-315</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506357v1</w:t>
+                <w:t xml:space="preserve">hal-01506532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique ovine dans les Alpes-de-Haute-Provence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">An innovative method to assess the sustainability of pastoral systems in their territories (PSSAF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A. Derkimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibra Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44 (2), pp.57-80</w:t>
+              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (2-3), pp.135-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506451v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de l'élevage ovin des Cévennes viganaises. Évolution des produits commercialisés et des circuits de vente depuis 1950</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
+                <w:t xml:space="preserve">Managing local breeds: a dynamic connected to livestock farming systems that concerns different levels of organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Causses et Cévennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Online, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2078633614000502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506532v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative method to assess the sustainability of pastoral systems in their territories (PSSAF)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ibra Toure</w:t>
+                <w:t xml:space="preserve">Rangeland Rummy - A board game to support adaptive management of rangeland-based livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Farrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 147, pp.236-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.08.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638237v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing local breeds: a dynamic connected to livestock farming systems that concerns different levels of organization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
+                <w:t xml:space="preserve">La dynamique ovine dans les Alpes-de-Haute-Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetic Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (2), pp.57-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506377v1</w:t>
+                <w:t xml:space="preserve">hal-01506451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do pastoral families combine livestock herds with other livelihood security means to survive ? The case of the Ferlo area in Senegal</w:t>
               </w:r>
@@ -6882,51 +6882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus d’innovation en ferme. Illustrations en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6990,77 +6990,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de précision en systèmes d’élevage peu intensifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7115,51 +7115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting strategic thinking of smallholder dairy farmers using a whole farm simulation tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7219,77 +7219,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple model to assess the sensitivity of grassland dairy systems to scenarios of seasonal biomass production variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 93, pp.27-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7335,51 +7335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drawing together the knowledge of forestry and pastoralism experts in the construction of a technical support tool for silvopastoralism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7477,51 +7477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grassland deterioration linked to farm trajectories in the eastern Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Navegantes-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7840,51 +7840,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of small-scale dairy farms in an industrial supply chain: when production standards meet farm diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Triomphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7957,51 +7957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations et performances environnementales en production caprine et ovine : Expertise Elevage-Environnement à l’INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8091,90 +8091,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine, transferts de fertilite, lait et viande: evolution des produits de l'elevage ovin dans les systèmes agraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnozootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 91, pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8199,51 +8199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling framework to support farmers in designing agricultural production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8380,51 +8380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lapeyronie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (10), pp.1746-1757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8458,90 +8458,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking water saving and productivity to agro-food supply chains : A synthesis from two north-african cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Taher Srairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rhouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8600,51 +8600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labor and its Productivity in Andean Dairy Farming Systems: A Comparative Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9026,407 +9026,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques des unités de production laitière dans le bassin d’approvisionnement de la ville de Ségou au Mali</w:t>
+                <w:t xml:space="preserve">Evolution des stratégies d’alimentation des élevages bovins dans le bassin d’approvisionnement en lait de la ville de Sikasso au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Morin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 60 (1-4), pp.89-101</w:t>
+              <w:t xml:space="preserve">, 2007, 60 (1-4), pp.103-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659944v1</w:t>
+                <w:t xml:space="preserve">hal-02655740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs de coordination entre industriel, éleveurs et périmètre irrigué dans un bassin de collecte laitier au Maroc</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamiques des unités de production laitière dans le bassin d’approvisionnement de la ville de Ségou au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (1-4), pp.89-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662201v1</w:t>
+                <w:t xml:space="preserve">hal-02659944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des stratégies d’alimentation des élevages bovins dans le bassin d’approvisionnement en lait de la ville de Sikasso au Mali</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Coulibaly</w:t>
+                <w:t xml:space="preserve">Dispositifs de coordination entre industriel, éleveurs et périmètre irrigué dans un bassin de collecte laitier au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taher Sraïri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (4), pp.265-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2007.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655740v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l’agropastoralisme chez une fraction nomade fixée sur les bords du fleuve Niger au Mali</w:t>
               </w:r>
@@ -9501,260 +9501,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels dispositifs pour conduire des recherches en partenariat ? L'intervention d'une équipe de recherche au Pays Basque intérieur</w:t>
+                <w:t xml:space="preserve">Analyser la diversité des trajectoires productives des femelles reproductrices: intérêts pour modéliser le fonctionnement du troupeau en élevage allaitant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hubert</w:t>
+                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Roche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques J. Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 279, pp.33-52</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (2), pp.123-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674613v1</w:t>
+                <w:t xml:space="preserve">hal-02678705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser la diversité des trajectoires productives des femelles reproductrices: intérêts pour modéliser le fonctionnement du troupeau en élevage allaitant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels dispositifs pour conduire des recherches en partenariat ? L'intervention d'une équipe de recherche au Pays Basque intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">B. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J. Lasseur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Pluvimage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 17 (2), pp.123-132</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279, pp.33-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678705v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling as a tool for the teaching of livestock dynamics</w:t>
               </w:r>
@@ -9779,51 +9779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 53 (5), pp.439-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9965,51 +9965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10431,51 +10431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un phénomène mal connu : les petits élevages de loisirs autour des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10803,5058 +10803,5058 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (74)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions des pratiques d'intégration culture-élevage aux performances des exploitations et des territoires : l'exemple du Nord-Ouest Vietnam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Blanchard</w:t>
+                <w:t xml:space="preserve">Development of forage production through agroforestry and effects on farming systems in Northwest Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Trouher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tos</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hàn Anh Tuấn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Thi Thanh Huyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Green Transformation 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Hanoi, Vietnam. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549752v1</w:t>
+                <w:t xml:space="preserve">hal-05550470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle viabilité des élevages ovins lait des Pyrénées-Atlantiques selon des scénarios de mise en protection contre les prédateurs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributions des pratiques d'intégration culture-élevage aux performances des exploitations et des territoires : l'exemple du Nord-Ouest Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Trouher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maider Laphitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Techniques Ovines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inn’Ovin &amp; Idele, Oct 2024, Gotein-Libarrenx, France. 26p</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767111v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rusticité, robustesse, capacité d’adaptation : sources de résilience pour les systèmes d’élevage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle viabilité des élevages ovins lait des Pyrénées-Atlantiques selon des scénarios de mise en protection contre les prédateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Soulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maider Laphitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Races rustiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">11. Journées Techniques Ovines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inn’Ovin &amp; Idele, Oct 2024, Gotein-Libarrenx, France. 26p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815243v1</w:t>
+                <w:t xml:space="preserve">hal-04767111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do changes in crop-livestock integration and specialisation affect farm performance in Vietnam?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Han Anh</w:t>
+                <w:t xml:space="preserve">Rusticité, robustesse, capacité d’adaptation : sources de résilience pour les systèmes d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire "Races rustiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Mar 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196703v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of crop-livestock integration practices to farm and territorial performances: an example from north-west Vietnam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do changes in crop-livestock integration and specialisation affect farm performance in Vietnam?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Trouher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Thi Thanh Huyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dinh Khanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Blanchard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amandine Lurette</w:t>
+                <w:t xml:space="preserve">T. Han Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sustainable Animal Agriculture for Developing Countries (SAADC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.700, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182736v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of alfalfa in the transition to organic rice production on farms in Camargue, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of crop-livestock integration practices to farm and territorial performances: an example from north-west Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Trouher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Michel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fanny Balma</w:t>
+                <w:t xml:space="preserve">Pavel Tos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference Organic Rice Farming and Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tohoku University Sendai - Japan, Sep 2023, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Sustainable Animal Agriculture for Developing Countries (SAADC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champasack University; Souphanouvong University; National University of Laos; Savannakhet University; Universiti Putra Malaysia, Nov 2023, Vientiane, Laos. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569573v1</w:t>
+                <w:t xml:space="preserve">hal-05182736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of crop livestock integration in the context of specialisation in Northwest Vietnam</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The role of alfalfa in the transition to organic rice production on farms in Camargue, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Valony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Balma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA, Aug 2022, Potsdam, Germany. pp.162-163</w:t>
+              <w:t xml:space="preserve">4. International Conference Organic Rice Farming and Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tohoku University Sendai - Japan, Sep 2023, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181356v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialization and diversification as adaptive strategies for smallholder dairy farming systems providing a formal milk chain in Indonesia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
+                <w:t xml:space="preserve">Trajectories of crop livestock integration in the context of specialisation in Northwest Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Trouher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Thi Thanh Huyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Applied Sciences, ICAS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17. Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Aug 2022, Potsdam, Germany. pp.162-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202234800001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03977409v1</w:t>
+                <w:t xml:space="preserve">hal-05181356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of camels as a lever enhancing the pastoral households resilience around N’Djamena (Chad)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Specialization and diversification as adaptive strategies for smallholder dairy farming systems providing a formal milk chain in Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pria Sembada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.O. Koussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2. International Conference on Applied Sciences, ICAS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.00001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202234800001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775225v1</w:t>
+                <w:t xml:space="preserve">hal-03977409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different forms of Crop-Livestock Integration. Analysis in the South of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of camels as a lever enhancing the pastoral households resilience around N’Djamena (Chad)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Mahamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Napoleone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dufils</w:t>
+                <w:t xml:space="preserve">M.O. Koussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar FAO-CIHEAM of the Sub-Network on Production Systems &amp; Sub-Network on Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Meknes, Morocco. pp.309-313</w:t>
+              <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450989v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different forms of Crop-Livestock Integration. Analysis in the South of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar FAO-CIHEAM of the Sub-Network on Production Systems &amp; Sub-Network on Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Meknes, Morocco</w:t>
+              <w:t xml:space="preserve">, Oct 2019, Meknes, Morocco. pp.309-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790106v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure to prevent wolf damage to livestock in France: which solution pathway?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Garde</w:t>
+                <w:t xml:space="preserve">Different forms of Crop-Livestock Integration. Analysis in the South of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local Carnivore: Grazing resources, Carnivores and Local communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lysaker-Oslo, Norway. 40p</w:t>
+              <w:t xml:space="preserve">Seminar FAO-CIHEAM of the Sub-Network on Production Systems &amp; Sub-Network on Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Meknes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944289v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Συστήματα εκτροφής της Καραγκούνικης φυλής προβάτων και διαχείριση της βόσκησης</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lola Perucho</w:t>
+                <w:t xml:space="preserve">Failure to prevent wolf damage to livestock in France: which solution pathway?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Hadjigeorgiou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+                <w:t xml:space="preserve">Nicolas Lescureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Πανελλήνιο Λιβαδοπονικό Συνέδριο ELET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 450 p</w:t>
+              <w:t xml:space="preserve">Local Carnivore: Grazing resources, Carnivores and Local communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lysaker-Oslo, Norway. 40p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734522v1</w:t>
+                <w:t xml:space="preserve">hal-02944289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la mise en œuvre de moyens de protection des troupeaux dans les élevages ovins face à l'arrivée de loups dans le sud de l'Aveyron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
+                <w:t xml:space="preserve">Συστήματα εκτροφής της Καραγκούνικης φυλής προβάτων και διαχείριση της βόσκησης</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Perucho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Weller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bataille</w:t>
+                <w:t xml:space="preserve">I. Hadjigeorgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">9. Πανελλήνιο Λιβαδοπονικό Συνέδριο ELET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 450 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734199v1</w:t>
+                <w:t xml:space="preserve">hal-02734522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre changements de pratiques et performances pour évaluer la transition agroécologique dans les systèmes d’élevage laitiers à l’Ouest du Burkina Faso</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de la mise en œuvre de moyens de protection des troupeaux dans les élevages ovins face à l'arrivée de loups dans le sud de l'Aveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’atelier scientifique sur « Les filières laitières à la recherche de compromis pour un développement durable : Conflits, négociations et partenariats entre acteurs des filières »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736777v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of flexibility in replacement and culling practices in dairy-sheep farms in Corsica</w:t>
+                <w:t xml:space="preserve">Liens entre changements de pratiques et performances pour évaluer la transition agroécologique dans les systèmes d’élevage laitiers à l’Ouest du Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Perucho</w:t>
+                <w:t xml:space="preserve">Arielle Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
+              <w:t xml:space="preserve">L’atelier scientifique sur « Les filières laitières à la recherche de compromis pour un développement durable : Conflits, négociations et partenariats entre acteurs des filières »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737575v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added value to local breeds through goods and services: a diversity of ways of valorisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sources of flexibility in replacement and culling practices in dairy-sheep farms in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Perucho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Ligda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735447v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impacts de l’intégration agriculture-élevage sur les services rendus par l’agriculture en territoires méditerranéens: approche par scénarios</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Added value to local breeds through goods and services: a diversity of ways of valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France. 93 p</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737321v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus régressifs des végétations pastorales liés aux changements subis des territoires et élevages steppiques algériens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Huguenin</w:t>
+                <w:t xml:space="preserve">Les impacts de l’intégration agriculture-élevage sur les services rendus par l’agriculture en territoires méditerranéens: approche par scénarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Hammouda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kanoun</w:t>
+                <w:t xml:space="preserve">Jean- François Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau prairies – Symposium 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France. 93 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604892v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des recherches sur l'élevage en zone méditerranéenne française de 1950 à 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
+                <w:t xml:space="preserve">Processus régressifs des végétations pastorales liés aux changements subis des territoires et élevages steppiques algériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Huguenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasnim Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Forum Recherche et territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Pradel, France</w:t>
+              <w:t xml:space="preserve">Réseau prairies – Symposium 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736576v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition des systèmes et territoires d'élevage en zone steppique algérienne et successions régressives des formations végétales de parcours</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kanoun</w:t>
+                <w:t xml:space="preserve">Histoire des recherches sur l'élevage en zone méditerranéenne française de 1950 à 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau prairies – Symposium 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Montpellier, France. 56 p</w:t>
+              <w:t xml:space="preserve">3. Forum Recherche et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Pradel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789475v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy sheep farmers cope with production and adaptation through breeding management at flock level</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
+                <w:t xml:space="preserve">Transition des systèmes et territoires d'élevage en zone steppique algérienne et successions régressives des formations végétales de parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Huguenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasnim Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réseau prairies – Symposium 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Montpellier, France. 56 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-859-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02734506v1</w:t>
+                <w:t xml:space="preserve">hal-02789475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des performances agroécologiques des systèmes de polyculture-élevage en milieu tropical humide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+                <w:t xml:space="preserve">Dairy sheep farmers cope with production and adaptation through breeding management at flock level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Perucho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Ligda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tallinn, Estonia. 512 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-859-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737125v1</w:t>
+                <w:t xml:space="preserve">hal-02734506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hétérogénéité biologique des agneaux : Une contrainte à gérer ou un atout à valoriser ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
+                <w:t xml:space="preserve">Évaluation des performances agroécologiques des systèmes de polyculture-élevage en milieu tropical humide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. pp.633-636</w:t>
+              <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France. 93 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506528v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élevage de plein air confronté aux loups protégés et adaptables : bilan sur 25 ans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Garde</w:t>
+                <w:t xml:space="preserve">L’hétérogénéité biologique des agneaux : Une contrainte à gérer ou un atout à valoriser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Élevage pastoral, espaces protégés et paysages en Provence-Alpes-Côte d’Azur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. pp.633-636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604183v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluación sistémica de la integración agricultura-ganadería con la aplicación de la metodología ENA (análisis de redes ecológicas) a nível de la finca</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+                <w:t xml:space="preserve">L’élevage de plein air confronté aux loups protégés et adaptables : bilan sur 25 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Convention “Agrodesarrollo 2016”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Varadero, Cuba. 5 p</w:t>
+              <w:t xml:space="preserve">Élevage pastoral, espaces protégés et paysages en Provence-Alpes-Côte d’Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603596v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological network analysis used to assess the agroecological properties of farming systems</w:t>
+                <w:t xml:space="preserve">Evaluación sistémica de la integración agricultura-ganadería con la aplicación de la metodología ENA (análisis de redes ecológicas) a nível de la finca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4. International Convention “Agrodesarrollo 2016”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Varadero, Cuba. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603681v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agenda for research‐development‐training actions regarding the future of pastoral activities in French Mediterranean territories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Launay</w:t>
+                <w:t xml:space="preserve">Ecological network analysis used to assess the agroecological properties of farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vayssières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Rangeland Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Saskatoon, Canada. 132 p</w:t>
+              <w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738936v1</w:t>
+                <w:t xml:space="preserve">hal-01603681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’agroécologie réinterroge t-elle l’inscription du pastoralisme dans les territoires?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agenda for research‐development‐training actions regarding the future of pastoral activities in French Mediterranean territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'AFPF (Association Française pour la Production Fourragère)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10. International Rangeland Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Saskatoon, Canada. 132 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603703v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating empirical and scientific knowledge to evaluate the transition to a once-a-day milking in dairy ewe farms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment l’agroécologie réinterroge t-elle l’inscription du pastoralisme dans les territoires?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRO2015, 5th International Symposium for Farming Systems Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agropolis International. FRA., Sep 2015, Montpellier, France. 551 p</w:t>
+              <w:t xml:space="preserve">Séminaire de l'AFPF (Association Française pour la Production Fourragère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739559v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rangeland rummy to support adaptive management of rangeland systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Launay</w:t>
+                <w:t xml:space="preserve">Integrating empirical and scientific knowledge to evaluate the transition to a once-a-day milking in dairy ewe farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Moreau</w:t>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 850 p</w:t>
+              <w:t xml:space="preserve">AGRO2015, 5th International Symposium for Farming Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agropolis International. FRA., Sep 2015, Montpellier, France. 551 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487112v1</w:t>
+                <w:t xml:space="preserve">hal-02739559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des scénarios pour envisager des futurs possibles des systèmes d’élevage pastoraux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bataille</w:t>
+                <w:t xml:space="preserve">Rangeland rummy to support adaptive management of rangeland systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Farrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France. 422 p</w:t>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 850 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506376v1</w:t>
+                <w:t xml:space="preserve">hal-01487112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intake of plants containing secondary compounds by sheep grazing rangelands in the province of Boulemane (Morocco)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Asma Boughalmi</w:t>
+                <w:t xml:space="preserve">Des scénarios pour envisager des futurs possibles des systèmes d’élevage pastoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Aussibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelilah Araba</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 850 p</w:t>
+              <w:t xml:space="preserve">21. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. 422 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499053v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage de la simulation pour une évaluation multi-échelle du passage à la monotraite en élevage ovin lait</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hassoun</w:t>
+                <w:t xml:space="preserve">Intake of plants containing secondary compounds by sheep grazing rangelands in the province of Boulemane (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor-Ehsan Mohammad Gobindram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boughalmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Portes</w:t>
+                <w:t xml:space="preserve">Abdelilah Araba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France. 422 p</w:t>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 850 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506369v1</w:t>
+                <w:t xml:space="preserve">hal-01499053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop-livestock integration and agroecological performances of mixed farming systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eliel González García</w:t>
+                <w:t xml:space="preserve">Usage de la simulation pour une évaluation multi-échelle du passage à la monotraite en élevage ovin lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livia Navegantes-Alves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+                <w:t xml:space="preserve">David Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Convención Internacional Agrodesarrollo 2014. Por una agricultura familiar sostenible</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Varadero, Cuba. 5 p</w:t>
+              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. 422 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506364v1</w:t>
+                <w:t xml:space="preserve">hal-01506369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock adaptation and development in harsh environments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Crop-livestock integration and agroecological performances of mixed farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Navegantes-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. AAAP (Asian-Australasian Association of Animal Production Societies) Congress “Sustainable Livestock Production in the Perspective of Food Security, Policy, Genetic Resources and Climate Change”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Yogyakarta, Indonesia</w:t>
+              <w:t xml:space="preserve">3. Convención Internacional Agrodesarrollo 2014. Por una agricultura familiar sostenible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Varadero, Cuba. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741371v1</w:t>
+                <w:t xml:space="preserve">hal-01506364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Need of systemic approach to analyze crop-livestock integration in family farming</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+                <w:t xml:space="preserve">Livestock adaptation and development in harsh environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congresso da sociedade Brasileira de sistemas de producao</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Foz do Iguacu, Brazil. 5 p</w:t>
+              <w:t xml:space="preserve">16. AAAP (Asian-Australasian Association of Animal Production Societies) Congress “Sustainable Livestock Production in the Perspective of Food Security, Policy, Genetic Resources and Climate Change”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Yogyakarta, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506365v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research issues for crop-livestock integration in mixed farming systems in the tropics: a review</w:t>
+                <w:t xml:space="preserve">Need of systemic approach to analyze crop-livestock integration in family farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Navegantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Nantes, France. 665 p</w:t>
+              <w:t xml:space="preserve">5. Congresso da sociedade Brasileira de sistemas de producao</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Foz do Iguacu, Brazil. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594284v1</w:t>
+                <w:t xml:space="preserve">hal-01506365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting crop-livestock farmers in redesigning their production systems: the CLIFS approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Research issues for crop-livestock integration in mixed farming systems in the tropics: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481393v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From local to global: mental models of local people about livestock sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting crop-livestock farmers in redesigning their production systems: the CLIFS approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cialdella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Tourrand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
+                <w:t xml:space="preserve">Eric Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595374v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How corsican cattle breeders consider the adaptation of their breed, an exploratory approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Lauvie</w:t>
+                <w:t xml:space="preserve">From local to global: mental models of local people about livestock sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Tourrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Rolland</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Nantes, France. pp.216</w:t>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594352v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¿Como considerar la integracion agricultural-ganaderia en sistemas mixtos ? Una revision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+                <w:t xml:space="preserve">How corsican cattle breeders consider the adaptation of their breed, an exploratory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congreso Producción Anímal Tropical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, La Habana, Cuba. 12 p</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France. pp.216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506366v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil simple de projection démographique pour estimer la productivité d'un cheptel : application à un cheptel bovin de la zone cotonnière au Mali-Sud</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">René Chapuis-Poccard</w:t>
+                <w:t xml:space="preserve">¿Como considerar la integracion agricultural-ganaderia en sistemas mixtos ? Una revision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Partenariat, modélisation, expérimentations : quelles leçons pour la conception de l'innovation et l'intensification écologique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Bobo-Dioulasso, Burkina Faso. 8 p</w:t>
+              <w:t xml:space="preserve">4. Congreso Producción Anímal Tropical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, La Habana, Cuba. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719396v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing and adding value to local breeds: a dynamic connected to Livestock Farming Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15883,3263 +15883,3384 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAO Regional Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de mise en marché des agneaux en élevage ovin méditerranéen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
+                <w:t xml:space="preserve">Un outil simple de projection démographique pour estimer la productivité d'un cheptel : application à un cheptel bovin de la zone cotonnière au Mali-Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lesnoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doubangolo Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Chapuis-Poccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Partenariat, modélisation, expérimentations : quelles leçons pour la conception de l'innovation et l'intensification écologique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Bobo-Dioulasso, Burkina Faso. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506188v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climfourel : accompagner l’adaptation des systèmes d’élevage péri-méditerranéens aux changements et aléas climatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies de mise en marché des agneaux en élevage ovin méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Perier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final PSDR3 Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190462v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des produits ovins : quelles stratégies d'élevage ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climfourel : accompagner l’adaptation des systèmes d’élevage péri-méditerranéens aux changements et aléas climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-O. Nozières</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Boutonnet</w:t>
+                <w:t xml:space="preserve">Régis Perier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar of the Sub-Network on Production Systems of the FAO-CIHEAM Inter-Regional Cooperative Research and Development Network on Sheep and Goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Zaragoza, Espagne. pp.261-266</w:t>
+              <w:t xml:space="preserve">Séminaire final PSDR3 Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179772v1</w:t>
+                <w:t xml:space="preserve">hal-01190462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trésorerie et résultats économiques des élevages bovins laitiers dans le bassin d’approvisionnement de la ville de Sikasso (Mali)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+                <w:t xml:space="preserve">Valorisation des produits ovins : quelles stratégies d'élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Nozières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">International Seminar of the Sub-Network on Production Systems of the FAO-CIHEAM Inter-Regional Cooperative Research and Development Network on Sheep and Goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Zaragoza, Espagne. pp.261-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751368v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between mainstream production model and diversity of farm evolution: towards a tool to develop individual solutions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+                <w:t xml:space="preserve">Trésorerie et résultats économiques des élevages bovins laitiers dans le bassin d’approvisionnement de la ville de Sikasso (Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doubangolo Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Innovation and Sustainable Development of Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190458v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating food chain and local development objectives in french mediterranean livestock farming systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+                <w:t xml:space="preserve">Between mainstream production model and diversity of farm evolution: towards a tool to develop individual solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Triomphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Associationfor Animal Production (EAAP 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Héraklion, Greece</w:t>
+              <w:t xml:space="preserve">International Symposium on Innovation and Sustainable Development of Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758003v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation des conséquences économiques de différentes stratégies fourragères avec foin face aux aléas climatiques en élevage bovin laitier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Integrating food chain and local development objectives in french mediterranean livestock farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amandine Lurette</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Associationfor Animal Production (EAAP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Héraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757070v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating food chain objectives and local development contribution in French Mediterranean livestock farming systems [Poster]</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Boutonnet</w:t>
+                <w:t xml:space="preserve">Simulation des conséquences économiques de différentes stratégies fourragères avec foin face aux aléas climatiques en élevage bovin laitier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Héraklion, Greece. pp.1</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180742v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du potentiel exploitable du cheptel de bovins dans la zone cotonnière du Mali</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Corniaux</w:t>
+                <w:t xml:space="preserve">Integrating food chain objectives and local development contribution in French Mediterranean livestock farming systems [Poster]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Héraklion, Greece. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758044v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie et robustesse des systèmes d’élevage en zone périméditerranéenne face aux évolutions de la variabilité climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation du potentiel exploitable du cheptel de bovins dans la zone cotonnière du Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lesnoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757640v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des coopératives dans le fonctionnement du bassin de collecte laitier du Tadla, Maroc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomie et robustesse des systèmes d’élevage en zone périméditerranéenne face aux évolutions de la variabilité climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-Y. Le Gal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T. Sraïri</w:t>
+                <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième atelier régional du projet Sirma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Nabeul, Tunisie. 12 p</w:t>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00261987v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What contribution of researchers and extensionists to valorise diversity of land through sheep and goat farming systems in French Mediterranean area ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+                <w:t xml:space="preserve">Rôle des coopératives dans le fonctionnement du bassin de collecte laitier du Tadla, Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmond Tchakérian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean- François Bataille</w:t>
+                <w:t xml:space="preserve">T. Sraïri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Mediterranean symposium of European Association for Animal Production (EAAP) : New trends for innovation in the Mediterranean animal production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Corte, France. 13 p</w:t>
+              <w:t xml:space="preserve">Troisième atelier régional du projet Sirma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Nabeul, Tunisie. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815927v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00261987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing irrigation water productivity through supply chain management of agro food products: the case of dairy farming in the Tadla irrigation scheme (Morocco)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
+                <w:t xml:space="preserve">What contribution of researchers and extensionists to valorise diversity of land through sheep and goat farming systems in French Mediterranean area ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Sraïri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Puillet</w:t>
+                <w:t xml:space="preserve">Edmond Tchakérian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- François Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les instruments économiques et la modernisation des périmètres irrigués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Kairouan, Tunisia. 14 p</w:t>
+              <w:t xml:space="preserve">10. Mediterranean symposium of European Association for Animal Production (EAAP) : New trends for innovation in the Mediterranean animal production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Corte, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-00193838v1</w:t>
+                <w:t xml:space="preserve">hal-02815927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers participating in the designing of a whole farm model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Vayssières</w:t>
+                <w:t xml:space="preserve">Increasing irrigation water productivity through supply chain management of agro food products: the case of dairy farming in the Tadla irrigation scheme (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Kerdoncuff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+                <w:t xml:space="preserve">M.T. Sraïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2007 : An International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
+              <w:t xml:space="preserve">Les instruments économiques et la modernisation des périmètres irrigués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Kairouan, Tunisia. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755073v1</w:t>
+                <w:t xml:space="preserve">cirad-00193838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de systèmes d’élevage, fonctionnement du troupeau et élaboration des performances : intégration de l’aléa climatique dans des choix d’organisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Napoleone</w:t>
+                <w:t xml:space="preserve">Farmers participating in the designing of a whole farm model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vayssières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kerdoncuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Française de Pastoralisme Aléas climatiques et systèmes d'élevage pastoraux: un nouvel enjeu pour les acteurs du pastoralisme?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. 9 p</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2007 : An International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812663v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modelling framework to design innovative agricultural production systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
+                <w:t xml:space="preserve">Conception de systèmes d’élevage, fonctionnement du troupeau et élaboration des performances : intégration de l’aléa climatique dans des choix d’organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming systems design 2007 : an international symposium on methodologies on integrated analysis on Farm Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
+              <w:t xml:space="preserve">Association Française de Pastoralisme Aléas climatiques et systèmes d'élevage pastoraux: un nouvel enjeu pour les acteurs du pastoralisme?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752948v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser la modélisation pour évaluer l'impact du fonctionnement d'élevages laitiers sur l'économie et la valorisation de l'eau d'irrigation. Cas du Tadla (Maroc)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.-Y. Le Gal</w:t>
+                <w:t xml:space="preserve">A modelling framework to design innovative agricultural production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.T. Sraïri</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies d'eau en Systèmes IRrigués au Maghreb. Deuxième atelier régional du projet Sirma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Farming systems design 2007 : an international symposium on methodologies on integrated analysis on Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00194960v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercial flexibility of beef cattle farms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Chia</w:t>
+                <w:t xml:space="preserve">Utiliser la modélisation pour évaluer l'impact du fonctionnement d'élevages laitiers sur l'économie et la valorisation de l'eau d'irrigation. Cas du Tadla (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Cessieux</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Sraïri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Economies d'eau en Systèmes IRrigués au Maghreb. Deuxième atelier régional du projet Sirma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753521v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00194960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamme, circuits commerciaux et signes officiels de qualité: sources de flexibilité commerciale des élevages bovins viande</w:t>
+                <w:t xml:space="preserve">Commercial flexibility of beef cattle farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chevallier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Chia</w:t>
+                <w:t xml:space="preserve">Julie Cessieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">7. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753913v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typicity of Mediterranean sheep products: improvement of nutrition and feeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Bocquier</w:t>
+                <w:t xml:space="preserve">Gamme, circuits commerciaux et signes officiels de qualité: sources de flexibilité commerciale des élevages bovins viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hassoun</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cessieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Products from the Mediterranean Area</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Fonte Boa, Portugal</w:t>
+              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755292v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immaterial ressources mobilized by farmers and flexibility of farming systems : Two concepts linked to decision making and sustainabilty</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Chia</w:t>
+                <w:t xml:space="preserve">Typicity of Mediterranean sheep products: improvement of nutrition and feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hassoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">Animal Products from the Mediterranean Area</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Fonte Boa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750820v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de l’enseignement supérieur en sciences animales à un monde en mutation : conséquences sur la pédagogie et la transmission des savoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immaterial ressources mobilized by farmers and flexibility of farming systems : Two concepts linked to decision making and sustainabilty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Bocquier</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762696v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d’un troupeau ovin à deux luttes par an : effet de l’organisation des luttes sur les résultats de reproduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation de l’enseignement supérieur en sciences animales à un monde en mutation : conséquences sur la pédagogie et la transmission des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres autour des recherches sur les ruminants</w:t>
+              <w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760572v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations entre agrandissement des troupeaux et changements de conduite : exemple des élevages d’ovins allaitants en Crau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation d’un troupeau ovin à deux luttes par an : effet de l’organisation des luttes sur les résultats de reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">12. Rencontres autour des recherches sur les ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763010v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse sociotechnique d’une pratique d’élevage : la reproduction en élevage ovin allaitant en région Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Lasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et analyser les changements d'organisation et de conduite de l'élevage dans un ensemble d'exploitations : propositions méthodologiques</w:t>
+                <w:t xml:space="preserve">Les relations entre agrandissement des troupeaux et changements de conduite : exemple des élevages d’ovins allaitants en Crau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764367v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du territoire par l’élevage des ruminants : mise en œuvre et intérêt d’une étude prospective à l’échelle communale</w:t>
+                <w:t xml:space="preserve">Comprendre et analyser les changements d'organisation et de conduite de l'élevage dans un ensemble d'exploitations : propositions méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Blanc-Vazeille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Navas</w:t>
+                <w:t xml:space="preserve">Martine Napoléone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762859v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fonctionnement du troupeau : une interaction entre la conduite de l'éleveur et les comportements reproductifs d'animaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+                <w:t xml:space="preserve">Utilisation du territoire par l’élevage des ruminants : mise en œuvre et intérêt d’une étude prospective à l’échelle communale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc-Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lapeyronie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dedieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">Marie-Laure Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763797v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'exploitation et stratégies territoriales des éleveurs en zone sous forte influence urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+                <w:t xml:space="preserve">Le fonctionnement du troupeau : une interaction entre la conduite de l'éleveur et les comportements reproductifs d'animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tchakérian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Bonicel</w:t>
+                <w:t xml:space="preserve">Rémy Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1994, Paris, France</w:t>
+              <w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769265v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Systèmes d'exploitation et stratégies territoriales des éleveurs en zone sous forte influence urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tchakérian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aussibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bonicel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1994, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le troupeau: un système biotechnique complexe. Les enseignements d'une recherche pluridisciplinaire menée au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium recherches-systèmes en agriculture et développement rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19149,302 +19270,302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding goals and more: the multiple links between livestock farming systems and genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin B. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Kouchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Boyle, Massimo De Marchi, Rhys Evans, Laura Gasco, Georgia Hadjipavlou, David Kenny, Michael Lee, Jarissa Maselyne, Filippo Miglior, Sam Millet, Luciano Pinotti, Hans Spoolder (Secretary), Sam de Campeneere (Chair). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of The European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. EAAP, pp.476, Book of abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement des éleveurs sur le pilotage stratégique de l’alimentation des bovins à l’aide de modèles numériques (Cas des éleveurs de bovins laitiers à Mirebalais, Haïti)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chery Stéphane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées Scientifiques du PITAG - Contribution de la recherche-développement-formation à la souveraineté alimentaire en Haïti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Port-au-Prince, Haïti</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouvellement et réforme en élevage ovin laitier : une diversité de stratégies et compromis entre critères pour le choix desfuturs reproducteurs en race Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Perucho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gambotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19459,87 +19580,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France. http://www.journees3r.fr/spip.php?article4518, 2018, http://www.journees3r.fr/spip.php?article4518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de méthodes d’accès aux conduites différentes en élevages ovins allaitants du Ségala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19554,545 +19675,545 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering crop-livestock integration flows in terms of diversity and complexity: a certain regard on resilience and mixed farming systems properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the diversity of integration practices enhance the resilience of mixed crop-livestock systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science (EAAP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , 2016, EAAP Publication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop livestock integration at landscape level in Mediterranean : a comparative case studies analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Alary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science (EAAP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des modes de mise en marché des éleveurs: quelles logiques d'élaboration de la performance économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Journées Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France. Rencontres autour des Recherches sur les Ruminants, 22, 2015, Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de gestion génétique en élevage ovin laitier : modalités et dynamiques existantes dans deux régions méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Perucho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gambotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20124,1066 +20245,1066 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, 409 p., 2015, 22èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation de cartes causales pour apprécier les facteurs de maîtrise de la reproduction en élevage ovin laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Trimoulinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre hétérogénéité et diversité des agneaux : comment les éleveurs et les opérateurs de la filière construisent une offre variée pour le marché de la viande d’agneaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La viande : fabrique et représentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Tours, France. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles formes de vente directe des agneaux en Languedoc Roussillon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 19, 2012, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions des éleveurs d’ovins laitiers sur les facteurs de maîtrise de la reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 19, 2012, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des exploitations d’élevage en territoire aveyronnais : approche historique et résultats économiques compares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 18, 2011, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élevage de précision peut-il aussi s’appliquer aux systèmes extensifs ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle standard de production et diversité des évolutions de petites exploitations démarrant l’activité laitière pour fournir une agro-industrie en milieu tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Triomphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France. 2009, 3èmes Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 16, 2009, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756838v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle standard de production et diversité des évolutions de petites exploitations démarrant l’activité laitière pour fournir une agro-industrie en milieu tropical</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’élevage de précision peut-il aussi s’appliquer aux systèmes extensifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Maton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Viudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France. 2009, 3èmes Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institut de l'Elevage</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01195245v1</w:t>
+                <w:t xml:space="preserve">hal-02756838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parcours, un élément de base du système d’alimentation ? Résultats et perspectives pour l'élevage ovin allaitant au domaine INRA de la Fage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Foulquie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France. , 2009, 16èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire et vendre du lait : une opportunité pour les exploitations familiales en zone tropicale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 16, 2009, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21193,228 +21314,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock grazing systems and sustainable development in the Mediterranean and tropical areas. Recent knowledge on their strenghts and weaknesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 203 p., 2023, Matière à débattre et décider, 978-2-7592-3710-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3711-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21423,210 +21544,210 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed. Quae, 211 p., 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élevage en mouvement : Flexibilité et adaptation des exploitations d'herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 294 p., 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul des taux démographiques dans les cheptels domestiques tropicaux. Approche en temps discret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lesnoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21634,51 +21755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, 72 p., 2007, 2-7592-0050-7 978-2-7592-0050-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21688,78 +21809,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser l'agroécologie pour améliorer la production et la commercialisation du lait : enseignements tirés d'études de cas au Burkina Faso, en France et en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21795,172 +21916,172 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Alban (ed.); Alpha Arlène (ed.); Barczak Aleksandra (ed.); Zakhia-Rozis Nadine (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durabilité des systèmes pour la sécurité alimentaire. Combiner les approches locales et globales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae, pp.171-185, 2024, Synthèses / Ed. Quae, 978-2-7592-3852-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité domestique et résilience des systèmes d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Perucho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Lauvie, Annick Audiot, Etienne Verrier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La biodiversité domestique: vers de nouveaux liens entre élevage, territoires et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 8, 2023, 9782759236817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summary and conclusion. The place of family-run ruminant grazing systems in the Mediterranean and Tropical zones for sustainable development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21980,73 +22101,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock grazing systems and sustainable development in the Mediterranean and tropical areas. Recent knowledge on their strenghts and weaknesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae, pp.172-181, 2023, Matière à débattre et décider, 978-2-7592-3710-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family-run ruminant grazing systems in Mediterranean and Tropical areas and the challenges of sustainable development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22056,398 +22177,398 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock grazing systems and sustainable development in the Mediterranean and tropical areas. Recent knowledge on their strenghts and weaknesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.12-29, 2023, Matière à débattre et décider, 978-2-7592-3710-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’adaptation ne suffit plus : les éleveurs face aux loups en France (encadré)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+                <w:t xml:space="preserve">Les élevages familiaux de ruminants au pâturage en zones méditerranéennes et tropicales face aux enjeux du développement durable.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses</w:t>
+              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.78-78, 2022, Matière à débattre et décider, 9782759234851</w:t>
+              <w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017203v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et conclusion. La place des élevages familiaux de ruminants au pâturage en zones méditerranéennes et tropicales pour un développement durable.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand l’adaptation ne suffit plus : les éleveurs face aux loups en France (encadré)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Ickowicz (coordination éditoriale), Charles-Henri Moulin (coordination éditoriale). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t>
+              <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t>
+              <w:t xml:space="preserve">, pp.78-78, 2022, Matière à débattre et décider, 9782759234851</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770582v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élevages familiaux de ruminants au pâturage en zones méditerranéennes et tropicales face aux enjeux du développement durable.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse et conclusion. La place des élevages familiaux de ruminants au pâturage en zones méditerranéennes et tropicales pour un développement durable.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770126v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et conclusion. La place des élevages familiaux de ruminants au pâturage en zones méditerranéennes et tropicales pour un développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22467,73 +22588,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae, pp.179-188, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élevages familiaux de ruminants au pâturage en zones méditerranéennes et tropicales face aux enjeux du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22553,435 +22674,435 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae, pp.12-31, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of agropastoral activities with regard to the agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Lamine; Danièle Magda; Marta Rivera-Ferre; Terry Marsden (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transitions, between determinist and open-ended visions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-8076-1852-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes d’élevage d’Occitanie face au changement climatique : quels leviers d’adaptations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Madrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reco occitanie (Réseau d’expertise sur les changements climatiques en Occitanie).</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 8 | Agrosystèmes, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock policy in Indonesia: Case of the dairy subsector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pria Sembada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tourrand Jean-François (ed.); Waquil Paulo (ed.); Maraval Marie-Cécile (ed.); Sraïri Mohamed Taher (ed.); Duarte Laura M.G. (ed.); Kozloski G.V. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRAD, pp.247-256, 2020, 978-2-87614-762-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’agroécologie réinterroge l’inscription du pastoralisme dans les territoires?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23010,100 +23131,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités pastorales et dynamiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Pastoralisme &amp; Cardère éditeur, 128 p., 2017, 978-2-914053-99-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevage de précision, solutions technologiques et acceptabilité, dans les systèmes peu intensifiés type ovins et les caprins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23121,342 +23242,342 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elevage de précision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions France Agricole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 394 p., 2016, 978-2-85557-460-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécurisation des systèmes fourragers et la réponse aux enjeux agri-environnementaux en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élevage en mouvement : flexibilité et adaptation des exploitations d'herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.241-258, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élevage en mouvement : Flexibilité et adaptation des exploitations d'herbivores. Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élevage en mouvement : Flexibilité et adaptation des exploitations d'herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et analyser les changements d'organisation et de conduite de l'élevage dans un ensemble d'exploitations: propositions méthodologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23465,137 +23586,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élevage en mouvement. Flexibilité et adaptation des exploitations d'herbivores.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Editions Quae, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacités d'adaptation du troupeau : la diversité des trajectoires productives est-elle un atout ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23640,573 +23761,573 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élevage en mouvement : Flexibilité et adaptation des exploitations d'herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion communautaire comme principe de gestion environnementale en Namibie (Nord-Central) : évaluer les dispositifs pour éviter les mots d’ordre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Méline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le retour des paysans ? A l'heure du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRD Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2-7449-0594-1 978-2-7449-0594-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des conclusions et propositions des groupes. Partie 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bonnemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Darre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques innovantes de pérennisation de l'agropastoralisme au Pays Basque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments sur les travaux menés par les groupes. Partie 2. Document de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bonnemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques innovantes de pérennisation de l'agropastoralisme au Pays Basque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondement d'une approche systémique de l'élevage en régions chaudes : Cas des petits ruminants au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock farming systems: Research, development, socio-economics and the land manager</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 79, Wageningen Press, 1996, EAAP Publication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de fonctionnement de troupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques d'élevage extensif : Identifier, modéliser, évaluer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, INRA, 380 p., 1993, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0525-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02851189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24216,78 +24337,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements de conduite en élevage ovin dans un territoire soumis depuis 10 ans à la prédation par des loups et classé en Zone Difficilement Protégeable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24299,73 +24420,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Agro Montpellier; INRAE. 2025, 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude concernant l’actualisation, la définition et les exemples de valorisation des races locales, rustiques, menacées Volet 3 – Valorisation des races locales Diversité des modes de valorisation - Impact sur la dynamique des races - Leçons pour la gestion et la préservation des races locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24374,387 +24495,387 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’impacts de la mise en place des mesures de protection des troupeaux contre les prédateurs sur les élevages de ruminants du département des Pyrénées-Atlantiques. Volet 2 - Impacts sur les systèmes d’élevage (Rapport de synthèse).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maider Laphitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrosystèmes : chapitre 8 du rapport &amp;quot;Cahier Régional Occitanie sur les Changements Climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camillo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Réseau d’Expertise sur les Changements climatiques en Occitanie (RECO). 2021, pp.165-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adoption des moyens de protection des troupeaux sur le territoire des Grands Causses permettrait-elle aux systèmes d’élevage ovins de rester viables face à l’arrivée des loups ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24779,187 +24900,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Préfecture de l'Aveyron. 2017, 220 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de l'élevage au Nord et au Sud. Analyse des dynamiques de l'élevage dans 8 territoires d'élevage extensif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Servière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] MOUVE LIVRABLE T3.1.1, auto-saisine. 2012, 77 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId611"/>
+      <w:footerReference w:type="default" r:id="rId613"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25106,51 +25227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05512927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8428281/v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493570v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ndona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kikufi Batoba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lutete" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Kambashi Mutiaka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2025.100524" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Amine Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Oudanang Koussou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Kambashi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beckers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bindelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farsys.2024.100079" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touka Abakar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arada Izzedine Abdel-Aziz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RJ23052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04570672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sodre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassina Sanou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendinmalgd&#233; Salomon Oualyo Ouermi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Bila Gnanda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Ouedraogo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Trouher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Thanh Huyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859623000412" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fontaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.MRBT4299" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483744v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian-Oudanang Koussou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37134" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Perucho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozi&#232;res-Petit Marie-Odile" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106570" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687004v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Sodr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771515v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2022.2106010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Etienne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2022.70999" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guichet Nelson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guinamard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Couzy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne L." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay F." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11020551" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Potet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.8789" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.8855" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Hadjigeorgiou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Paoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.WUDA2135" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.18645" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Silvestri Szymczak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal De Moraes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arthur de Albuquerque Nunes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102904" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lecomte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00634-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570873v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ligda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2020.1713027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RJ20046" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sega Ndao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Traor&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-020-02280-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.12.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aboul-Naga" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Srairi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.03.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154643v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ga Ndao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Traor&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-018-1775-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622739v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Araba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Boujenane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618486v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pria Sembada" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105006v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/l1w6us" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045254v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-018-1688-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627098v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Boissieu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2018.06.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626056v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taymer Miranda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0479-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629286v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bover Felices" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Su&#225;rez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622487v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor-Ehsan Mohammad Gobindram" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boughalmi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RJ17006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739303v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636017v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.1.2516" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506522v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Semjen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652906v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bataille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Aussibal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462286181269462E12" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638096v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506492v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cangiano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605718v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Jemaa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Najar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016030" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506357v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Farrie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.08.018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z787309-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506451v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506532v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638237v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Derkimba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506377v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633614000502" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067392v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2041-7136-4-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195378v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632138v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Maton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Viudes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137152v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bernard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-012-0335-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506183v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2013.01.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6541J12K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939600v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.12.041" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9PZ0C14-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939560v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Navegantes-Alves" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferreira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/oa.2012.0100" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001150v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane A. Ba" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Lesnoff" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-011-9808-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JG1SNJJW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000171v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000486" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019760v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002478" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506128v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659754v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.12.013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G41MB6FL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662842v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lapeyronie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000996" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662167v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhouma" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.530" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2588C8270C9017877F7BDB55E593A440A7A81D8C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518846v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-009-9267-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655512v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sansan Youl" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Manlay" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Botoni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658231v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;nard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolher-Rollefson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655132v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659944v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulibaly" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Sidib&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662201v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Sra&#239;ri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2007.0117" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655740v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679118v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baudoux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kamil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674613v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pluvimage" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678705v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889935v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004027" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683528v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680416v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886130v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001136" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687397v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duss&#232;re" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Faug&#232;re" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698891v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tillard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faug&#232;re" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faug&#232;re" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689133v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labouesse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimanche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204858v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labouesse" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dimanche" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713712v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231574v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549752v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tos" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767111v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soulas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Laphitz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815243v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196703v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Trouher" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dinh Khanh" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Han Anh" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182736v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Blanchard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Tos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569573v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouret" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Valony" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balma" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181356v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977409v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202234800001" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775225v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mahamat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Koussou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450989v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790106v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944289v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734522v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hadjigeorgiou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734199v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Weller" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bataille" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736777v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737575v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735447v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737321v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lecomte" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Fran&#231;ois Bataille" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604892v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hammouda" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kanoun" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736576v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789475v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734506v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-859-9" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737125v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506528v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604183v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603596v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603681v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738936v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603703v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739559v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487112v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Moreau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506376v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499053v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Araba" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506369v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portes" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506364v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes-Alves" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741371v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506365v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kessler" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594284v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481393v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595374v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tourrand" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valarie" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594352v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rolland" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506366v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719396v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ba" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lesnoff" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doubangolo Coulibaly" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chapuis-Poccard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231320v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506188v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190462v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Perier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179772v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boutonnet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751368v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190458v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Le Gal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Triomphe" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758003v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757070v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180742v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubron" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasseur" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Napoleone" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758044v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757640v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00261987v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Le Gal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oudin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sra&#239;ri" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815927v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Tchak&#233;rian" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00193838v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Sra&#239;ri" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755073v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerdoncuff" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812663v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752948v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00194960v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753521v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cessieux" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753913v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevallier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cessieux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755292v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750820v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762696v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760572v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763010v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762941v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764367v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napol&#233;one" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762859v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763797v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bouch&#233;" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769265v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tchak&#233;rian" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aussibal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bonicel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774916v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358966v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330092v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chery St&#233;phane" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734765v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gambotti" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506501v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604516v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506539v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800878v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Mohamed" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740547v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594687v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803763v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Trimoulinard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506132v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506189v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umr-lisah.fr/index.php?page=welc&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506190v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506187v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756838v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Montagnac" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Bouquet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195245v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article2957" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754007v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulquie" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195340v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047993v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/212/9782759236930/livestock-grazing-systems-and-sustainable-development-in-the-mediterranean-and-tropical-areas?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5036" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3711-1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770110v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1726/9782759234868/elevages-au-paturage-et-developpement-durable-des-territoires-mediterraneens-et-tropicaux" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179500v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195347v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Leclerc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1308-l-elevage-en-mouvement.html" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821985v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181705v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570456v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1807/9782759236824/la-biodiversite-domestique" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180627v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180626v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1808/9782759236930/livestock-grazing-systems-and-sustainable-development-in-the-mediterranean-and-tropical-areas" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017203v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770582v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770126v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179521v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179517v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656466v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laura" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/free_download?document_id=1114400&amp;amp;product_form=ebook&amp;amp;publication_type=pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788006v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Madrid" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177015v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606291v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604235v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-france-agricole.fr/livres-et-ebooks/elevage/bovins/elevage-de-precision.html" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590995v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Camacho" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrieu" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195228v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195162v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195243v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816404v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Mathieu" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa M&#233;line" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ird.fr/editions/catalogue/ouvrage.php?livre=492" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837043v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Darre" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842934v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caron" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840949v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhoste" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851189v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299160v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Debacq" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488431v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouffartigue" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duclos" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133688v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Moreau" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629853v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Weller" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05512927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8428281/v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493570v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ndona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kikufi Batoba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lutete" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Kambashi Mutiaka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2025.100524" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Kambashi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beckers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bindelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farsys.2024.100079" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938797v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Amine Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Oudanang Koussou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touka Abakar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arada Izzedine Abdel-Aziz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RJ23052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04570672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sodre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassina Sanou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendinmalgd&#233; Salomon Oualyo Ouermi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Bila Gnanda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Ouedraogo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Trouher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Thanh Huyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859623000412" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fontaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.MRBT4299" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483744v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian-Oudanang Koussou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37134" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771515v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozi&#232;res-Petit Marie-Odile" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2022.2106010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106570" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Perucho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Sodr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Etienne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2022.70999" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guinamard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Couzy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne L." TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guichet Nelson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay F." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11020551" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Potet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.8789" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.8855" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Hadjigeorgiou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Paoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.WUDA2135" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.18645" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Silvestri Szymczak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal De Moraes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arthur de Albuquerque Nunes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102904" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lecomte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00634-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570873v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ligda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2020.1713027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RJ20046" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sega Ndao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Traor&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-020-02280-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ga Ndao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Traor&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-018-1775-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622739v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Araba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Boujenane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/l1w6us" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619167v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.12.017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620259v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aboul-Naga" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Srairi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.03.017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618486v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pria Sembada" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045254v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-018-1688-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taymer Miranda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0479-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627098v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Boissieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2018.06.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629286v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bover Felices" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Su&#225;rez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622487v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor-Ehsan Mohammad Gobindram" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boughalmi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RJ17006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739303v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652906v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bataille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Aussibal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462286181269462E12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638096v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636017v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.1.2516" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506522v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Semjen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506492v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cangiano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605718v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Jemaa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Najar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016030" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506532v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638237v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Derkimba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506377v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633614000502" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506357v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Farrie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.08.018" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z787309-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506451v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067392v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2041-7136-4-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195378v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632138v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Maton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Viudes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137152v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bernard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-012-0335-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506183v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2013.01.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6541J12K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939600v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.12.041" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9PZ0C14-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939560v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Navegantes-Alves" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferreira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/oa.2012.0100" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001150v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane A. Ba" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Lesnoff" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-011-9808-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JG1SNJJW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000171v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000486" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019760v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002478" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506128v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659754v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.12.013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G41MB6FL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662842v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lapeyronie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000996" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662167v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhouma" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.530" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2588C8270C9017877F7BDB55E593A440A7A81D8C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518846v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-009-9267-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655512v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sansan Youl" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Manlay" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Botoni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658231v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;nard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolher-Rollefson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655132v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655740v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulibaly" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Sidib&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659944v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662201v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Sra&#239;ri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2007.0117" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679118v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baudoux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kamil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678705v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674613v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roche" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pluvimage" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889935v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004027" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683528v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680416v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886130v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001136" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687397v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duss&#232;re" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Faug&#232;re" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698891v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tillard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faug&#232;re" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faug&#232;re" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689133v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labouesse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimanche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204858v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labouesse" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dimanche" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713712v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231574v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550470v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#224;n Anh Tu&#7845;n" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Blanchard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549752v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tos" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767111v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soulas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Laphitz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815243v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196703v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Trouher" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dinh Khanh" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Han Anh" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182736v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Tos" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569573v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouret" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Valony" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balma" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181356v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977409v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202234800001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775225v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mahamat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Koussou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450989v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790106v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944289v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734522v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hadjigeorgiou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734199v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Weller" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bataille" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736777v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737575v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735447v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737321v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lecomte" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Fran&#231;ois Bataille" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604892v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hammouda" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kanoun" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736576v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789475v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734506v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-859-9" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737125v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506528v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604183v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603596v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603681v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738936v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603703v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739559v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487112v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Moreau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506376v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499053v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Araba" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506369v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506364v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes-Alves" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741371v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506365v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kessler" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594284v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481393v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595374v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tourrand" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valarie" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594352v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rolland" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506366v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231320v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719396v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ba" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lesnoff" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doubangolo Coulibaly" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chapuis-Poccard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506188v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190462v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Perier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179772v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boutonnet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751368v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190458v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Le Gal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Triomphe" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758003v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757070v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180742v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubron" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasseur" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Napoleone" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758044v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757640v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00261987v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Le Gal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oudin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sra&#239;ri" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815927v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Tchak&#233;rian" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00193838v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Sra&#239;ri" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755073v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerdoncuff" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812663v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752948v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00194960v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753521v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cessieux" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753913v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevallier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cessieux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755292v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750820v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762696v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760572v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762941v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763010v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764367v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napol&#233;one" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762859v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763797v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bouch&#233;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769265v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tchak&#233;rian" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aussibal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bonicel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774916v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358966v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330092v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chery St&#233;phane" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734765v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gambotti" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506501v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604516v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506539v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800878v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Mohamed" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740547v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594687v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803763v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Trimoulinard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506132v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506189v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umr-lisah.fr/index.php?page=welc&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506190v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506187v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195245v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article2957" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756838v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Montagnac" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Bouquet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754007v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulquie" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195340v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047993v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/212/9782759236930/livestock-grazing-systems-and-sustainable-development-in-the-mediterranean-and-tropical-areas?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5036" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3711-1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770110v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1726/9782759234868/elevages-au-paturage-et-developpement-durable-des-territoires-mediterraneens-et-tropicaux" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179500v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195347v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Leclerc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1308-l-elevage-en-mouvement.html" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821985v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181705v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570456v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1807/9782759236824/la-biodiversite-domestique" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180627v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180626v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1808/9782759236930/livestock-grazing-systems-and-sustainable-development-in-the-mediterranean-and-tropical-areas" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770126v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017203v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770582v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179521v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179517v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656466v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laura" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/free_download?document_id=1114400&amp;amp;product_form=ebook&amp;amp;publication_type=pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788006v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Madrid" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177015v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606291v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604235v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-france-agricole.fr/livres-et-ebooks/elevage/bovins/elevage-de-precision.html" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590995v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Camacho" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrieu" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195228v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195162v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195243v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816404v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Mathieu" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa M&#233;line" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ird.fr/editions/catalogue/ouvrage.php?livre=492" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837043v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Darre" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842934v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caron" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840949v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhoste" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851189v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299160v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Debacq" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488431v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouffartigue" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duclos" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133688v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Moreau" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629853v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Weller" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>