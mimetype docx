--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -325,265 +325,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of traditional goat farming systems to the sustainable intensification of smallholder agriculture in sub-Saharan Africa: The example of the western part of the Democratic Republic of Congo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The current state of camel herding in Chad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bienvenu Kambashi</w:t>
+                <w:t xml:space="preserve">Mahamat Amine Mahamat Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Beckers</w:t>
+                <w:t xml:space="preserve">Mian Oudanang Koussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bindelle</w:t>
+                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming System</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal Of Camelid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, pp.37-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483173v1</w:t>
+                <w:t xml:space="preserve">hal-04938797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The current state of camel herding in Chad</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of traditional goat farming systems to the sustainable intensification of smallholder agriculture in sub-Saharan Africa: The example of the western part of the Democratic Republic of Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ndona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenu Kambashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahamat Amine Mahamat Ahmat</w:t>
+                <w:t xml:space="preserve">Yves Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mian Oudanang Koussou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
+                <w:t xml:space="preserve">Jérôme Bindelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Of Camelid Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Farming System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (2), pp.100079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.farsys.2024.100079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938797v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration culture-élevage, une opportunité pour l’élevage et la transition agroécologique des systèmes agricoles</w:t>
               </w:r>
@@ -781,51 +781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of camel (Camelus dromedaries) in the livelihoods of herders: the case of camel herders’ households in peri-urban N’Djamena and pastoral Fitri, Chad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamat Amine Mahamat Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -833,51 +833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touka Abakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arada Izzedine Abdel-Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mian Oudanang Koussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rangeland Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46 (3), pp.RJ23052. </w:t>
@@ -909,269 +909,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de performances agronomiques et de rentabilité dans la culture du Mucuna pruriens (L.) DC., var deeringiana dans les élevages laitiers extensifs à l'Ouest du Burkina Faso</w:t>
+                <w:t xml:space="preserve">Trajectories of crop–livestock integration in the context of specialization in Northwest Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Sodre</w:t>
+                <w:t xml:space="preserve">Alice Le Trouher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lassina Sanou</w:t>
+                <w:t xml:space="preserve">Le Thi Thanh Huyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendinmalgdé Salomon Oualyo Ouermi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Technique - Revue Burkinabé de la Recherche. Série Sciences Naturelles et Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 161 (4), pp.488-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859623000412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570672v1</w:t>
+                <w:t xml:space="preserve">hal-04213782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of crop–livestock integration in the context of specialization in Northwest Vietnam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs de performances agronomiques et de rentabilité dans la culture du Mucuna pruriens (L.) DC., var deeringiana dans les élevages laitiers extensifs à l'Ouest du Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sodre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Le Trouher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+                <w:t xml:space="preserve">Lassina Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Thi Thanh Huyen</w:t>
+                <w:t xml:space="preserve">Wendinmalgdé Salomon Oualyo Ouermi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Blanchard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isidore Bila Gnanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science et Technique - Revue Burkinabé de la Recherche. Série Sciences Naturelles et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (2), pp.115-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213782v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the ecosystem services concept relevant to capture the multiple benefits from farming systems using livestock biodiversity? A framework proposal</w:t>
               </w:r>
@@ -1291,90 +1291,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk as a factor in securing the livelihoods of camel breeders in the peri-urban area of N’Djamena in Chad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamat Amine Mahamat Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mian-Oudanang Koussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 76, pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1402,896 +1402,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redesigning systems production toward agro-ecological transition: is organic conversion a favorable way in a strong sociotechnical system? The case of ewe’s milk breeders in south of France</w:t>
+                <w:t xml:space="preserve">Modelling mixed crop-livestock farms for supporting farmers’ strategic reflections: The CLIFS approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arielle Vidal</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Lurette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+                <w:t xml:space="preserve">Nadine Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nozières-Petit Marie-Odile</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Bruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2022.2106010⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2021.106570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771515v1</w:t>
+                <w:t xml:space="preserve">hal-03460502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling mixed crop-livestock farms for supporting farmers’ strategic reflections: The CLIFS approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation of local breeds is not only a biological question: Illustration with four French Mediterranean sheep breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bruelle</w:t>
+                <w:t xml:space="preserve">Lola Perucho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dugué</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nozières-Petit Marie-Odile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129, pp.25-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03460502v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of local breeds is not only a biological question: Illustration with four French Mediterranean sheep breeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving dairy cows feeding practices in the dry season: a strategy to increase the income of smallholder dairy farmers in Burkina Faso.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Sodré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidore Bila Gnanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Perucho</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+                <w:t xml:space="preserve">Eric Vall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2022006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953217v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving dairy cows feeding practices in the dry season: a strategy to increase the income of smallholder dairy farmers in Burkina Faso.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Sodré</w:t>
+                <w:t xml:space="preserve">Redesigning systems production toward agro-ecological transition: is organic conversion a favorable way in a strong sociotechnical system? The case of ewe’s milk breeders in south of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Vall</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozières-Petit Marie-Odile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31, </w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (8), pp.1224-1248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cagri/2022006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2022.2106010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687004v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroécologie, élevage et changement climatique. Comment l'élevage européen peut-il agir sur les leviers de l'agroécologie pour faire face au changement climatique ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Stark</w:t>
+                <w:t xml:space="preserve">L’élevage pastoral aujourd’hui en France, un atout pour la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2022.70999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713286v1</w:t>
+                <w:t xml:space="preserve">hal-03808318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élevage pastoral aujourd’hui en France, un atout pour la transition agroécologique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Etienne</w:t>
+                <w:t xml:space="preserve">Agroécologie, élevage et changement climatique. Comment l'élevage européen peut-il agir sur les leviers de l'agroécologie pour faire face au changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bavf.2022.70999⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03808318v1</w:t>
+                <w:t xml:space="preserve">hal-03713286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment models and entrypaths for livestock farming in pastoral regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+                <w:t xml:space="preserve">New agroforestry practices for suclder farms in the Pyrenees foothills of Ariege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Guinamard</w:t>
+                <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Couzy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Lauvie</w:t>
+                <w:t xml:space="preserve">Guichet Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 245, pp.65-75</w:t>
+              <w:t xml:space="preserve">, 2021, 245, pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239104v1</w:t>
+                <w:t xml:space="preserve">hal-03239132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key features of modern pastoral farming in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2336,182 +2336,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New agroforestry practices for suclder farms in the Pyrenees foothills of Ariege</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Establishment models and entrypaths for livestock farming in pastoral regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guinamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Couzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amandine Lurette</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 245, pp.31-40</w:t>
+              <w:t xml:space="preserve">, 2021, 245, pp.65-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239132v1</w:t>
+                <w:t xml:space="preserve">hal-03239104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial : 5 ans de travaux au sein de l’UMT Elevages Pastoraux en territoires méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2874,51 +2874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local breeds and pastoral farming on the North Mediterranean shore: a univocal coevolution? An example of dairy sheep farming systems in Corsica (France) and Thessaly (Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Perucho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Hadjigeorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3008,90 +3008,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of agroecological practices on agropastoral dairy farms in the face of changing demand from dairies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3164,51 +3164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Silvestri Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo César de Faccio Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anibal De Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3266,187 +3266,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to explore which diversity is needed to design sustainable agricultural systems at the territorial level</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Stark</w:t>
+                <w:t xml:space="preserve">Missing shots: has the possibility of shooting wolves been lacking for 20 years in France’s livestock protection measures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Lecomte</w:t>
+                <w:t xml:space="preserve">Olivier Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lasseur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (5), pp.32. </w:t>
+              <w:t xml:space="preserve">Rangeland Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (6), pp.401-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-020-00634-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/RJ20046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920319v1</w:t>
+                <w:t xml:space="preserve">hal-03098150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of breeding practices is linked to the use of collective tools for the genetic management of the Corsican sheep breed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Perucho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3530,161 +3534,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing shots: has the possibility of shooting wolves been lacking for 20 years in France’s livestock protection measures?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Meuret</w:t>
+                <w:t xml:space="preserve">A model to explore which diversity is needed to design sustainable agricultural systems at the territorial level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rangeland Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 42 (6), pp.401-413. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (5), pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RJ20046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-020-00634-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098150v1</w:t>
+                <w:t xml:space="preserve">hal-02920319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of enteric methane emission factors for Ndama cattle in the Sudanian zone of Senegal</w:t>
               </w:r>
@@ -3781,823 +3781,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualized re-calculation of enteric methane emission factors for small ruminants in sub-humid Western Africa is far lower than previous estimates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séga Ndao</w:t>
+                <w:t xml:space="preserve">Links between traits of interest and breeding practices: Several pathways for farmers' decision making processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Perucho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Ligda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Hadjigeorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11250-018-1775-4⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.158-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2018.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154643v1</w:t>
+                <w:t xml:space="preserve">hal-02619167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic map of climate adaptation in Mediterranean cattle breeds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">The dynamic of crop-livestock systems in the Mediterranean and future prospective at local level: A comparative analysis for South and North Mediterranean systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Aboul-Naga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taher Srairi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15004⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 224, pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622739v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des performances agroécologiques des systèmes de polyculture-élevage en milieu tropical humide: application de l’analyse de réseaux écologiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The essential role of farm capital in the sustainability of smallholder farms in West Java (Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pria Sembada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/l1w6us⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2019016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105006v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between traits of interest and breeding practices: Several pathways for farmers' decision making processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+                <w:t xml:space="preserve">Évaluation des performances agroécologiques des systèmes de polyculture-élevage en milieu tropical humide: application de l’analyse de réseaux écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2018.12.017⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/l1w6us⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619167v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamic of crop-livestock systems in the Mediterranean and future prospective at local level: A comparative analysis for South and North Mediterranean systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Alary</w:t>
+                <w:t xml:space="preserve">Contextualized re-calculation of enteric methane emission factors for small ruminants in sub-humid Western Africa is far lower than previous estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séga Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Taher Srairi</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.03.017⟩</w:t>
+              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (4), pp.919-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11250-018-1775-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620259v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The essential role of farm capital in the sustainability of smallholder farms in West Java (Indonesia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A genomic map of climate adaptation in Mediterranean cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelillah Araba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pria Sembada</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ismaïl Boujenane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28, 8 p. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (5), pp.1009-1029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cagri/2019016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.15004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618486v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for local breed management in Mediterranean dairy sheep farming: insights from Central Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Perucho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Hadjigeorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4681,334 +4681,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop-livestock integration determines the agroecological performance of mixed farming systems in Latino-Caribbean farms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eliel González García</w:t>
+                <w:t xml:space="preserve">Improved management to limit milk production losses resulting from the transition to once-a-day milking in dairy sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livia Navegantes</w:t>
+                <w:t xml:space="preserve">Catherine de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taymer Miranda</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-017-0479-x⟩</w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.8-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626056v1</w:t>
+                <w:t xml:space="preserve">hal-02627098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved management to limit milk production losses resulting from the transition to once-a-day milking in dairy sheep</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine de Boissieu</w:t>
+                <w:t xml:space="preserve">Crop-livestock integration determines the agroecological performance of mixed farming systems in Latino-Caribbean farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Morin</w:t>
+                <w:t xml:space="preserve">Livia Navegantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hassoun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taymer Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 165, pp.8-16. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (1), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2018.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-017-0479-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627098v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluación de la estructura, el funcionamiento y el desempeño de agrosistemas mixtos agricultura-ganadería</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bover Felices</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5219,77 +5219,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevage et loups en France : historique, bilan et pistes de solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5321,520 +5321,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des scénarios de futurs possibles pour des systèmes d’élevage pastoraux méditerranéens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La monotraite quotidienne appliquée en brebis laitières de race Lacaune : synthèse de cinq années de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Bataille</w:t>
+                <w:t xml:space="preserve">Charlotte Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Launay</w:t>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Aussibal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+                <w:t xml:space="preserve">Helene H. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49, pp.309-325. </w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (1), pp.57-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.462286181269462E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2016.29.1.2516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652906v1</w:t>
+                <w:t xml:space="preserve">hal-02636017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'UMT &amp;quot;Élevages pastoraux en territoires méditerranéens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crop-livestock integration, from single-practice to global functioning in the tropics: Case studies in Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
+                <w:t xml:space="preserve">Ivan Semjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Launay</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pastum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638096v1</w:t>
+                <w:t xml:space="preserve">hal-01506522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La monotraite quotidienne appliquée en brebis laitières de race Lacaune : synthèse de cinq années de recherche</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'UMT &amp;quot;Élevages pastoraux en territoires méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pastum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.10-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636017v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop-livestock integration, from single-practice to global functioning in the tropics: Case studies in Guadeloupe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+                <w:t xml:space="preserve">Des scénarios de futurs possibles pour des systèmes d’élevage pastoraux méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Semjen</w:t>
+                <w:t xml:space="preserve">Guilhem Aussibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 80, pp.9-20. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.309-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.462286181269462E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506522v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodologies for evaluating farming systems</w:t>
               </w:r>
@@ -6181,246 +6181,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de l'élevage ovin des Cévennes viganaises. Évolution des produits commercialisés et des circuits de vente depuis 1950</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
+                <w:t xml:space="preserve">Rangeland Rummy - A board game to support adaptive management of rangeland-based livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Farrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Causses et Cévennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 147, pp.236-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.08.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506532v1</w:t>
+                <w:t xml:space="preserve">hal-01506357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative method to assess the sustainability of pastoral systems in their territories (PSSAF)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">La dynamique ovine dans les Alpes-de-Haute-Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ibra Toure</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 68 (2-3), pp.135-142</w:t>
+              <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (2), pp.57-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638237v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing local breeds: a dynamic connected to livestock farming systems that concerns different levels of organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6439,317 +6477,279 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetic Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Online, 7 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S2078633614000502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rangeland Rummy - A board game to support adaptive management of rangeland-based livestock systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Moreau</w:t>
+                <w:t xml:space="preserve">An innovative method to assess the sustainability of pastoral systems in their territories (PSSAF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A. Derkimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibra Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (2-3), pp.135-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.08.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01506357v1</w:t>
+                <w:t xml:space="preserve">hal-02638237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique ovine dans les Alpes-de-Haute-Provence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
+                <w:t xml:space="preserve">Histoire de l'élevage ovin des Cévennes viganaises. Évolution des produits commercialisés et des circuits de vente depuis 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44 (2), pp.57-80</w:t>
+              <w:t xml:space="preserve">Causses et Cévennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120-4, pp.304-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506451v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do pastoral families combine livestock herds with other livelihood security means to survive ? The case of the Ferlo area in Senegal</w:t>
               </w:r>
@@ -6882,51 +6882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus d’innovation en ferme. Illustrations en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6990,77 +6990,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de précision en systèmes d’élevage peu intensifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7109,277 +7109,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting strategic thinking of smallholder dairy farmers using a whole farm simulation tool</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Bernard</w:t>
+                <w:t xml:space="preserve">A simple model to assess the sensitivity of grassland dairy systems to scenarios of seasonal biomass production variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93, pp.27-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2013.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11250-012-0335-6⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137152v1</w:t>
+                <w:t xml:space="preserve">hal-01506183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model to assess the sensitivity of grassland dairy systems to scenarios of seasonal biomass production variability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Lurette</w:t>
+                <w:t xml:space="preserve">Supporting strategic thinking of smallholder dairy farmers using a whole farm simulation tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2013.01.008⟩</w:t>
+              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (5), pp.1119 - 1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11250-012-0335-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506183v1</w:t>
+                <w:t xml:space="preserve">hal-01137152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drawing together the knowledge of forestry and pastoralism experts in the construction of a technical support tool for silvopastoralism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7477,51 +7477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grassland deterioration linked to farm trajectories in the eastern Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Navegantes-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7588,662 +7588,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic dynamics and off-take of cattle herds in southern Mali</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of small-scale dairy farms in an industrial supply chain: when production standards meet farm diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alassane A. Ba</w:t>
+                <w:t xml:space="preserve">Bernard Triomphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu M. Lesnoff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René R. Poccard-Chapuis</w:t>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11250-011-9808-2⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (6), pp.961-971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110002478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001150v1</w:t>
+                <w:t xml:space="preserve">hal-01019760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The herd, a source of flexibility for livestock farming systems faced with uncertainties ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demographic dynamics and off-take of cattle herds in southern Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane A. Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Lesnoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t>
+                <w:t xml:space="preserve">René R. Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (6), pp.1101-1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11250-011-9808-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731111000486⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000171v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of small-scale dairy farms in an industrial supply chain: when production standards meet farm diversity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The herd, a source of flexibility for livestock farming systems faced with uncertainties ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Triomphe</w:t>
+                <w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 5 (6), pp.961-971. </w:t>
+              <w:t xml:space="preserve">, 2011, 5 (9), pp.1442-1457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731110002478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731111000486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019760v1</w:t>
+                <w:t xml:space="preserve">hal-01000171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations et performances environnementales en production caprine et ovine : Expertise Elevage-Environnement à l’INRA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laine, transferts de fertilite, lait et viande: evolution des produits de l'elevage ovin dans les systèmes agraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91, pp.81-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394406v1</w:t>
+                <w:t xml:space="preserve">hal-01506128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laine, transferts de fertilite, lait et viande: evolution des produits de l'elevage ovin dans les systèmes agraires</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Innovations et performances environnementales en production caprine et ovine : Expertise Elevage-Environnement à l’INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnozootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 12, pp. 29-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/h30x-fy29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506128v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling framework to support farmers in designing agricultural production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8380,51 +8380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lapeyronie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (10), pp.1746-1757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8458,90 +8458,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking water saving and productivity to agro-food supply chains : A synthesis from two north-african cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Taher Srairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rhouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8600,51 +8600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labor and its Productivity in Andean Dairy Farming Systems: A Comparative Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8944,489 +8944,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la diversité des exploitations agricoles</w:t>
+                <w:t xml:space="preserve">Dynamiques des unités de production laitière dans le bassin d’approvisionnement de la ville de Ségou au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pluvinage</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 194, pp.107-114</w:t>
+              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (1-4), pp.89-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655132v1</w:t>
+                <w:t xml:space="preserve">hal-02659944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des stratégies d’alimentation des élevages bovins dans le bassin d’approvisionnement en lait de la ville de Sikasso au Mali</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Coulibaly</w:t>
+                <w:t xml:space="preserve">Dispositifs de coordination entre industriel, éleveurs et périmètre irrigué dans un bassin de collecte laitier au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidi Sidibé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taher Sraïri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (4), pp.265-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2007.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655740v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques des unités de production laitière dans le bassin d’approvisionnement de la ville de Ségou au Mali</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Evolution des stratégies d’alimentation des élevages bovins dans le bassin d’approvisionnement en lait de la ville de Sikasso au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 60 (1-4), pp.89-101</w:t>
+              <w:t xml:space="preserve">, 2007, 60 (1-4), pp.103-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659944v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs de coordination entre industriel, éleveurs et périmètre irrigué dans un bassin de collecte laitier au Maroc</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Kuper</w:t>
+                <w:t xml:space="preserve">Analyse de la diversité des exploitations agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Taher Sraïri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 194, pp.107-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662201v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l’agropastoralisme chez une fraction nomade fixée sur les bords du fleuve Niger au Mali</w:t>
               </w:r>
@@ -9501,260 +9501,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser la diversité des trajectoires productives des femelles reproductrices: intérêts pour modéliser le fonctionnement du troupeau en élevage allaitant</w:t>
+                <w:t xml:space="preserve">Quels dispositifs pour conduire des recherches en partenariat ? L'intervention d'une équipe de recherche au Pays Basque intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+                <w:t xml:space="preserve">B. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J. Lasseur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pluvimage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 17 (2), pp.123-132</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279, pp.33-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678705v1</w:t>
+                <w:t xml:space="preserve">hal-02674613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels dispositifs pour conduire des recherches en partenariat ? L'intervention d'une équipe de recherche au Pays Basque intérieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Hubert</w:t>
+                <w:t xml:space="preserve">Analyser la diversité des trajectoires productives des femelles reproductrices: intérêts pour modéliser le fonctionnement du troupeau en élevage allaitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Roche</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pluvimage</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques J. Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 279, pp.33-52</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (2), pp.123-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674613v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling as a tool for the teaching of livestock dynamics</w:t>
               </w:r>
@@ -9779,51 +9779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 53 (5), pp.439-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9965,51 +9965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10431,51 +10431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un phénomène mal connu : les petits élevages de loisirs autour des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10843,90 +10843,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of forage production through agroforestry and effects on farming systems in Northwest Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Trouher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hàn Anh Tuấn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thi Thanh Huyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10964,90 +10964,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions des pratiques d'intégration culture-élevage aux performances des exploitations et des territoires : l'exemple du Nord-Ouest Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Trouher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11102,51 +11102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle viabilité des élevages ovins lait des Pyrénées-Atlantiques selon des scénarios de mise en protection contre les prédateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11208,312 +11208,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rusticité, robustesse, capacité d’adaptation : sources de résilience pour les systèmes d’élevage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+                <w:t xml:space="preserve">How do changes in crop-livestock integration and specialisation affect farm performance in Vietnam?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Trouher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Thi Thanh Huyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dinh Khanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Han Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Races rustiques"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.700, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815243v1</w:t>
+                <w:t xml:space="preserve">hal-04196703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do changes in crop-livestock integration and specialisation affect farm performance in Vietnam?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Han Anh</w:t>
+                <w:t xml:space="preserve">Rusticité, robustesse, capacité d’adaptation : sources de résilience pour les systèmes d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire "Races rustiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04196703v1</w:t>
+                <w:t xml:space="preserve">hal-04815243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of crop-livestock integration practices to farm and territorial performances: an example from north-west Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Trouher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Tos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11674,347 +11674,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of crop livestock integration in the context of specialisation in Northwest Vietnam</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Le Thi Thanh Huyen</w:t>
+                <w:t xml:space="preserve">Specialization and diversification as adaptive strategies for smallholder dairy farming systems providing a formal milk chain in Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pria Sembada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melanie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congress of the European Society for Agronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2. International Conference on Applied Sciences, ICAS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.00001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202234800001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181356v1</w:t>
+                <w:t xml:space="preserve">hal-03977409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialization and diversification as adaptive strategies for smallholder dairy farming systems providing a formal milk chain in Indonesia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The role of camels as a lever enhancing the pastoral households resilience around N’Djamena (Chad)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Mahamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Koussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Applied Sciences, ICAS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202234800001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03977409v1</w:t>
+                <w:t xml:space="preserve">hal-03775225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of camels as a lever enhancing the pastoral households resilience around N’Djamena (Chad)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.O. Koussou</w:t>
+                <w:t xml:space="preserve">Trajectories of crop livestock integration in the context of specialisation in Northwest Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Trouher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Thi Thanh Huyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">17. Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Aug 2022, Potsdam, Germany. pp.162-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775225v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different forms of Crop-Livestock Integration. Analysis in the South of France</w:t>
               </w:r>
@@ -12039,51 +12039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar FAO-CIHEAM of the Sub-Network on Production Systems &amp; Sub-Network on Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Meknes, Morocco. pp.309-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12147,51 +12147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar FAO-CIHEAM of the Sub-Network on Production Systems &amp; Sub-Network on Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Meknes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12216,90 +12216,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure to prevent wolf damage to livestock in France: which solution pathway?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lescureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12341,51 +12341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Συστήματα εκτροφής της Καραγκούνικης φυλής προβάτων και διαχείριση της βόσκησης</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Perucho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hadjigeorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12492,51 +12492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12591,77 +12591,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre changements de pratiques et performances pour évaluer la transition agroécologique dans les systèmes d’élevage laitiers à l’Ouest du Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12712,51 +12712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of flexibility in replacement and culling practices in dairy-sheep farms in Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Perucho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12958,77 +12958,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts de l’intégration agriculture-élevage sur les services rendus par l’agriculture en territoires méditerranéens: approche par scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- François Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13230,51 +13230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Forum Recherche et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Pradel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13418,278 +13418,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy sheep farmers cope with production and adaptation through breeding management at flock level</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
+                <w:t xml:space="preserve">Évaluation des performances agroécologiques des systèmes de polyculture-élevage en milieu tropical humide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France. 93 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734506v1</w:t>
+                <w:t xml:space="preserve">hal-02737125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des performances agroécologiques des systèmes de polyculture-élevage en milieu tropical humide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+                <w:t xml:space="preserve">Dairy sheep farmers cope with production and adaptation through breeding management at flock level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Perucho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Ligda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tallinn, Estonia. 512 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-859-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737125v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hétérogénéité biologique des agneaux : Une contrainte à gérer ou un atout à valoriser ?</w:t>
               </w:r>
@@ -13770,77 +13770,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élevage de plein air confronté aux loups protégés et adaptables : bilan sur 25 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13872,299 +13872,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluación sistémica de la integración agricultura-ganadería con la aplicación de la metodología ENA (análisis de redes ecológicas) a nível de la finca</w:t>
+                <w:t xml:space="preserve">Ecological network analysis used to assess the agroecological properties of farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vayssières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Convention “Agrodesarrollo 2016”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Varadero, Cuba. 5 p</w:t>
+              <w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603596v1</w:t>
+                <w:t xml:space="preserve">hal-01603681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological network analysis used to assess the agroecological properties of farming systems</w:t>
+                <w:t xml:space="preserve">Evaluación sistémica de la integración agricultura-ganadería con la aplicación de la metodología ENA (análisis de redes ecológicas) a nível de la finca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4. International Convention “Agrodesarrollo 2016”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Varadero, Cuba. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603681v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agenda for research‐development‐training actions regarding the future of pastoral activities in French Mediterranean territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14215,51 +14215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’agroécologie réinterroge t-elle l’inscription du pastoralisme dans les territoires?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14297,90 +14297,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating empirical and scientific knowledge to evaluate the transition to a once-a-day milking in dairy ewe farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Barillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14416,1377 +14416,1377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rangeland rummy to support adaptive management of rangeland systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Launay</w:t>
+                <w:t xml:space="preserve">Intake of plants containing secondary compounds by sheep grazing rangelands in the province of Boulemane (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor-Ehsan Mohammad Gobindram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boughalmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Moreau</w:t>
+                <w:t xml:space="preserve">Abdelilah Araba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 850 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487112v1</w:t>
+                <w:t xml:space="preserve">hal-01499053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des scénarios pour envisager des futurs possibles des systèmes d’élevage pastoraux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Rangeland rummy to support adaptive management of rangeland systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Farrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France. 422 p</w:t>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 850 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506376v1</w:t>
+                <w:t xml:space="preserve">hal-01487112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intake of plants containing secondary compounds by sheep grazing rangelands in the province of Boulemane (Morocco)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Asma Boughalmi</w:t>
+                <w:t xml:space="preserve">Des scénarios pour envisager des futurs possibles des systèmes d’élevage pastoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Aussibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelilah Araba</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 850 p</w:t>
+              <w:t xml:space="preserve">21. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. 422 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499053v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage de la simulation pour une évaluation multi-échelle du passage à la monotraite en élevage ovin lait</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hassoun</w:t>
+                <w:t xml:space="preserve">Crop-livestock integration and agroecological performances of mixed farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Portes</w:t>
+                <w:t xml:space="preserve">Livia Navegantes-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France. 422 p</w:t>
+              <w:t xml:space="preserve">3. Convención Internacional Agrodesarrollo 2014. Por una agricultura familiar sostenible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Varadero, Cuba. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506369v1</w:t>
+                <w:t xml:space="preserve">hal-01506364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop-livestock integration and agroecological performances of mixed farming systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eliel González García</w:t>
+                <w:t xml:space="preserve">Usage de la simulation pour une évaluation multi-échelle du passage à la monotraite en élevage ovin lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livia Navegantes-Alves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+                <w:t xml:space="preserve">David Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Convención Internacional Agrodesarrollo 2014. Por una agricultura familiar sostenible</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Varadero, Cuba. 5 p</w:t>
+              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. 422 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506364v1</w:t>
+                <w:t xml:space="preserve">hal-01506369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock adaptation and development in harsh environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Lurette</w:t>
+                <w:t xml:space="preserve">Need of systemic approach to analyze crop-livestock integration in family farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Navegantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. AAAP (Asian-Australasian Association of Animal Production Societies) Congress “Sustainable Livestock Production in the Perspective of Food Security, Policy, Genetic Resources and Climate Change”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Yogyakarta, Indonesia</w:t>
+              <w:t xml:space="preserve">5. Congresso da sociedade Brasileira de sistemas de producao</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Foz do Iguacu, Brazil. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741371v1</w:t>
+                <w:t xml:space="preserve">hal-01506365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Need of systemic approach to analyze crop-livestock integration in family farming</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+                <w:t xml:space="preserve">Livestock adaptation and development in harsh environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congresso da sociedade Brasileira de sistemas de producao</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Foz do Iguacu, Brazil. 5 p</w:t>
+              <w:t xml:space="preserve">16. AAAP (Asian-Australasian Association of Animal Production Societies) Congress “Sustainable Livestock Production in the Perspective of Food Security, Policy, Genetic Resources and Climate Change”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Yogyakarta, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506365v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research issues for crop-livestock integration in mixed farming systems in the tropics: a review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Supporting crop-livestock farmers in redesigning their production systems: the CLIFS approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cialdella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Nantes, France. 665 p</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594284v1</w:t>
+                <w:t xml:space="preserve">hal-04481393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting crop-livestock farmers in redesigning their production systems: the CLIFS approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Research issues for crop-livestock integration in mixed farming systems in the tropics: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481393v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From local to global: mental models of local people about livestock sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How corsican cattle breeders consider the adaptation of their breed, an exploratory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Tourrand</w:t>
+                <w:t xml:space="preserve">Clémentine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Barnaud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
+              <w:t xml:space="preserve">, 2013, Nantes, France. pp.216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595374v1</w:t>
+                <w:t xml:space="preserve">hal-01594352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How corsican cattle breeders consider the adaptation of their breed, an exploratory approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Lauvie</w:t>
+                <w:t xml:space="preserve">From local to global: mental models of local people about livestock sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Tourrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Rolland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+                <w:t xml:space="preserve">Pierre Valarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Casabianca</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Nantes, France. pp.216</w:t>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594352v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Como considerar la integracion agricultural-ganaderia en sistemas mixtos ? Una revision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15818,273 +15818,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing and adding value to local breeds: a dynamic connected to Livestock Farming Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Lauvie</w:t>
+                <w:t xml:space="preserve">Un outil simple de projection démographique pour estimer la productivité d'un cheptel : application à un cheptel bovin de la zone cotonnière au Mali-Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lesnoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doubangolo Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Chapuis-Poccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAO Regional Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Partenariat, modélisation, expérimentations : quelles leçons pour la conception de l'innovation et l'intensification écologique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Bobo-Dioulasso, Burkina Faso. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231320v1</w:t>
+                <w:t xml:space="preserve">hal-00719396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil simple de projection démographique pour estimer la productivité d'un cheptel : application à un cheptel bovin de la zone cotonnière au Mali-Sud</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">René Chapuis-Poccard</w:t>
+                <w:t xml:space="preserve">Managing and adding value to local breeds: a dynamic connected to Livestock Farming Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Partenariat, modélisation, expérimentations : quelles leçons pour la conception de l'innovation et l'intensification écologique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Bobo-Dioulasso, Burkina Faso. 8 p</w:t>
+              <w:t xml:space="preserve">FAO Regional Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719396v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de mise en marché des agneaux en élevage ovin méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16293,122 +16293,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trésorerie et résultats économiques des élevages bovins laitiers dans le bassin d’approvisionnement de la ville de Sikasso (Mali)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+                <w:t xml:space="preserve">Integrating food chain and local development objectives in french mediterranean livestock farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Associationfor Animal Production (EAAP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Héraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751368v1</w:t>
+                <w:t xml:space="preserve">hal-02758003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between mainstream production model and diversity of farm evolution: towards a tool to develop individual solutions</w:t>
               </w:r>
@@ -16433,51 +16463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Triomphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16509,195 +16539,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating food chain and local development objectives in french mediterranean livestock farming systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+                <w:t xml:space="preserve">Trésorerie et résultats économiques des élevages bovins laitiers dans le bassin d’approvisionnement de la ville de Sikasso (Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doubangolo Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Associationfor Animal Production (EAAP 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Héraklion, Greece</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758003v1</w:t>
+                <w:t xml:space="preserve">hal-02751368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation des conséquences économiques de différentes stratégies fourragères avec foin face aux aléas climatiques en élevage bovin laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16860,77 +16860,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du potentiel exploitable du cheptel de bovins dans la zone cotonnière du Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alassane Ba</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lesnoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17197,51 +17197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What contribution of researchers and extensionists to valorise diversity of land through sheep and goat farming systems in French Mediterranean area ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17312,299 +17312,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing irrigation water productivity through supply chain management of agro food products: the case of dairy farming in the Tadla irrigation scheme (Morocco)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
+                <w:t xml:space="preserve">Farmers participating in the designing of a whole farm model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vayssières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Sraïri</w:t>
+                <w:t xml:space="preserve">Marie Kerdoncuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les instruments économiques et la modernisation des périmètres irrigués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Kairouan, Tunisia. 14 p</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2007 : An International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-00193838v1</w:t>
+                <w:t xml:space="preserve">hal-02755073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers participating in the designing of a whole farm model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Kerdoncuff</w:t>
+                <w:t xml:space="preserve">Increasing irrigation water productivity through supply chain management of agro food products: the case of dairy farming in the Tadla irrigation scheme (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lecomte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+                <w:t xml:space="preserve">M.T. Sraïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2007 : An International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
+              <w:t xml:space="preserve">Les instruments économiques et la modernisation des périmètres irrigués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Kairouan, Tunisia. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755073v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00193838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de systèmes d’élevage, fonctionnement du troupeau et élaboration des performances : intégration de l’aléa climatique dans des choix d’organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17655,51 +17655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling framework to design innovative agricultural production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17789,77 +17789,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-Y. Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Sraïri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies d'eau en Systèmes IRrigués au Maghreb. Deuxième atelier régional du projet Sirma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17986,243 +17986,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamme, circuits commerciaux et signes officiels de qualité: sources de flexibilité commerciale des élevages bovins viande</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chevallier</w:t>
+                <w:t xml:space="preserve">Typicity of Mediterranean sheep products: improvement of nutrition and feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Chia</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hassoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Animal Products from the Mediterranean Area</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Fonte Boa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753913v1</w:t>
+                <w:t xml:space="preserve">hal-02755292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typicity of Mediterranean sheep products: improvement of nutrition and feeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Bocquier</w:t>
+                <w:t xml:space="preserve">Gamme, circuits commerciaux et signes officiels de qualité: sources de flexibilité commerciale des élevages bovins viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hassoun</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cessieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Products from the Mediterranean Area</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Fonte Boa, Portugal</w:t>
+              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755292v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immaterial ressources mobilized by farmers and flexibility of farming systems : Two concepts linked to decision making and sustainabilty</w:t>
               </w:r>
@@ -18342,51 +18342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de l’enseignement supérieur en sciences animales à un monde en mutation : conséquences sur la pédagogie et la transmission des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18411,51 +18411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d’un troupeau ovin à deux luttes par an : effet de l’organisation des luttes sur les résultats de reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18487,204 +18487,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse sociotechnique d’une pratique d’élevage : la reproduction en élevage ovin allaitant en région Provence-Alpes-Côte d’Azur</w:t>
+                <w:t xml:space="preserve">Les relations entre agrandissement des troupeaux et changements de conduite : exemple des élevages d’ovins allaitants en Crau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques J. Lasseur</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762941v1</w:t>
+                <w:t xml:space="preserve">hal-02763010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations entre agrandissement des troupeaux et changements de conduite : exemple des élevages d’ovins allaitants en Crau</w:t>
+                <w:t xml:space="preserve">L'analyse sociotechnique d’une pratique d’élevage : la reproduction en élevage ovin allaitant en région Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois Bocquier</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Lasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763010v1</w:t>
+                <w:t xml:space="preserve">hal-02762941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et analyser les changements d'organisation et de conduite de l'élevage dans un ensemble d'exploitations : propositions méthodologiques</w:t>
               </w:r>
@@ -18696,51 +18696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18920,51 +18920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonctionnement du troupeau : une interaction entre la conduite de l'éleveur et les comportements reproductifs d'animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel M. Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18972,51 +18972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
@@ -19495,51 +19495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouvellement et réforme en élevage ovin laitier : une diversité de stratégies et compromis entre critères pour le choix desfuturs reproducteurs en race Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Perucho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19616,51 +19616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de méthodes d’accès aux conduites différentes en élevages ovins allaitants du Ségala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19724,77 +19724,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering crop-livestock integration flows in terms of diversity and complexity: a certain regard on resilience and mixed farming systems properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19845,77 +19845,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the diversity of integration practices enhance the resilience of mixed crop-livestock systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19953,51 +19953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop livestock integration at landscape level in Mediterranean : a comparative case studies analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20005,51 +20005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Alary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science (EAAP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20156,51 +20156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de gestion génétique en élevage ovin laitier : modalités et dynamiques existantes dans deux régions méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Perucho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gambotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20281,64 +20281,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation de cartes causales pour apprécier les facteurs de maîtrise de la reproduction en élevage ovin laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Trimoulinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20383,296 +20383,296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre hétérogénéité et diversité des agneaux : comment les éleveurs et les opérateurs de la filière construisent une offre variée pour le marché de la viande d’agneaux ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Quelles formes de vente directe des agneaux en Languedoc Roussillon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La viande : fabrique et représentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Tours, France. 1 p., 2012</w:t>
+              <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 19, 2012, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506132v1</w:t>
+                <w:t xml:space="preserve">hal-01506189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles formes de vente directe des agneaux en Languedoc Roussillon ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Entre hétérogénéité et diversité des agneaux : comment les éleveurs et les opérateurs de la filière construisent une offre variée pour le marché de la viande d’agneaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La viande : fabrique et représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tours, France. 1 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institut de l'Elevage</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01506189v1</w:t>
+                <w:t xml:space="preserve">hal-01506132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions des éleveurs d’ovins laitiers sur les facteurs de maîtrise de la reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 19, 2012, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20687,100 +20687,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des exploitations d’élevage en territoire aveyronnais : approche historique et résultats économiques compares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 18, 2011, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20789,286 +20789,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle standard de production et diversité des évolutions de petites exploitations démarrant l’activité laitière pour fournir une agro-industrie en milieu tropical</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’élevage de précision peut-il aussi s’appliquer aux systèmes extensifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Maton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Viudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 16, 2009, Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France. 2009, 3èmes Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195245v1</w:t>
+                <w:t xml:space="preserve">hal-02756838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élevage de précision peut-il aussi s’appliquer aux systèmes extensifs ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle standard de production et diversité des évolutions de petites exploitations démarrant l’activité laitière pour fournir une agro-industrie en milieu tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Triomphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France. 2009, 3èmes Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 16, 2009, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756838v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parcours, un élément de base du système d’alimentation ? Résultats et perspectives pour l'élevage ovin allaitant au domaine INRA de la Fage</w:t>
               </w:r>
@@ -21162,126 +21162,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire et vendre du lait : une opportunité pour les exploitations familiales en zone tropicale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 16, 2009, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21580,51 +21580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élevage en mouvement : Flexibilité et adaptation des exploitations d'herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21703,51 +21703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul des taux démographiques dans les cheptels domestiques tropicaux. Approche en temps discret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lesnoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21823,90 +21823,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser l'agroécologie pour améliorer la production et la commercialisation du lait : enseignements tirés d'études de cas au Burkina Faso, en France et en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21946,212 +21946,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité domestique et résilience des systèmes d’élevage</w:t>
+                <w:t xml:space="preserve">Summary and conclusion. The place of family-run ruminant grazing systems in the Mediterranean and Tropical zones for sustainable development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Anne Lauvie, Annick Audiot, Etienne Verrier (dir.). </w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La biodiversité domestique: vers de nouveaux liens entre élevage, territoires et société</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Chapitre 8, 2023, 9782759236817</w:t>
+              <w:t xml:space="preserve">Livestock grazing systems and sustainable development in the Mediterranean and tropical areas. Recent knowledge on their strenghts and weaknesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.172-181, 2023, Matière à débattre et décider, 978-2-7592-3710-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570456v1</w:t>
+                <w:t xml:space="preserve">hal-05180627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary and conclusion. The place of family-run ruminant grazing systems in the Mediterranean and Tropical zones for sustainable development</w:t>
+                <w:t xml:space="preserve">Biodiversité domestique et résilience des systèmes d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Perucho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Lauvie, Annick Audiot, Etienne Verrier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock grazing systems and sustainable development in the Mediterranean and tropical areas. Recent knowledge on their strenghts and weaknesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Quae, pp.172-181, 2023, Matière à débattre et décider, 978-2-7592-3710-4</w:t>
+              <w:t xml:space="preserve">La biodiversité domestique: vers de nouveaux liens entre élevage, territoires et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 8, 2023, 9782759236817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180627v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family-run ruminant grazing systems in Mediterranean and Tropical areas and the challenges of sustainable development</w:t>
               </w:r>
@@ -22230,165 +22230,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élevages familiaux de ruminants au pâturage en zones méditerranéennes et tropicales face aux enjeux du développement durable.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse et conclusion. La place des élevages familiaux de ruminants au pâturage en zones méditerranéennes et tropicales pour un développement durable.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770126v1</w:t>
+                <w:t xml:space="preserve">hal-03770582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’adaptation ne suffit plus : les éleveurs face aux loups en France (encadré)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22437,122 +22437,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et conclusion. La place des élevages familiaux de ruminants au pâturage en zones méditerranéennes et tropicales pour un développement durable.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les élevages familiaux de ruminants au pâturage en zones méditerranéennes et tropicales face aux enjeux du développement durable.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770582v1</w:t>
+                <w:t xml:space="preserve">hal-03770126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et conclusion. La place des élevages familiaux de ruminants au pâturage en zones méditerranéennes et tropicales pour un développement durable</w:t>
               </w:r>
@@ -22749,51 +22749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22865,51 +22865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes d’élevage d’Occitanie face au changement climatique : quels leviers d’adaptations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Madrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22973,64 +22973,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock policy in Indonesia: Case of the dairy subsector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pria Sembada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23085,51 +23085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’agroécologie réinterroge l’inscription du pastoralisme dans les territoires?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23167,64 +23167,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevage de précision, solutions technologiques et acceptabilité, dans les systèmes peu intensifiés type ovins et les caprins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23426,51 +23426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élevage en mouvement : Flexibilité et adaptation des exploitations d'herbivores. Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23573,51 +23573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23711,64 +23711,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élevage en mouvement : Flexibilité et adaptation des exploitations d'herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t>
@@ -23944,51 +23944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bonnemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24069,51 +24069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bonnemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24377,51 +24377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24600,51 +24600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24748,51 +24748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Réseau d’Expertise sur les Changements climatiques en Occitanie (RECO). 2021, pp.165-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -24844,51 +24844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24949,90 +24949,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de l'élevage au Nord et au Sud. Analyse des dynamiques de l'élevage dans 8 territoires d'élevage extensif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Servière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] MOUVE LIVRABLE T3.1.1, auto-saisine. 2012, 77 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -25227,51 +25227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05512927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8428281/v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493570v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ndona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kikufi Batoba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lutete" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Kambashi Mutiaka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2025.100524" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Kambashi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beckers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bindelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farsys.2024.100079" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938797v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Amine Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Oudanang Koussou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touka Abakar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arada Izzedine Abdel-Aziz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RJ23052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04570672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sodre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassina Sanou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendinmalgd&#233; Salomon Oualyo Ouermi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Bila Gnanda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Ouedraogo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Trouher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Thanh Huyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859623000412" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fontaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.MRBT4299" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483744v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian-Oudanang Koussou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37134" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771515v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozi&#232;res-Petit Marie-Odile" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2022.2106010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106570" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Perucho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Sodr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Etienne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2022.70999" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guinamard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Couzy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne L." TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guichet Nelson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay F." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11020551" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Potet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.8789" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.8855" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Hadjigeorgiou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Paoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.WUDA2135" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.18645" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Silvestri Szymczak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal De Moraes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arthur de Albuquerque Nunes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102904" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lecomte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00634-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570873v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ligda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2020.1713027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RJ20046" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sega Ndao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Traor&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-020-02280-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ga Ndao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Traor&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-018-1775-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622739v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Araba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Boujenane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/l1w6us" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619167v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.12.017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620259v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aboul-Naga" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Srairi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.03.017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618486v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pria Sembada" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045254v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-018-1688-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taymer Miranda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0479-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627098v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Boissieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2018.06.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629286v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bover Felices" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Su&#225;rez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622487v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor-Ehsan Mohammad Gobindram" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boughalmi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RJ17006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739303v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652906v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bataille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Aussibal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462286181269462E12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638096v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636017v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.1.2516" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506522v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Semjen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506492v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cangiano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605718v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Jemaa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Najar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016030" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506532v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638237v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Derkimba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506377v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633614000502" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506357v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Farrie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.08.018" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z787309-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506451v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067392v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2041-7136-4-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195378v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632138v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Maton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Viudes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137152v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bernard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-012-0335-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506183v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2013.01.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6541J12K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939600v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.12.041" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9PZ0C14-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939560v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Navegantes-Alves" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferreira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/oa.2012.0100" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001150v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane A. Ba" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Lesnoff" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-011-9808-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JG1SNJJW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000171v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000486" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019760v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002478" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506128v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659754v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.12.013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G41MB6FL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662842v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lapeyronie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000996" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662167v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhouma" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.530" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2588C8270C9017877F7BDB55E593A440A7A81D8C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518846v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-009-9267-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655512v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sansan Youl" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Manlay" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Botoni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658231v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;nard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolher-Rollefson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655132v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655740v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulibaly" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Sidib&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659944v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662201v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Sra&#239;ri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2007.0117" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679118v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baudoux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kamil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678705v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674613v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roche" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pluvimage" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889935v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004027" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683528v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680416v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886130v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001136" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687397v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duss&#232;re" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Faug&#232;re" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698891v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tillard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faug&#232;re" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faug&#232;re" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689133v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labouesse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimanche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204858v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labouesse" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dimanche" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713712v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231574v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550470v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#224;n Anh Tu&#7845;n" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Blanchard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549752v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tos" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767111v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soulas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Laphitz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815243v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196703v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Trouher" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dinh Khanh" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Han Anh" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182736v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Tos" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569573v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouret" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Valony" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balma" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181356v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977409v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202234800001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775225v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mahamat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Koussou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450989v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790106v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944289v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734522v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hadjigeorgiou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734199v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Weller" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bataille" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736777v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737575v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735447v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737321v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lecomte" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Fran&#231;ois Bataille" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604892v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hammouda" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kanoun" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736576v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789475v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734506v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-859-9" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737125v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506528v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604183v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603596v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603681v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738936v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603703v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739559v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487112v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Moreau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506376v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499053v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Araba" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506369v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506364v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes-Alves" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741371v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506365v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kessler" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594284v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481393v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595374v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tourrand" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valarie" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594352v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rolland" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506366v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231320v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719396v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ba" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lesnoff" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doubangolo Coulibaly" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chapuis-Poccard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506188v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190462v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Perier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179772v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boutonnet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751368v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190458v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Le Gal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Triomphe" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758003v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757070v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180742v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubron" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasseur" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Napoleone" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758044v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757640v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00261987v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Le Gal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oudin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sra&#239;ri" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815927v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Tchak&#233;rian" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00193838v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Sra&#239;ri" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755073v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerdoncuff" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812663v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752948v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00194960v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753521v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cessieux" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753913v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevallier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cessieux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755292v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750820v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762696v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760572v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762941v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763010v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764367v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napol&#233;one" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762859v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763797v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bouch&#233;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769265v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tchak&#233;rian" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aussibal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bonicel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774916v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358966v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330092v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chery St&#233;phane" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734765v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gambotti" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506501v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604516v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506539v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800878v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Mohamed" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740547v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594687v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803763v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Trimoulinard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506132v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506189v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umr-lisah.fr/index.php?page=welc&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506190v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506187v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195245v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article2957" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756838v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Montagnac" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Bouquet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754007v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulquie" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195340v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047993v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/212/9782759236930/livestock-grazing-systems-and-sustainable-development-in-the-mediterranean-and-tropical-areas?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5036" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3711-1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770110v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1726/9782759234868/elevages-au-paturage-et-developpement-durable-des-territoires-mediterraneens-et-tropicaux" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179500v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195347v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Leclerc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1308-l-elevage-en-mouvement.html" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821985v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181705v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570456v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1807/9782759236824/la-biodiversite-domestique" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180627v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180626v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1808/9782759236930/livestock-grazing-systems-and-sustainable-development-in-the-mediterranean-and-tropical-areas" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770126v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017203v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770582v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179521v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179517v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656466v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laura" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/free_download?document_id=1114400&amp;amp;product_form=ebook&amp;amp;publication_type=pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788006v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Madrid" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177015v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606291v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604235v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-france-agricole.fr/livres-et-ebooks/elevage/bovins/elevage-de-precision.html" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590995v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Camacho" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrieu" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195228v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195162v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195243v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816404v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Mathieu" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa M&#233;line" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ird.fr/editions/catalogue/ouvrage.php?livre=492" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837043v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Darre" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842934v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caron" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840949v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhoste" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851189v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299160v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Debacq" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488431v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouffartigue" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duclos" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133688v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Moreau" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629853v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Weller" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05512927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8428281/v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493570v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ndona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kikufi Batoba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lutete" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Kambashi Mutiaka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2025.100524" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Amine Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Oudanang Koussou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Kambashi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beckers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bindelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farsys.2024.100079" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touka Abakar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arada Izzedine Abdel-Aziz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RJ23052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213782v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Trouher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Thanh Huyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859623000412" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04570672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sodre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassina Sanou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendinmalgd&#233; Salomon Oualyo Ouermi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Bila Gnanda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Ouedraogo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fontaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.MRBT4299" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483744v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian-Oudanang Koussou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37134" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460502v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106570" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953217v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Perucho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozi&#232;res-Petit Marie-Odile" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687004v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Sodr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771515v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2022.2106010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Etienne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2022.70999" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713286v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guichet Nelson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne L." TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guinamard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Couzy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay F." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11020551" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Potet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.8789" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.8855" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Hadjigeorgiou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Paoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.WUDA2135" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.18645" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Silvestri Szymczak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal De Moraes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arthur de Albuquerque Nunes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102904" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098150v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RJ20046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570873v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ligda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2020.1713027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920319v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lecomte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00634-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sega Ndao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Traor&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-020-02280-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.12.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aboul-Naga" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Srairi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.03.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618486v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pria Sembada" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105006v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/l1w6us" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154643v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ga Ndao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Traor&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-018-1775-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622739v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Araba" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Boujenane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045254v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-018-1688-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627098v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Boissieu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2018.06.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626056v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taymer Miranda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0479-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629286v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bover Felices" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Su&#225;rez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622487v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor-Ehsan Mohammad Gobindram" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boughalmi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RJ17006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739303v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636017v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.1.2516" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506522v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Semjen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638096v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652906v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bataille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Aussibal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462286181269462E12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506492v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cangiano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605718v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Jemaa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Najar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016030" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506357v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Farrie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.08.018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z787309-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506451v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506377v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633614000502" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638237v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Derkimba" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506532v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067392v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2041-7136-4-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195378v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632138v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Maton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Viudes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506183v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2013.01.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6541J12K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137152v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bernard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-012-0335-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939600v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.12.041" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9PZ0C14-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939560v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Navegantes-Alves" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferreira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/oa.2012.0100" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019760v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002478" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001150v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane A. Ba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Lesnoff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-011-9808-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JG1SNJJW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000171v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000486" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506128v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659754v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.12.013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G41MB6FL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662842v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lapeyronie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000996" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662167v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhouma" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.530" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2588C8270C9017877F7BDB55E593A440A7A81D8C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518846v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-009-9267-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655512v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sansan Youl" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Manlay" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Botoni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658231v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;nard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolher-Rollefson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659944v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulibaly" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Sidib&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662201v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Sra&#239;ri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2007.0117" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655740v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655132v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679118v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baudoux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kamil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674613v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pluvimage" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678705v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889935v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004027" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683528v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680416v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886130v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001136" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687397v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duss&#232;re" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Faug&#232;re" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698891v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tillard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faug&#232;re" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faug&#232;re" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689133v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labouesse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimanche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204858v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labouesse" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dimanche" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713712v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231574v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550470v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#224;n Anh Tu&#7845;n" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Blanchard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549752v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tos" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767111v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soulas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Laphitz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196703v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Trouher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dinh Khanh" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Han Anh" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815243v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182736v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Tos" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569573v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouret" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Valony" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balma" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977409v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202234800001" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775225v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mahamat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Koussou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181356v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450989v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790106v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944289v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734522v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hadjigeorgiou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734199v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Weller" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bataille" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736777v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737575v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735447v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737321v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lecomte" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Fran&#231;ois Bataille" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604892v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hammouda" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kanoun" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736576v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789475v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737125v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734506v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-859-9" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506528v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604183v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603681v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603596v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738936v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603703v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739559v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499053v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Araba" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487112v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Moreau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506376v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506364v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes-Alves" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506369v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portes" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506365v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kessler" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741371v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481393v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594284v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594352v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rolland" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595374v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tourrand" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valarie" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506366v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719396v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ba" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lesnoff" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doubangolo Coulibaly" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chapuis-Poccard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231320v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506188v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190462v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Perier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179772v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boutonnet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758003v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190458v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Le Gal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Triomphe" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751368v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757070v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180742v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubron" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasseur" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Napoleone" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758044v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757640v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00261987v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Le Gal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oudin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sra&#239;ri" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815927v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Tchak&#233;rian" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755073v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerdoncuff" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00193838v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Sra&#239;ri" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812663v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752948v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00194960v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753521v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cessieux" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755292v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753913v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevallier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cessieux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750820v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762696v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760572v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763010v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762941v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764367v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napol&#233;one" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762859v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763797v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bouch&#233;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769265v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tchak&#233;rian" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aussibal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bonicel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774916v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358966v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330092v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chery St&#233;phane" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734765v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gambotti" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506501v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604516v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506539v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800878v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Mohamed" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740547v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594687v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803763v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Trimoulinard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506189v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umr-lisah.fr/index.php?page=welc&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506132v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506190v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506187v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756838v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Montagnac" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Bouquet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195245v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article2957" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754007v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulquie" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195340v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047993v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/212/9782759236930/livestock-grazing-systems-and-sustainable-development-in-the-mediterranean-and-tropical-areas?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5036" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3711-1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770110v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1726/9782759234868/elevages-au-paturage-et-developpement-durable-des-territoires-mediterraneens-et-tropicaux" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179500v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195347v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Leclerc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1308-l-elevage-en-mouvement.html" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821985v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181705v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180627v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570456v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1807/9782759236824/la-biodiversite-domestique" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180626v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1808/9782759236930/livestock-grazing-systems-and-sustainable-development-in-the-mediterranean-and-tropical-areas" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770582v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017203v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770126v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179521v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179517v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656466v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laura" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/free_download?document_id=1114400&amp;amp;product_form=ebook&amp;amp;publication_type=pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788006v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Madrid" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177015v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606291v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604235v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-france-agricole.fr/livres-et-ebooks/elevage/bovins/elevage-de-precision.html" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590995v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Camacho" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrieu" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195228v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195162v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195243v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816404v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Mathieu" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa M&#233;line" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ird.fr/editions/catalogue/ouvrage.php?livre=492" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837043v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Darre" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842934v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caron" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840949v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhoste" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851189v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299160v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Debacq" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488431v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouffartigue" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duclos" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133688v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Moreau" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629853v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Weller" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>