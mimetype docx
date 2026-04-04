--- v0 (2026-03-12)
+++ v1 (2026-04-04)
@@ -247,209 +247,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02522023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Poo-tee-weet?” and Other Pastoral Questions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Holdefer</w:t>
+                <w:t xml:space="preserve">Introduction: Pastoral Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Chorier-Fryd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Holdefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pughe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 14.2, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/erea.5706⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.5680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02519662v1</w:t>
-[...54 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-02528103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pughe</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Poo-tee-weet?” and Other Pastoral Questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Holdefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 14 (2), </w:t>
+              <w:t xml:space="preserve">, 2017, 14.2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/erea.5680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/erea.5706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528103v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02519662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big and Nasty</w:t>
               </w:r>
@@ -2408,64 +2408,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poetics and politics of place in pastoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pughe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Chorier-Fryd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Holdefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3515,51 +3515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Holdefer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.2216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02522023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519662v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5706" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528103v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Chorier-Fryd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pughe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5680" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02522005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644855v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict.2.1-2.23_1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521309v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643552v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3149/CSM.0301.62" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521322v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yc Grandjeat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Granger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerlain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Guilbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaumaud-Pujol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528365v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740552v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521116v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mckeown" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521864v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02522013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520721v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521201v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Holdefer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.2216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02522023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528103v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Chorier-Fryd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pughe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5680" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5706" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02522005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644855v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict.2.1-2.23_1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521309v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643552v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3149/CSM.0301.62" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521322v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yc Grandjeat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Granger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerlain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Guilbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaumaud-Pujol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528365v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740552v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521116v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mckeown" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521864v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02522013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520721v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521201v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>