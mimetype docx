--- v1 (2026-04-04)
+++ v2 (2026-05-09)
@@ -178,278 +178,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Poo-tee-weet?” and Other Pastoral Questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Holdefer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.5706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02519662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Pastoral Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Chorier-Fryd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Holdefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pughe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.5680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Don't Look at Me</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Holdefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aethlon - Journal of Sports Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, XXXIV (2), pp.161-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02522023v1</w:t>
-              </w:r>
-[...180 lines deleted...]
-                <w:t xml:space="preserve">halshs-02519662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big and Nasty</w:t>
               </w:r>
@@ -636,459 +636,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Just Desserts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Holdefer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slice Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.129-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02523328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Still kicking: George Saunders and ‘shadow realism’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Holdefer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Short Fiction in Theory &amp; Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 2 (n° 1), p. 23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/fict.2.1-2.23_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenith on the Horizon: Junot Diaz, Garrison Keillor and American Boosterism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Holdefer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thought Catalog </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02521309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parody in Philip Larkin: A Trick Which Dispels Fear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Holdefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphony Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Just Desserts</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orwell’s Hippopotamus, or The Writer as Historical Anachronism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Holdefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slice Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11, pp.129-133</w:t>
+              <w:t xml:space="preserve">New England Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 32 (n° 3), p. 101-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...167 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing the Curmudgeon: The Toothless Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Holdefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture, Society &amp; Masculinities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, vol. 3 (n° 1), p. 62 - 73. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3149/CSM.0301.62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3149/CSM.0301.62⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01643552v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01644663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaving Cream’ and Other Mind Rhymes</w:t>
               </w:r>
@@ -2278,194 +2278,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02521044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dick Cheney in Shorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Holdefer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sagging Meniscus, 2017, 9781944697211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02521029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">George Saunders' Pastoralia: Bookmarked</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Holdefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ig Publishing, 2017, 9781632460639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...60 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poetics and politics of place in pastoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pughe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Chorier-Fryd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Holdefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3515,51 +3515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Holdefer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.2216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02522023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528103v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Chorier-Fryd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pughe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5680" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5706" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02522005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644855v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict.2.1-2.23_1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521309v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643552v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3149/CSM.0301.62" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521322v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yc Grandjeat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Granger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerlain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Guilbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaumaud-Pujol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528365v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740552v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521116v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mckeown" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521864v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02522013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520721v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521201v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Holdefer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.2216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519662v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5706" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528103v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Chorier-Fryd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pughe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5680" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02522023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02522005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644855v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict.2.1-2.23_1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643552v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3149/CSM.0301.62" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521322v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yc Grandjeat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Granger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerlain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Guilbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaumaud-Pujol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528365v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740552v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521116v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mckeown" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521864v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02522013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520721v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521201v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>