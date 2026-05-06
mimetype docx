--- v0 (2026-03-29)
+++ v1 (2026-05-06)
@@ -977,3934 +977,4150 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SkiNet: a User-Oriented Tool for Petri Net-based Analysis of Robotic Skills</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Pelletier</w:t>
+                <w:t xml:space="preserve">Solving Organizational Multi-Robot Task Allocation Problems with Consensus-based Auctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lesire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petri Nets 2025 - 46th International Conference on Application and Theory of Petri Nets and Concurrency</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Autonomous Agents and Multi-Agent Systems for Space Applications (MASSpace-26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072794v1</w:t>
+                <w:t xml:space="preserve">hal-05595151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Quality Matters: Constraint Programming for Automated Temporal and Numeric Planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allocation de tâches multi-robots organisationnelle à l’aide d’enchères basés sur le consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lesire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Godet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Lesire-Cabaniols</w:t>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">Journée Francophone des Systèmes Multi-Agent (JFSMA-26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376434v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension de CBBA par intercession d'offre pour favoriser l'initiative mixte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Guillet</w:t>
+                <w:t xml:space="preserve">SkiNet: a User-Oriented Tool for Petri Net-based Analysis of Robotic Skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lesire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Grand</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA-25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Petri Nets 2025 - 46th International Conference on Application and Theory of Petri Nets and Concurrency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120122v1</w:t>
+                <w:t xml:space="preserve">hal-05072794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Consensus-based Task Allocation Algorithms with Bid Intercession to Foster Mixed-Initiative</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When Quality Matters: Constraint Programming for Automated Temporal and Numeric Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Picard</w:t>
+                <w:t xml:space="preserve">Roland Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lesire-Cabaniols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Autonomous Agents and Multiagent Systems (AAMAS-25)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Athenes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119482v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redundant Decompositions in PO HTN Domains: Goto Considered Harmful</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension de CBBA par intercession d'offre pour favoriser l'initiative mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lesire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Godet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Lesire</w:t>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAPS Hierarchical Planning Workshop (HPlan)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Banff, Canada</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA-25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609467v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Robot Task Planning to Secure Human Group Progress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extending Consensus-based Task Allocation Algorithms with Bid Intercession to Foster Mixed-Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lesire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Godet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI Agents and Robots for reliable Engineered Autonomy Workshop (AREA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4204/eptcs.391.13⟩</w:t>
+              <w:t xml:space="preserve">24th International Conference on Autonomous Agents and Multiagent Systems (AAMAS-25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Detroit (Michigan), United States. pp.932-940, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3709347.3743612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500447v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Connectivity of Multi-hop Communication Networks Through Auction-Based Multi-robot Task Allocation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Grand</w:t>
+                <w:t xml:space="preserve">Redundant Decompositions in PO HTN Domains: Goto Considered Harmful</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lesire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAAMS 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICAPS Hierarchical Planning Workshop (HPlan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Banff, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701746v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Path Constraints for UAV Autonomous Navigation under Uncertain GNSS Availability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Zaninotti</w:t>
+                <w:t xml:space="preserve">Multi-Robot Task Planning to Secure Human Group Progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lesire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline P.C. Chanel</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17es Journées Francophone Planification, Décision et Apprentissage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI Agents and Robots for reliable Engineered Autonomy Workshop (AREA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Cracovie, Poland. pp.113 - 126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/eptcs.391.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820049v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation par enchères et planification hiérarchique pour un système multirobot, application au cas de la chasse aux mines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles Lesire Cabaniols</w:t>
+                <w:t xml:space="preserve">Learning Path Constraints for UAV Autonomous Navigation under Uncertain GNSS Availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Zaninotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lesire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline P.C. Chanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2022: 30èmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
+              <w:t xml:space="preserve">17es Journées Francophone Planification, Décision et Apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694348v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous and responsive multi-robot system for minehunting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Lacroix</w:t>
+                <w:t xml:space="preserve">Improving the Connectivity of Multi-hop Communication Networks Through Auction-Based Multi-robot Task Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lesire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Tacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS Conference &amp; Exposition (OCEANS 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANSChennai45887.2022.9775467⟩</w:t>
+              <w:t xml:space="preserve">PAAMS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. pp.345-357, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-18192-4_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514510v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SkiNet, A Petri Net Generation Tool for the Verification of Skillset-based Autonomous Systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Dramé-Maigné</w:t>
+                <w:t xml:space="preserve">Allocation par enchères et planification hiérarchique pour un système multirobot, application au cas de la chasse aux mines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Milot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lesire Cabaniols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPTCS 2022 - Electronic Proceedings in Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFSMA 2022: 30èmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073365v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A skill fault model for autonomous systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+                <w:t xml:space="preserve">Autonomous and responsive multi-robot system for minehunting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Milot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lesire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Augustin Manecy</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Tacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Robotics Software Engineering (RoSE’22), Co-located with ICSE 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3526071.3527513⟩</w:t>
+              <w:t xml:space="preserve">OCEANS Conference &amp; Exposition (OCEANS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Chennai, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSChennai45887.2022.9775467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609377v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pyHiPOP - Hierarchical Partial-Order Planner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SkiNet, A Petri Net Generation Tool for the Verification of Skillset-based Autonomous Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lesire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Albore</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dramé-Maigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the International Planning Competition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPTCS 2022 - Electronic Proceedings in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Berlin, Germany. pp.120-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/eptcs.371.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478020v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market-based Multi-robot coordination with HTN planning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Lacroix</w:t>
+                <w:t xml:space="preserve">A skill fault model for autonomous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lesire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Manecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Robots and Multirobot Systems workshop (ARMS) 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Workshop on Robotics Software Engineering (RoSE’22), Co-located with ICSE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pittsburgh, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3526071.3527513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230342v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market-based Multi-robot coordination with HTN planning</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">pyHiPOP - Hierarchical Partial-Order Planner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lesire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on the International Planning Competition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Guangzhou, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418176v1</w:t>
+                <w:t xml:space="preserve">hal-03478020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Hierarchical Auctions with HTN Planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Market-based Multi-robot coordination with HTN planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lesire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ICAPS workshop on Hierarchical Planning (HPlan)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">Autonomous Robots and Multirobot Systems workshop (ARMS) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289854v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalization of Robot Skills with Descriptive and Operational Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Market-based Multi-robot coordination with HTN planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Milot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lesire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS45743.2020.9340698⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.2606-2612, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9636286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170357v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical fault tolerant architecture for an autonomous robot</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Fabre</w:t>
+                <w:t xml:space="preserve">Solving Hierarchical Auctions with HTN Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Milot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lesire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Intern. Workshop on ​Safety and Security of Intelligent Vehicles (SSIV) at IEEE/IFIP Intern. Conf. on Dependable Systems and Networks (DSN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th ICAPS workshop on Hierarchical Planning (HPlan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Guangzhou, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558604v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289854v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Autonomous Mission Controller for Earth Observing Satellites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formalization of Robot Skills with Descriptive and Operational Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lesire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Jaubert</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWPSS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Las Vegas, United States. pp.7227-7232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS45743.2020.9340698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355723v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Real-Time Observers from Past-Time Linear Temporal Logic and Timed Specification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hierarchical fault tolerant architecture for an autonomous robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Messioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lesire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Robotics and Automation (ICRA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8793754⟩</w:t>
+              <w:t xml:space="preserve">6th Intern. Workshop on ​Safety and Security of Intelligent Vehicles (SSIV) at IEEE/IFIP Intern. Conf. on Dependable Systems and Networks (DSN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Valence, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSN-W50199.2020.00031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913050v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Methods for Multi-Robot Missions Planning with Energy Capacity Consideration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Grand</w:t>
+                <w:t xml:space="preserve">An Autonomous Mission Controller for Earth Observing Satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lesire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pralet</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWPSS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berkeley, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912969v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating planning and execution for a team of heterogeneous robots with time and communication constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Barbier</w:t>
+                <w:t xml:space="preserve">Synthesis of Real-Time Observers from Past-Time Linear Temporal Logic and Timed Specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lesire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Grand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8793754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706146v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Loop Execution of Tree-Search Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Infantes</w:t>
+                <w:t xml:space="preserve">Solving Methods for Multi-Robot Missions Planning with Energy Capacity Consideration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Khakim Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lesire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rachelson</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes 2018 (JFPDA 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.4538-4544, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8793700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840583v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASPiC: an Acting system based on Skill Petri net Composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating planning and execution for a team of heterogeneous robots with time and communication constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bechon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lesire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia. 7p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961211v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement-based real-time analysis of robotic software architectures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Grand</w:t>
+                <w:t xml:space="preserve">Open Loop Execution of Tree-Search Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Infantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lesire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rachelson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes 2018 (JFPDA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411373v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de plans d’exécution multi-agents robustes aux incertitudes et à l’absence de communications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Vidal</w:t>
+                <w:t xml:space="preserve">ASPiC: an Acting system based on Skill Petri net Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lesire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.6952--6958, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8594328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383933v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive planning and execution strategies with multiple hypotheses</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurement-based real-time analysis of robotic software architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gobillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lesire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th National Conference on “Software and Hardware Architectures for Robots Control” &amp; Quatrièmes Journées Architectures Logicielles pour la Robotique Autonome, les Systèmes Cyber-Physiques et les Systèmes Auto-Adaptables (SHARC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">IROS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371760v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des Réseaux Temporels Simples Multi-agents dynamiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pralet</w:t>
+                <w:t xml:space="preserve">Proactive planning and execution strategies with multiple hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. t'Hooft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lesire Cabaniols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.P. Carvalho Chanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.123-132</w:t>
+              <w:t xml:space="preserve">11th National Conference on “Software and Hardware Architectures for Robots Control” &amp; Quatrièmes Journées Architectures Logicielles pour la Robotique Autonome, les Systèmes Cyber-Physiques et les Systèmes Auto-Adaptables (SHARC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163025v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Robot Planning and Execution for an Exploration Mission: a Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Lesire</w:t>
+                <w:t xml:space="preserve">Synthèse de plans d’exécution multi-agents robustes aux incertitudes et à l’absence de communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lesire Cabaniols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAPS 2014 PlanRob Workshop (Planning and Robotics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Portsmouth, United States</w:t>
+              <w:t xml:space="preserve">JFSMA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079780v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et reconnaissance de cibles en ligne pour des UAV autonomes avec un modèle de type POMDP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Teichteil-Königsbuch</w:t>
+                <w:t xml:space="preserve">Gestion des Réseaux Temporels Simples Multi-agents dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lesire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 12 p</w:t>
+              <w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.123-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736231v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauve: a Component-based Modeling Framework for Real-time Analysis of Robotic Applications.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Cassé</w:t>
+                <w:t xml:space="preserve">Multi-Robot Planning and Execution for an Exploration Mission: a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Infantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lesire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th full day Workshop on Software Development and Integration in Robotics (ICRA2012 - SDIR VII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Saint Paul, United States</w:t>
+              <w:t xml:space="preserve">ICAPS 2014 PlanRob Workshop (Planning and Robotics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Portsmouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060327v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating complex robotic scenarios with MORSE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection et reconnaissance de cibles en ligne pour des UAV autonomes avec un modèle de type POMDP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline P. Carvalho Chanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Teichteil-Königsbuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lesire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Simulation, Modeling, and Programming for Autonomous Robots</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 12 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988475v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HiDDeN, une architecture décisionnelle distribuée pour la coopération de véhicules individuellement autonomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mauve: a Component-based Modeling Framework for Real-time Analysis of Robotic Applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lesire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbier Magali</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Cassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">7th full day Workshop on Software Development and Integration in Robotics (ICRA2012 - SDIR VII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint Paul, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656494v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POMDP-based online target detection and recognition for autonomous UAVs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulating complex robotic scenarios with MORSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Echeverria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Lemaignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Degroote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Karg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh Conference on Prestigious Applications of Intelligent Systems (PAIS-12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Simulation, Modeling, and Programming for Autonomous Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.197-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34327-8_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060444v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of real-time properties of a robotic software architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HiDDeN, une architecture décisionnelle distribuée pour la coopération de véhicules individuellement autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lesire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugues Cassé</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbier Magali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th National Conference on Control Architectures of Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, May 2011, Grenoble, France. 7 p</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00599689v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">POMDP-based online target detection and recognition for autonomous UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline P. Carvalho Chanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teichteil-Königsbuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lesire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seventh Conference on Prestigious Applications of Intelligent Systems (PAIS-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of real-time properties of a robotic software architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lesire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th National Conference on Control Architectures of Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, May 2011, Grenoble, France. 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00599689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Planning Robust Temporal Plans A Comparison Between CBTP and TGA Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Abdeddaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Asarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lesire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Automated Planning and Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Providence, Rhode Island, United States. pp.2-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5051,51 +5267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05076522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pelletier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2025.105041" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quinton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-022-01803-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475252v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Vilchis Medina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3103048" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bechon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barbieri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-019-09869-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901305v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ponzoni Carvalho Chanel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorrit T&#8217;hooft" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Teichteil-K&#246;nigsbuch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-018-9703-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire Cabaniols" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Infantes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gateau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barbier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9603-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire-Cabaniols" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183704v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verfaillie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pralet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teichteil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Infantes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072794v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376434v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Godet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bit-Monnot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3709347.3743612" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609467v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04500447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/eptcs.391.13" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701746v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_28" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zaninotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Watanabe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P.C. Chanel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Milot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chauveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514510v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tacher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSChennai45887.2022.9775467" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doose" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dram&#233;-Maign&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/eptcs.371.9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03609377v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Manecy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3526071.3527513" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478020v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03230342v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636286" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289854v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9340698" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02558604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Favier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Messioux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fabre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W50199.2020.00031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355723v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8793754" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khakim Habibi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8793700" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01706146v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840583v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lecarpentier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rachelson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961211v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pommereau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594328" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411373v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gobillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383933v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casanova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesire Cabaniols" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371760v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. t'Hooft" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Carvalho Chanel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163025v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Casanova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079780v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P. Carvalho Chanel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01060327v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cass&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Echeverria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lemaignan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Degroote" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34327-8_20" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656494v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Magali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01060444v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teichteil-K&#246;nigsbuch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157935v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Abdeddaim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Asarin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05076522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pelletier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2025.105041" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quinton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-022-01803-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475252v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Vilchis Medina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3103048" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bechon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barbieri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-019-09869-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901305v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ponzoni Carvalho Chanel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorrit T&#8217;hooft" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Teichteil-K&#246;nigsbuch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-018-9703-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire Cabaniols" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Infantes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gateau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barbier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9603-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire-Cabaniols" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183704v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verfaillie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pralet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teichteil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Infantes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595152v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Godet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bit-Monnot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3709347.3743612" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04500447v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/eptcs.391.13" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zaninotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Watanabe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P.C. Chanel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_28" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Milot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chauveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tacher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSChennai45887.2022.9775467" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doose" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dram&#233;-Maign&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/eptcs.371.9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03609377v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Manecy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3526071.3527513" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478020v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03230342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418176v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636286" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289854v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9340698" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02558604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Favier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Messioux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fabre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W50199.2020.00031" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355723v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913050v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8793754" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912969v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khakim Habibi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8793700" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01706146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840583v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lecarpentier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rachelson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961211v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pommereau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594328" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411373v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gobillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. t'Hooft" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesire Cabaniols" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Carvalho Chanel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383933v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casanova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163025v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Casanova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079780v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P. Carvalho Chanel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01060327v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cass&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988475v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Echeverria" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lemaignan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Degroote" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34327-8_20" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656494v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Magali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01060444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teichteil-K&#246;nigsbuch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599689v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157935v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Abdeddaim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Asarin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>