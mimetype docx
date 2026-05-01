--- v0 (2026-03-27)
+++ v1 (2026-05-01)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative classification of novel deep exploitation geothermal technologies</w:t>
+                <w:t xml:space="preserve">Quelles perspectives pour les nouvelles technologies d'exploitation de la géothermie profonde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gentier</w:t>
@@ -164,112 +164,112 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Armandine Les Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theophile Guillon</w:t>
+                <w:t xml:space="preserve">Théophile Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geothermal Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGEC, Oct 2025, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées de la géothermie 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPG, Jun 2025, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986164v1</w:t>
+                <w:t xml:space="preserve">hal-04986137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles perspectives pour les nouvelles technologies d'exploitation de la géothermie profonde ?</w:t>
+                <w:t xml:space="preserve">An innovative classification of novel deep exploitation geothermal technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gentier</w:t>
@@ -289,88 +289,88 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Armandine Les Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Guillon</w:t>
+                <w:t xml:space="preserve">Theophile Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la géothermie 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPG, Jun 2025, Biarritz, France</w:t>
+              <w:t xml:space="preserve">European Geothermal Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGEC, Oct 2025, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986137v1</w:t>
+                <w:t xml:space="preserve">hal-04986164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVIDENCE OF LOCALIZED GROUNDWATER FLOW DURING THERMAL RESPONSE TEST USING DISTRIBUTED THERMAL SENSING</w:t>
               </w:r>
@@ -3427,51 +3427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04986164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maragna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Guillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04986137v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064900v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Voirand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Baudouin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059972v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chassagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313864v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mato C&#233;lia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veyron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03703232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maurel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04096012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#237;n Altamirano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02100283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barri&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monnot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01773896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Loveridge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01328915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Philippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Juillac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01096829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rachez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00785110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertermann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bialas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Morper-Busch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04536943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fabre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Rouzic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.123102" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04095399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perreaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.03.105" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04057555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-023-10192-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03769160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mugnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.124917" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123375" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian E Mindel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Alt-Epping" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Beernink" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T Birdsell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2021.102130" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Jaafar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2021.102172" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02065114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.02.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02918405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casasso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajandrea Sethi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Prestor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pestotnik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7343/as-2017-265" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04094708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135860v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goareguer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Denn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Renaude" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01328052v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02306770v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bugarel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04986137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maragna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04986164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Guillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064900v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Voirand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Baudouin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059972v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chassagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313864v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mato C&#233;lia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veyron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03703232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maurel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04096012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#237;n Altamirano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02100283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barri&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monnot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01773896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Loveridge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01328915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Philippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Juillac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01096829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rachez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00785110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertermann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bialas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Morper-Busch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04536943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fabre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Rouzic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.123102" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04095399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perreaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.03.105" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04057555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-023-10192-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03769160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mugnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.124917" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123375" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian E Mindel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Alt-Epping" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Beernink" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T Birdsell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2021.102130" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Jaafar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2021.102172" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02065114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.02.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02918405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casasso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajandrea Sethi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Prestor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pestotnik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7343/as-2017-265" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04094708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135860v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goareguer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Denn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Renaude" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01328052v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02306770v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bugarel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>