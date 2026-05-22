--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -622,243 +622,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of almost one thousand thermal response tests in France and estimation of the energy potential of borehole heat exchangers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie de la favorabilité du sous-sol au déploiement de la géothermie de surface sur une sonde verticale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Maragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mato Célia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gilardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geothermal Congress 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geothermal Energy Council, Oct 2025, Zurich (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313864v1</w:t>
+                <w:t xml:space="preserve">hal-05131589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de la favorabilité du sous-sol au déploiement de la géothermie de surface sur une sonde verticale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of almost one thousand thermal response tests in France and estimation of the energy potential of borehole heat exchangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Maragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Baudouin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gilardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Geothermal Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geothermal Energy Council, Oct 2025, Zurich (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131589v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Borefield Dymola Model Accounting for Groundwater Flow and Complex Borefield Geometries</w:t>
               </w:r>
@@ -946,217 +946,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment of 5 th Generation District Heating and Cooling grids (5GDHC) in France: two case studies in Orleans and Strasbourg metropolises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of Adapted Black Box Models for the Performance Characterization of Commercial Sorption Chillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amín Altamirano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Maragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Maurel</w:t>
+                <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geothermal Congress 2022 (EGC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Solar Energy for Buildings and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISES and IEA SHC, Sep 2022, Kassel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703232v1</w:t>
+                <w:t xml:space="preserve">hal-04096012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Adapted Black Box Models for the Performance Characterization of Commercial Sorption Chillers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deployment of 5 th Generation District Heating and Cooling grids (5GDHC) in France: two case studies in Orleans and Strasbourg metropolises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Maragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amín Altamirano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Maragna</w:t>
+                <w:t xml:space="preserve">Virginie Hamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Tremeac</w:t>
+                <w:t xml:space="preserve">Camille Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solar Energy for Buildings and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISES and IEA SHC, Sep 2022, Kassel, Germany</w:t>
+              <w:t xml:space="preserve">European Geothermal Congress 2022 (EGC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096012v1</w:t>
+                <w:t xml:space="preserve">hal-03703232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of shallow geothermal energy potential at urban scale : numerical VS semi-analytical models.</w:t>
               </w:r>
@@ -1181,51 +1181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Compere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Monnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1787,64 +1787,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and optimization of a geothermal absorption cooling system in a tropical climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Maragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amín Altamirano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2257,252 +2257,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach for Characterizing Pile Heat Exchangers Using Thermal Response Tests</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benchmark study of simulators for thermo-hydraulic modelling of low enthalpy geothermal processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian E Mindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Alt-Epping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Armandine Les Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Beernink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel T Birdsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14123375⟩</w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96, pp.102130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2021.102130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745853v1</w:t>
+                <w:t xml:space="preserve">hal-03744677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark study of simulators for thermo-hydraulic modelling of low enthalpy geothermal processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Approach for Characterizing Pile Heat Exchangers Using Thermal Response Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Maragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Loveridge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 96, pp.102130. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (12), pp.3375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2021.102130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en14123375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744677v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of long-term operation of ground-source heat pumps at neighborhood level: Focus on thermal interactions and electricity consumption</w:t>
               </w:r>
@@ -2836,77 +2836,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation de modèles de boîte noire adaptés pour la caractérisation des performances de refroidisseurs commerciaux à sorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amín Altamirano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Maragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3157,64 +3157,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory and First Assessment of Oil and Gas Wells Conversion for Geothermal Heat Recovery in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Bugarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3427,51 +3427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04986137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maragna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04986164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Guillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064900v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Voirand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Baudouin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059972v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chassagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313864v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mato C&#233;lia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veyron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03703232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maurel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04096012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#237;n Altamirano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02100283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barri&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monnot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01773896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Loveridge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01328915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Philippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Juillac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01096829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rachez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00785110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertermann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bialas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Morper-Busch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04536943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fabre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Rouzic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.123102" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04095399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perreaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.03.105" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04057555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-023-10192-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03769160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mugnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.124917" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123375" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian E Mindel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Alt-Epping" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Beernink" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T Birdsell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2021.102130" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Jaafar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2021.102172" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02065114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.02.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02918405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casasso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajandrea Sethi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Prestor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pestotnik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7343/as-2017-265" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04094708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135860v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goareguer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Denn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Renaude" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01328052v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02306770v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bugarel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04986137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maragna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04986164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Guillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064900v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Voirand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Baudouin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059972v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chassagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131589v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mato C&#233;lia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313864v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veyron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04096012v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#237;n Altamirano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03703232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maurel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02100283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barri&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monnot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01773896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Loveridge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01328915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Philippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Juillac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01096829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rachez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00785110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertermann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bialas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Morper-Busch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04536943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fabre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Rouzic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.123102" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04095399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perreaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.03.105" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04057555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-023-10192-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03769160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mugnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.124917" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian E Mindel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Alt-Epping" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Beernink" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T Birdsell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2021.102130" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745853v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123375" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Jaafar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2021.102172" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02065114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.02.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02918405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casasso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajandrea Sethi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Prestor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pestotnik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7343/as-2017-265" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04094708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135860v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goareguer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Denn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Renaude" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01328052v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02306770v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bugarel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>