--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1089,51 +1089,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Journal of Educational Research</w:t>
+              <w:t xml:space="preserve">European Journal of Educational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (4), pp.1901 - 1915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12973/eu-jer.13.4.1901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
@@ -1144,429 +1144,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human challenges to adaptation to extreme professional environments: A systematic review</w:t>
+                <w:t xml:space="preserve">Cardiac biosignal in confined nuclear submarine patrol: Heart rate variability a marker of adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Aufauvre-Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Ferragu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105054⟩</w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203 (12), pp.469-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2022.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389117v1</w:t>
+                <w:t xml:space="preserve">hal-04787659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des buts de performance, de l’évitement de la maîtrise et de la timidité sur l’engagement dans les études universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+                <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Blanchet</w:t>
+                <w:t xml:space="preserve">Anita Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2 (219), pp.69-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfp.12918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac biosignal in confined nuclear submarine patrol: Heart rate variability a marker of adaptation</w:t>
+                <w:t xml:space="preserve">Human challenges to adaptation to extreme professional environments: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pinol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Aufauvre-Poupon</w:t>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Ferragu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 203 (12), pp.469-482. </w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146, pp.105054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2022.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04787659v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of taVNS for extreme environments: an exploration study of health benefits and stress operationality</w:t>
               </w:r>
@@ -1712,51 +1712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Space Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, pp.1109556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1842,51 +1842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Eby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children and Youth Services Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 150, pp.107007. </w:t>
@@ -1924,51 +1924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional regulation, attachment style, and assertiveness as determinants of well-being in emerging adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2093,64 +2093,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology in the Schools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 59 (8), pp.1686-1700. </w:t>
@@ -2182,338 +2182,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncology health professionals' perspectives of determinants of exercise by cancer patients: A socio-ecological approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pupils’ Adaptability at School, a Balance Between Demands and Resources?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gendarme</w:t>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacoubou Abdou Omorou</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejon.2022.102234⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.814376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feduc.2022.814376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868530v1</w:t>
+                <w:t xml:space="preserve">hal-04689904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pupils’ Adaptability at School, a Balance Between Demands and Resources?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Oger</w:t>
+                <w:t xml:space="preserve">Oncology health professionals' perspectives of determinants of exercise by cancer patients: A socio-ecological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gendarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Broc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anita Müller</w:t>
+                <w:t xml:space="preserve">Yacoubou Abdou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Education </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7, pp.814376. </w:t>
+              <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (4), pp.102234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feduc.2022.814376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejon.2022.102234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689904v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation et validation française de l’échelle Job Demands-Resources (JD-R) en contexte scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2580,732 +2580,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Style attributionnel et burn-out au travail : une analyse en cluster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels impacts des activités bénévoles sur la santé ? Un exemple à travers le scoutisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gilibert</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.06.005⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036799v1</w:t>
+                <w:t xml:space="preserve">hal-03481887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface Confinement: Evidence from Submariners of the Benefits of Mindfulness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Style attributionnel et burn-out au travail : une analyse en cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Junot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mindfulness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12671-021-01677-7⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (2), pp.130-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289762v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Regular Physical Activity Practice During a Submarine Patrol an Efficient Coping Strategy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Moelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pontis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.704981. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.704981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel soutien des médecins hospitaliers à la pratique d’activité physique des patients atteints du cancer ? Le cas du CHRU de Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Houtmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 112, pp.21-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/sm/2020023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels impacts des activités bénévoles sur la santé ? Un exemple à travers le scoutisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bruno</w:t>
+                <w:t xml:space="preserve">Subsurface Confinement: Evidence from Submariners of the Benefits of Mindfulness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Aufauvre-Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Mindfulness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.2218-2228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12671-021-01677-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481887v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Physical Activity and Socioeconomic Determinants among Cancer Patients: A Systematic Mapping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cancer Science and Clinical Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 05 (04), pp.468-495. </w:t>
@@ -3594,51 +3594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Representations of Military Veterans Suffering From Chronic Post-traumatic Stress Disorder: The Role of Sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Belrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3709,287 +3709,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout académique en doctorat. Validation d’une échelle de burnout adaptée aux étudiants francophones en doctorat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strength Use in the Workplace: A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+                <w:t xml:space="preserve">Marine Miglianico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Miquelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2019.01.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Happiness Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (2), pp.737-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10902-019-00095-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096883v1</w:t>
+                <w:t xml:space="preserve">hal-02932138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength Use in the Workplace: A Literature Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Miglianico</w:t>
+                <w:t xml:space="preserve">Burnout académique en doctorat. Validation d’une échelle de burnout adaptée aux étudiants francophones en doctorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dubreuil</w:t>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Miquelon</w:t>
+                <w:t xml:space="preserve">S Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnold Bakker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+                <w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Happiness Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (2), pp.737-764. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178 (5), pp.517-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10902-019-00095-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2019.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932138v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'optimisme et COVID-19 : une ressource pour soutenir les personnes en situation de confinement ?</w:t>
               </w:r>
@@ -4213,103 +4213,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mindfulness, Interoception, and Olfaction: A Network Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Aufauvre-Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (12), pp.E921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4382,51 +4382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacobou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4810,51 +4810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une nouvelle appréhension des mathématiques par traitement EMDR : actualités et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5152,64 +5152,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passion for outdoor activity and environmental behaviors: A look at emotions related to passionate activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5295,51 +5295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André K Lafreničre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5462,308 +5462,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation française de l’échelle multidimensionnelle satisfaction de vie chez l’élève (Multidimensional Students’ Life Satisfaction Scale)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French adaptation of the orientation to happiness scale and its relationship to quality of life in french students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilona Boniwell</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Fontayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0037624⟩</w:t>
+              <w:t xml:space="preserve">Social Indicators Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124 (1), pp.259-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11205-014-0774-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932192v1</w:t>
+                <w:t xml:space="preserve">hal-03322487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French adaptation of the orientation to happiness scale and its relationship to quality of life in french students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation française de l’échelle multidimensionnelle satisfaction de vie chez l’élève (Multidimensional Students’ Life Satisfaction Scale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ilona Boniwell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Indicators Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 124 (1), pp.259-281. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (1), pp.83-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11205-014-0774-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/a0037624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322487v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la validité interne de l’Échelle de moyens de contrôle spécifique à la rééducation (EMCR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6121,51 +6121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Boniwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (1), pp.1 - 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6449,51 +6449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils d'évaluation en psychologie positive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6724,217 +6724,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualités psychométriques du Questionnaire d'Evaluation du Mode Explicatif des Enfants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mode explicatif et résultats scolaires chez des enfants préadolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareï Salama-Younes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue canadienne des sciences du comportement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 40 (3), pp.178-184</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (1), pp.103-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00856096v1</w:t>
+                <w:t xml:space="preserve">halshs-00856099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode explicatif et résultats scolaires chez des enfants préadolescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualités psychométriques du Questionnaire d'Evaluation du Mode Explicatif des Enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mareï Salama-Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mareï Salama-Younes</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 25 (1), pp.103-114</w:t>
+              <w:t xml:space="preserve">Revue canadienne des sciences du comportement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (3), pp.178-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856099v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Moderating Effects of Explanatory Style in Physical Education Performance: A Prospective Study</w:t>
               </w:r>
@@ -7332,3377 +7332,3403 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching concordance between two measurement tools (EduFlow-2 and FlowQ): Proposal for Flow State Method Detection in Educational and Training Contexts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de l’activité physique adaptée sur la résilience des patients souffrant d’une maladie cardiovasculaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Ramirez</w:t>
+                <w:t xml:space="preserve">Cloé Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bachelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nour El Mawas</w:t>
+                <w:t xml:space="preserve">Anne Courbalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University Innsbruck, Jul 2024, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">2ème Congrès Français et Francophone de Psychologie Positive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04528129v1</w:t>
+                <w:t xml:space="preserve">hal-05554517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants du bien-être des jeunes adultes étudiants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Searching concordance between two measurement tools (EduFlow-2 and FlowQ): Proposal for Flow State Method Detection in Educational and Training Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roten Yves De</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tachon Guillaume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Morgan</w:t>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Entretiens de la psychologie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Innsbruck, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180352v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04528129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life of students in France: The COBE study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Déterminants du bien-être des jeunes adultes étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roten Yves De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tachon Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skankland Rebecca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Positive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">Les Entretiens de la psychologie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935754v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'une démarche Jobcrafting lors d'un processus de changement organisationnel.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ilona Boniwell</w:t>
+                <w:t xml:space="preserve">Quality of life of students in France: The COBE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème congrès International de psychologie du travail sous l'égide de l'association internationale de psychologues du travail de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">10th European Conference on Positive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935918v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des forces, bien-être et performance au travail : Où en sommes-nous et où allons-nous ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnold Bakker</w:t>
+                <w:t xml:space="preserve">Évaluation d'une démarche Jobcrafting lors d'un processus de changement organisationnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Boniwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42e Congrès Annuel de la Société Québécoise pour la Recherche en Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Gatineau, Canada</w:t>
+              <w:t xml:space="preserve">XXIème congrès International de psychologie du travail sous l'égide de l'association internationale de psychologues du travail de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935920v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grit and team flow predict mental health and academic grades in French university students.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Verger</w:t>
+                <w:t xml:space="preserve">Utilisation des forces, bien-être et performance au travail : Où en sommes-nous et où allons-nous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Shankland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Garnier</w:t>
+                <w:t xml:space="preserve">Marine Miglianico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Miquelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Positive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">42e Congrès Annuel de la Société Québécoise pour la Recherche en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935893v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passion, popular education and scoutism : Is being passionate about volunteering protective of mental health?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bruno</w:t>
+                <w:t xml:space="preserve">Grit and team flow predict mental health and academic grades in French university students.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">, Jun 2020, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944255v1</w:t>
+                <w:t xml:space="preserve">hal-02935893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appreciative Inquiry research: past, present and future.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Miglianico</w:t>
+                <w:t xml:space="preserve">Passion, popular education and scoutism : Is being passionate about volunteering protective of mental health?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paule Miquelon</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Appreciative Inquiry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">10th European Conference on Positive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935909v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'un programme de pleine présence en milieu scolaire Programme P.E.A.C.E.® (Présence, Écoute, Attention et Concentration dans l'Enseignement)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Gayet</w:t>
+                <w:t xml:space="preserve">Strengths use in the workplace: A review and research agenda.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Miglianico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Miquelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilios Kotsou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Congrès Francophone de Psychologie Positive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">6th World Positive Psychology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935936v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengths use in the workplace: A review and research agenda.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Appreciative Inquiry research: past, present and future.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Miglianico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Miquelon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Positive Psychology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">World Appreciative Inquiry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935905v1</w:t>
+                <w:t xml:space="preserve">hal-02935909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’activité physique sur la résilience des patients post-infarctus.</w:t>
+                <w:t xml:space="preserve">Évaluation d'un programme de pleine présence en milieu scolaire Programme P.E.A.C.E.® (Présence, Écoute, Attention et Concentration dans l'Enseignement)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloé Michaud</w:t>
+                <w:t xml:space="preserve">Clémence Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Courbalay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+                <w:t xml:space="preserve">Ilios Kotsou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Congrès Francophone de Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935945v1</w:t>
+                <w:t xml:space="preserve">hal-02935936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Spontaneous : passion, santé et bien-être dans l’éducation populaire et le scoutisme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Rotonda</w:t>
+                <w:t xml:space="preserve">Effets de l’activité physique sur la résilience des patients post-infarctus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Courbalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarquinio Cyril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Congrès Francophone de Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935932v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’activité physique sur la résilience des patients post-infarctus.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Courbalay</w:t>
+                <w:t xml:space="preserve">Projet Spontaneous : passion, santé et bien-être dans l’éducation populaire et le scoutisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gendarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarquinio Cyril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Angers - Les Ponts de Cé, France</w:t>
+              <w:t xml:space="preserve">Second Congrès Francophone de Psychologie Positive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935925v1</w:t>
+                <w:t xml:space="preserve">hal-02935932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel soutien des professionnels de santé à la pratique d’activité physique des patients cancéreux ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de l’activité physique sur la résilience des patients post-infarctus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Courbalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journée d’échange sur la recherche en cancérologie en Lorraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Congrès de la SFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Angers - Les Ponts de Cé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947834v1</w:t>
+                <w:t xml:space="preserve">hal-02935925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue intégrative de la littérature récente sur la résilience humaine : Des concepts, théories, et discussions, vers une compréhension complexe.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quel soutien des professionnels de santé à la pratique d’activité physique des patients cancéreux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Houtmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gendarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Congrès Francophone de Psychologie Positive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">5ème Journée d’échange sur la recherche en cancérologie en Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935930v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Self-esteem to Self-compassion: effects against psychopathology and influence on well-being.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+                <w:t xml:space="preserve">Revue intégrative de la littérature récente sur la résilience humaine : Des concepts, théories, et discussions, vers une compréhension complexe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane E. Guillham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarquinio Cyril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ECPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Second Congrès Francophone de Psychologie Positive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935913v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating effects of Flow on harmonious passion: contribution to the exploration of bright side and dark side of Flow in educational context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Heutte</w:t>
+                <w:t xml:space="preserve">From Self-esteem to Self-compassion: effects against psychopathology and influence on well-being.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Csillik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Quoidbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert J. Vallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Positive Psychology (ECPP 2018)</w:t>
+              <w:t xml:space="preserve">9th ECPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921413v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le doctorat : du burnout à la résilience. Résultats préliminaires.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Broc</w:t>
+                <w:t xml:space="preserve">Mediating effects of Flow on harmonious passion: contribution to the exploration of bright side and dark side of Flow in educational context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Vallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès mondial sur la résilience. Résilience et culture, culture de la résilience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Trois-Rivières, Canada</w:t>
+              <w:t xml:space="preserve">9th European Conference on Positive Psychology (ECPP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935914v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a conceptual evolution of the flow in education (EduFlow) model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+                <w:t xml:space="preserve">Le doctorat : du burnout à la résilience. Résultats préliminaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzan Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihaly Csikszentmihalyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Positive Psychology (ECPP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès mondial sur la résilience. Résilience et culture, culture de la résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470857v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation subjective du bonheur : validation psychométrique et normativité psychosociale de l'expression publique du bonheur.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Kolbl</w:t>
+                <w:t xml:space="preserve">Proposal for a conceptual evolution of the flow in education (EduFlow) model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Boniwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Csikszentmihalyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t>
+              <w:t xml:space="preserve">8th European Conference on Positive Psychology (ECPP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935949v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d’analyses psychophysiologiques en contexte de formation dans les armées : intérêts pour la formation des Opérateurs de Systèmes de Drones (OSD) de l’armée de l’air</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Duvillard-Monternier</w:t>
+                <w:t xml:space="preserve">Évaluation subjective du bonheur : validation psychométrique et normativité psychosociale de l'expression publique du bonheur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Csillik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kolbl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque International CIREL : E-Formation des adultes et des jeunes adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Congrès de la SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154482v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude exploratoire des déterminants psychologiques du bien-être subjectif des élèves dans le contexte du projet eEduc-Eval Bordeaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+                <w:t xml:space="preserve">Méthodes d’analyses psychophysiologiques en contexte de formation dans les armées : intérêts pour la formation des Opérateurs de Systèmes de Drones (OSD) de l’armée de l’air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-H. Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duvillard-Monternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Ponce</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bien-Être à l'école: regards croisés pour un questionnement épistémologique et méthodologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">1er Colloque International CIREL : E-Formation des adultes et des jeunes adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145001v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An urgent call for change: flow, motivation and wellbeing in French school student</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal learning experience in digital environments: Theoretical concepts, measure and modelisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Boniwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maud Besançon</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Csikszentmihalyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on positive psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Symposium "Digitial Learning in 21st Century Universities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georgia Institute of Technology (Georgia Tech), Oct 2014, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144919v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal learning experience in digital environments: Theoretical concepts, measure and modelisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilona Boniwell</w:t>
+                <w:t xml:space="preserve">Pratique Problématique à l'exercice physique, activité physique, qualité de vie, bonheur et consommations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "Digitial Learning in 21st Century Universities"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Georgia Institute of Technology (Georgia Tech), Oct 2014, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Symposium La santé des étudiants en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470855v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique Problématique à l'exercice physique, activité physique, qualité de vie, bonheur et consommations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positive, positive...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium La santé des étudiants en question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">7ème Assises Françaises de Sexologie et de Santé Sexuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240441v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive, positive...</w:t>
+                <w:t xml:space="preserve">Was ist Optimismus und wie hat es einen Impact auf unserem Lebem?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Assises Françaises de Sexologie et de Santé Sexuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">Mach-Bildung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Trier, Apr 2014, Trier, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145057v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Was ist Optimismus und wie hat es einen Impact auf unserem Lebem?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude exploratoire des déterminants psychologiques du bien-être subjectif des élèves dans le contexte du projet eEduc-Eval Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alcorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ponce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mach-Bildung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität Trier, Apr 2014, Trier, Germany</w:t>
+              <w:t xml:space="preserve">Le Bien-Être à l'école: regards croisés pour un questionnement épistémologique et méthodologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145047v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between passion, optimism, satisfaction in life and health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An urgent call for change: flow, motivation and wellbeing in French school student</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heutte Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on positive psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144914v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wellbeing, motivation and student achievement</w:t>
+                <w:t xml:space="preserve">Links between passion, optimism, satisfaction in life and health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréas Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Delas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">7th European Conference on positive psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144910v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour l'optimisme?</w:t>
+                <w:t xml:space="preserve">Wellbeing, motivation and student achievement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heutte Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès Francophone de Psychologie Positive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Metz, France</w:t>
+              <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145063v1</w:t>
+                <w:t xml:space="preserve">hal-01144910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimism: does it have an impact on our lives?</w:t>
               </w:r>
@@ -10928,755 +10954,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hope, optimism, positive experiences ans life-satisfaction across the lifespan in Germany and Switzerland</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle place pour l'optimisme?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3th IPPA Conference on Positive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">1er Congrès Francophone de Psychologie Positive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144994v1</w:t>
+                <w:t xml:space="preserve">hal-01145063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde: Psychologie Positive, quels enjeux?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hope, optimism, positive experiences ans life-satisfaction across the lifespan in Germany and Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréas Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès Francophone de Psychologie Positive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Metz, France</w:t>
+              <w:t xml:space="preserve">3th IPPA Conference on Positive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145060v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the trait hope scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table ronde: Psychologie Positive, quels enjeux?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lebars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference of Positive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">1er Congrès Francophone de Psychologie Positive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144996v1</w:t>
+                <w:t xml:space="preserve">hal-01145060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie positive: quand, quoi, comment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Congrès Français de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités scolaires des enfants porteurs de trisomie 21: Impact des croyances des enseignants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
+                <w:t xml:space="preserve">Validation of the trait hope scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Delas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fontayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lebars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième journée d'étude "Ecole et Handicap"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">6th European Conference of Positive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145201v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout in general school context and physical education classes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Oger</w:t>
+                <w:t xml:space="preserve">Capacités scolaires des enfants porteurs de trisomie 21: Impact des croyances des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Pelayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Positive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Opatija, Croatia. pp.204</w:t>
+              <w:t xml:space="preserve">Deuxième journée d'étude "Ecole et Handicap"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00856174v1</w:t>
+                <w:t xml:space="preserve">hal-01145201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific or general explanatory style predict the performance : An exploratory study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mareï Salama-Younes</w:t>
+                <w:t xml:space="preserve">Burnout in general school context and physical education classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Roncin</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pelayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 12th European Congress of Sport Psychology, Sport &amp; Exercise Psychology : Bridges between disciplines and cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Halkidiki, Greece. pp.258</w:t>
+              <w:t xml:space="preserve">4th European Conference on Positive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Opatija, Croatia. pp.204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856183v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Specific or general explanatory style predict the performance : An exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mareï Salama-Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hanrahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 12th European Congress of Sport Psychology, Sport &amp; Exercise Psychology : Bridges between disciplines and cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Halkidiki, Greece. pp.258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Burnout among French college pupils : Preliminary studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 3rd European Conference on Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Braga, Portugal. pp.72-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11686,51 +11781,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passion, health and well-being in popular education and scoutism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11759,198 +11854,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Positive Psychology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’alliance thérapeutique est un facteur de changement durant la psychothérapie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Soumet-Leman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ms Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème Congrès Annuel de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle dualiste de la passion : état des lieux des effets de la passion sur la santé et le bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11979,176 +12074,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe congrès francophone de psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité Physique, santé et ressources des étudiants : Habitudes de vie des étudiants de Nanterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ah. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur l’Activité Physique. Dunkerque </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Dunkerque, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12158,169 +12253,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licence STAPS‎ : anatomie, physiologie, biomécanique, neurosciences, entraînement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Keyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, V-233 p., 2024, 978-2-10-085488-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie positive des activités physiques et sportives : Corps, santé mentale et bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12329,73 +12424,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2024, 978-2-10-084960-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12404,692 +12499,692 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. Dunod, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie Positive : État des savoirs, champs d’application et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-10-079407-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrir la psychologie positive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diplômes des Activités Physiques et Sportives : Psychologie, pédagogie et santé du sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diplômes des Activités Physiques et Sportives : Cadre institutionnel, juridique et exercice professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diplômes des Activités Physiques et Sportives : Anatomie et physiologie de l’exercice sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour des adolescents motivés, les découvertes de la psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Boniwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odile Jacob, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie Positive en environnement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarquinio Cyril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaar Marie-Josée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck, pp.350, 2013, 2804182266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie positive en environnement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaar Marie-Josée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traité de psychologie positive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13098,175 +13193,175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traité de Psychologie Positive : Fondements théoriques et implications pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, pp.816, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00725747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Style explicatif et performance motrice. Comment le style attributionnel influence la performance sportive et la réussite en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires Européennes, pp.327, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13276,535 +13371,535 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivation pour le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mastagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Fenouillet; Philippe Carré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand manuel de psychologie de la motivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 978-2-10-085660-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students’ Quality of Life, Resources, and Promotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vouteau Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Research and Possibilities in Wellbeing Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Singapore, pp.21-45, 2023, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+              <w:t xml:space="preserve">, Springer Nature Singapore, pp.21-45, 2023, 978-981-99-5608-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-99-5609-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimism, a conceptual complexity but a health resource?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jolanta Burke; Ilona Boniwell; Beth Frates; Liana S. Lianov; Ciaran A. O’Boyle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Routledge Handbook of Positive Health.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, 2023, 9781003378426. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003378426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre les compétences de la résilience à l’école.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.363-400, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03517833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation dans le champ de la psychologie positive : quelles distinctions et relations conceptuelles entre croissance post-traumatiques, changement de valeurs et résilience ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13823,331 +13918,331 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.147-164, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03517828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geelong Grammar School : Exemple d’une école organisée autour de préceptes d’éducation positive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.463-482, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03517834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation positive au centre de Geelong : les précurseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Scudamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14167,73 +14262,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14253,185 +14348,185 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Appreciative Inquiry : une technique d’accompagnement au changement efficace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Miglianico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Miquelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alliance thérapeutique en psychologie du travail et des organisations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14451,73 +14546,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Jo Brennstuhl; Fanny Marteau-Chasserieau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Alliance Thérapeutique en 65 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, A paraître, 9782100820887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques idéologiques de la psychologie positive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14550,87 +14645,87 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.721-740, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03517838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiritualité, religion et psychologie positive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Jacquet-Smailovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14638,533 +14733,533 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.129-146, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03517829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appreciative Inquiry, une technique d’accompagnement qui donne vie aux entreprises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Miglianico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Miquelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.539-554, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03517830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité, capabilité et rétablissement : un changement de modèle dans l’accompagnement psychologique.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Soumet-Leman</w:t>
+                <w:t xml:space="preserve">Peut-on envisager une éducation positive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Barat</w:t>
+                <w:t xml:space="preserve">Annie Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.271-288, 2021, 9782100822133</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.445-460, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289775v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03612161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on envisager une éducation positive ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Oger</w:t>
+                <w:t xml:space="preserve">Vulnérabilité, capabilité et rétablissement : un changement de modèle dans l’accompagnement psychologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Paquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+                <w:t xml:space="preserve">Arnaud Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Soumet-Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.445-460, 2021, 9782100822133</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.271-288, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03612161v1</w:t>
+                <w:t xml:space="preserve">hal-03289775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de l’épuisement et de la qualité de vie en milieu scolaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Burel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15174,232 +15269,232 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nancy Goyette; Stéphane Martineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bien-être dans le contexte de l’enseignement : Tensions entre espoirs et déceptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.169-188, 2020, 978-2-7605-5343-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’appuyer sur ses forces de caractères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Arnaud; Éric Mellet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La boîte à outils de la psychologie positive au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.46-49, 2019, 9782100776375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychologie positive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Marmion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie, une exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Sciences Humaines, 2019, 9782361065256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15419,113 +15514,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Positive : État des savoirs, champs d’application et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.9-18, 2019, 9782100794072</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiritualité, religion et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarquinio Cyril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Nicolas Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15544,126 +15639,126 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Positive : État des savoirs, champs d’application et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.283-290, 2019, 9782100794072</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleine conscience, une ressource adaptative face au stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarquinio Cyril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15673,884 +15768,884 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Positive : État des savoirs, champs d’application et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.246-248, 2019, 9782100794072</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des interventions positives en psychologie de la santé et ressources psychologiques impliquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Csillik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Devulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Préau; Arnaud Siméone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'expertise scientifique à l'expertise profane. Postures, enjeux et méthodes dans le champ de la psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, 2018, 9782813003119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge de la douleur à travers la relaxation, le cardiobiofeedback et les techniques de méditation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Jo Brennstuhl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prendre en charge la douleur chronique : avec les thérapies non médicamenteuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.106-129, 2018, 9782100778775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1, De la psychologie à la psychologie du sport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
+                <w:t xml:space="preserve">Chapitre 4, Préparation mentale et psychologie du sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Antonini-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Rosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les diplômes des activités physiques et sportives : psychologie, pédagogie et santé du sportif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.7-23, 2016, Je prépare, 978-2-10-072609-7</w:t>
+              <w:t xml:space="preserve">Les diplômes des activités physiques et sportives‎ : psychologie, pédagogie et santé du sportif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.103-163, 2016, 978-2-10-072609-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163347v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4, Préparation mentale et psychologie du sport</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sport et Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Petot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Martin-Krumm. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les diplômes des activités physiques et sportives‎ : psychologie, pédagogie et santé du sportif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.103-163, 2016, 978-2-10-072609-7</w:t>
+              <w:t xml:space="preserve">Les diplômes des Activités Physiques et Sportives : Psychologie, pédagogie et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, 2016, Je prépare</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163373v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport et Santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Petot</w:t>
+                <w:t xml:space="preserve">Santé et pratiques physiques et sportives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Martin-Krumm. </w:t>
+              <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les diplômes des Activités Physiques et Sportives : Psychologie, pédagogie et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, 2016, Je prépare</w:t>
+              <w:t xml:space="preserve">, Dunod, 2016, 9782100726097</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369213v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02934823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé et pratiques physiques et sportives.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
+                <w:t xml:space="preserve">Développement de l’enfant et de l’adulte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Antonini-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Rosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les diplômes des Activités Physiques et Sportives : Psychologie, pédagogie et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2016, 9782100726097</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02934823v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02934828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de l’enfant et de l’adulte.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Chapitre 1, De la psychologie à la psychologie du sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...18 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les diplômes des Activités Physiques et Sportives : Psychologie, pédagogie et santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, 2016, 9782100726097</w:t>
+              <w:t xml:space="preserve">Les diplômes des activités physiques et sportives : psychologie, pédagogie et santé du sportif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.7-23, 2016, Je prépare, 978-2-10-072609-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02934828v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2, Le développement de l’homme et ses relations à l’activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16565,624 +16660,624 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les diplômes des activités physiques et sportives : psychologie, pédagogie et santé du sportif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.25-55, 2016, Je prépare, 978-2-10-072609-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EduFlow Model: A Contribution Toward the Study of Optimal Learning Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harmat L.; Ørsted Andersen F.; Ullén F.; Wright J.; Sadlo G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow Experience - Empirical Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.127-143, 2016, 978-3-319-28632-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01941592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux métiers du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Katia Angué; Pascal Duret; Jean-Louis Gouju; Thierry Granturco; Julian Jappert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplômes des activités physiques et sportives : cadre institutionnel, juridique et exercice professionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.1-2, 2016, 9782100726080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions, leviers des apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine A Tamminen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Campo; B. Louvet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les émotions en sport et en EPS : apprentissage, performance et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions De Boeck, pp.129-164, 2016, 9782807302563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La passion envers le travail : un outil positif pour les leaders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Houlfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Vallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Bernaud; Pascale Desrumaux; Dominique Guédon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la bientraitance professionnelle : concepts, modèles et dispositifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.85-101, 2016, 9782100744626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3, Motivation et performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Antonini Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Rosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les diplômes des activités physiques et sportives‎ : psychologie, pédagogie et santé du sportif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.57-102, 2016, 978-2-10-072609-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hope, engagement and achievement in school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Delas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17228,73 +17323,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In B. Zufiaurre &amp; M. Pérez de Villarreal (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positive Psychology for Positive Pedagogical Actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, pp.75-86, 2016, 978-1-63484-118-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espoir et le caractère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Delas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17327,263 +17422,263 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Bormans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Book of Hope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Racine, pp.140-143, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de la psychologie positive dans les démarches de psychologie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regourd-Laizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la santé: applications et interventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-10-071979-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychologie positive et le monde du travail: quel avenir?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaar Marie-Josée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie positive en environnement professionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.461-465, 2013, 9782804182267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à penser positif: une des clés de la réussite sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Delas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17599,440 +17694,440 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La motivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue EPS, 2013, 9782867134654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie Positive et monde du travail : entreprises, institutions et associations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaar Marie-Josée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie positive en environnement professionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.15-22, 2013, 9782804182267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le baromètre du bien-être au travail, ou exemple de dispositif pour faire un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolas Tsialdaridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie positive en environnement professionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.71-90, 2013, 9782804182267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Optimisme, quelle réalité, quelle nature et quelle complexité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positive Psychology for All : Introduction, Concepts and Applications in School-aged Children</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Anglo Bookshop, pp.219-230, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie positive et adaptation: quelle contribution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Lyubomirsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Katherine Nelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la santé: théories de l'adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.335-353, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Optimisme : Simple confiance en l'avenir ou stratégie ? Quelle réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18048,195 +18143,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de Psychologie Positive : Fondements Théoriques et Implications Pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck., pp.201-232, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00725773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderator effect of burnout in secondary school context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pelayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Human Pursuit of Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.191-200, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie positive et psychothérapie EMDR : Des apports réciproques !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18251,181 +18346,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de Psychologie Positive : Fondements Théoriques et Implications Pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.459-480, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie Positive et développement/croissance post-traumatique : Changements positifs et bénéfices perçus suite aux événements de vie graves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kretsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de Psychologie Positive : Fondements Théoriques et Implications Pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.2011, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychologie positive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18441,470 +18536,470 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de psychologie positive: fondements théoriques et implications pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children's Explanatory Styles and Sport Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareï Salama-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hanrahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">nderstanding Positive Life. Research and Practice on Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Climepsi Editores, pp.199-215, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le burnout en milieu scolaire : Evolution et processus engagés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribution de l'EPS à l'éducation au bien-être</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions AEEPS, pp.19-32, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimism in Sports : An Explanatory Style Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareï Salama-Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dimensions of well-being. Research and interventio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franco Angeli, pp.382-399, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children' Explanatory Style in France : Psychometric properties of the Children's Attributional Style Questionnaire and reliability of a shorter version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareï Salama-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hanrahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dimensions of well-being. Research and intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franco Angeli, pp.191-207, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18914,161 +19009,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French adaptation of the Orientation To Happiness Scale and the impact of Quality of Life in French Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fontayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId449"/>
+      <w:footerReference w:type="default" r:id="rId450"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19215,51 +19310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399090v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Postic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moisseron-Baud&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.07.005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938540v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Sudol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heslon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.11.014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jimenez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duffaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Belrose" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28367472.2024.2431938" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718361v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poupon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vannier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.08.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trouve" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100452" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rabineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.03.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787662v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45637" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05465470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sperduto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boujon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12973/eu-jer.13.4.1901" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pinol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04330496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M&#252;ller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Le Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12918" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aufauvre-Poupon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ferragu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.12.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787664v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1286919" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frspt.2023.1109556" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louise Tarquinio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Eby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.childyouth.2023.107007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016405v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1058519" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.22719" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2022.102234" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689904v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.814376" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53967/cje-rce.v45i1.5071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036799v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Paquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Junot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.06.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Duffaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafontaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gibert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-021-01677-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lefranc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Moelo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.704981" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176938v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Houtmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481858v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jcsct.5079132" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481869v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.11.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Gute" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Raes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.828027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Belrose" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Levy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Beji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.766515" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096883v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre Verdier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.01.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932138v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Miglianico" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubreuil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Miquelon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Bakker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-019-00095-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932098v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tarquinio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.06.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Heintz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willibald Ruch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simge Aykan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Brdar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Brzozowska" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-019-00185-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036798v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berthail" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10120921" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299319v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacobou Omorou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7368-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952070v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932144v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sitbon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Shankland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000163" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932150v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tanguy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sagui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zagnoli Fabien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Canini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01469" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761520v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vauthier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.11.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932176v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Krafft" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1073191117700724" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470837v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-016-9440-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932165v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2017.07.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932171v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; K Lafreni&#269;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2017.01030" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550602v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932192v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Boniwell" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037624" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03322487v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-014-0774-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932188v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Legrain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Antonini Philippe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.110.0105" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162352v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.11.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7KB0BKX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Lafreni&#232;re," TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Lopez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17439760.2014.936964" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061826v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727429v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144902v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regourd-Laizeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquinio Cyril" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144685v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Lyubomirsky" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Nelson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144904v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904458v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856096v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mare&#239; Salama-Younes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Le Foll" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roncin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856099v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388998v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Peterson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2004.09.023" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388566v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.052.0009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388564v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Famose" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0191-8869(02)00390-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982704v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontayne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buton" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528129v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ramirez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180352v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roten Yves De" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachon Guillaume" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skankland Rebecca" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morgan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935754v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935918v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hachet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chabanne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935920v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935893v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944255v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935909v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935936v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gayet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilios Kotsou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935905v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935945v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Michaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grall" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935932v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935925v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947834v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Houtmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gendarme" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935930v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;tais" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E. Guillham" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935913v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Quoidbach" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921413v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Vallerand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935914v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Carter" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470857v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Csikszentmihalyi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935949v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Meyer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kolbl" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154482v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Ferrer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvillard-Monternier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145001v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcorta" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ponce" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144919v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Jean" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470855v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240441v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muller" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Kotbagi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145057v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145047v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144914v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Kraft" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144910v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145063v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145067v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144992v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145068v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144994v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walker" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145060v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144996v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lebars" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145070v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145201v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856174v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelayo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856183v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanrahan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856189v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935902v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952815v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Poujol" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soumet-Leman" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Drouin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ar&#232;nes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944233v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421975v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kotbagi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Boudoukha" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123221v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Congnard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Keyser" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913705v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289765v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933168v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-positive-etat-savoirs-champs-d-application-et-perspectives" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933174v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/decouvrir-psychologie-positive" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933288v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/diplomes-activites-physiques-et-sportives-psychologie-pedagogie-et" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933287v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/diplomes-activites-physiques-et-sportives-cadre-institutionnel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933284v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/diplomes-activites-physiques-et-sportives-anatomie-physiologie" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144963v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061806v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaar Marie-Jos&#233;e" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945104v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945093v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725747v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856154v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542458v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mastagli" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Coulomb" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468550v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vouteau Douet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-5609-8_2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047209v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003378426" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517833v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517828v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517834v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289772v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289773v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Scudamore" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289776v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289766v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289770v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289777v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517838v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517829v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jacquet-Smailovic" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tarquinio" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517830v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289775v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;al" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612161v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Paquet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933293v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934617v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934611v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lecomte" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934623v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934652v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Nicolas Fischer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934638v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roynard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ravel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934677v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Devulder" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934684v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163347v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauw" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163373v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Antonini-Philippe" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rosnet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369213v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Petot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934823v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934828v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163332v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941592v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934818v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934799v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A Tamminen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934809v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houlfort" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163359v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133558v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536643v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144928v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144938v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144945v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144935v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144942v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Tsialdaridis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delaune" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856110v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144959v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katherine Nelson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725773v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856126v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856148v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laizeau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856141v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kretsch" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144966v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856156v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856161v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856164v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peterson" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856167v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061671v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399090v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Postic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moisseron-Baud&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.07.005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938540v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Sudol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heslon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.11.014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jimenez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duffaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Belrose" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28367472.2024.2431938" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718361v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poupon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vannier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.08.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trouve" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100452" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rabineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.03.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787662v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45637" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05465470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sperduto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boujon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12973/eu-jer.13.4.1901" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787659v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aufauvre-Poupon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ferragu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.12.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04330496v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M&#252;ller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Le Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12918" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389117v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pinol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105054" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787664v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1286919" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frspt.2023.1109556" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louise Tarquinio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Eby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.childyouth.2023.107007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016405v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1058519" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.22719" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.814376" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2022.102234" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53967/cje-rce.v45i1.5071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036799v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Paquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Junot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilibert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.06.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289763v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lefranc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Moelo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.704981" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176938v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Houtmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Duffaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafontaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gibert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-021-01677-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481858v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jcsct.5079132" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481869v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.11.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Gute" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Raes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.828027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Belrose" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Levy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Beji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.766515" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Miglianico" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubreuil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Miquelon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Bakker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-019-00095-w" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre Verdier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.01.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932098v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tarquinio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.06.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Heintz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willibald Ruch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simge Aykan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Brdar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Brzozowska" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-019-00185-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036798v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berthail" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10120921" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299319v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacobou Omorou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7368-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952070v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932144v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sitbon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Shankland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000163" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932150v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tanguy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sagui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zagnoli Fabien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Canini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01469" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761520v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vauthier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.11.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932176v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Krafft" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1073191117700724" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470837v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-016-9440-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932165v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2017.07.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932171v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; K Lafreni&#269;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2017.01030" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550602v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03322487v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-014-0774-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932192v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Boniwell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037624" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932188v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Legrain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Antonini Philippe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.110.0105" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162352v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.11.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7KB0BKX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Lafreni&#232;re," TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Lopez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17439760.2014.936964" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061826v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727429v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144902v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regourd-Laizeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquinio Cyril" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144685v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Lyubomirsky" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Nelson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144904v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904458v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856099v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mare&#239; Salama-Younes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856096v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Le Foll" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roncin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388998v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Peterson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2004.09.023" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388566v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.052.0009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388564v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Famose" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0191-8869(02)00390-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982704v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontayne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buton" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554517v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Michaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528129v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ramirez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180352v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roten Yves De" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachon Guillaume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skankland Rebecca" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morgan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935754v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935918v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hachet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chabanne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935920v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935893v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944255v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935905v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935909v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935936v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gayet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilios Kotsou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935945v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grall" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935932v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935925v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947834v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Houtmann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gendarme" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935930v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;tais" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E. Guillham" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935913v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Quoidbach" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921413v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Vallerand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935914v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Carter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470857v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Csikszentmihalyi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935949v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Meyer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kolbl" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154482v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Ferrer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvillard-Monternier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470855v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240441v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muller" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Kotbagi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145057v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145047v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145001v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcorta" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ponce" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144919v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Jean" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144914v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Kraft" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144910v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145067v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144992v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145068v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145063v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144994v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walker" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145060v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145070v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144996v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lebars" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145201v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856174v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelayo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856183v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanrahan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856189v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935902v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952815v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Poujol" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soumet-Leman" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Drouin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ar&#232;nes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944233v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421975v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kotbagi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Boudoukha" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123221v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Congnard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Keyser" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913705v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289765v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933168v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-positive-etat-savoirs-champs-d-application-et-perspectives" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933174v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/decouvrir-psychologie-positive" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933288v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/diplomes-activites-physiques-et-sportives-psychologie-pedagogie-et" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933287v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/diplomes-activites-physiques-et-sportives-cadre-institutionnel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933284v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/diplomes-activites-physiques-et-sportives-anatomie-physiologie" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144963v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061806v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaar Marie-Jos&#233;e" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945104v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945093v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725747v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856154v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542458v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mastagli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Coulomb" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468550v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vouteau Douet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-5609-8_2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047209v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003378426" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517833v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517828v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517834v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289772v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289773v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Scudamore" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289776v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289766v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289770v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289777v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517838v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517829v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jacquet-Smailovic" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tarquinio" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517830v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612161v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Paquet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289775v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;al" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933293v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934617v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934611v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lecomte" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934623v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934652v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Nicolas Fischer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934638v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roynard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ravel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934677v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Devulder" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934684v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163373v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Antonini-Philippe" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rosnet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauw" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369213v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Petot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934823v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934828v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163347v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163332v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941592v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934818v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934799v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A Tamminen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934809v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houlfort" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163359v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133558v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536643v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144928v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144938v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144945v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144935v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144942v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Tsialdaridis" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delaune" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856110v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144959v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katherine Nelson" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725773v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856126v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856148v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laizeau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856141v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kretsch" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144966v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856156v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856161v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856164v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peterson" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856167v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061671v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>