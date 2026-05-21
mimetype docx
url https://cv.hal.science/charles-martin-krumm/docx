--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -340,697 +340,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Psychology and Resources Protection/Development in the Armed Forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What role can hope play in sanitary containment versus chosen isolated environments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Delas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Duffaud</w:t>
+                <w:t xml:space="preserve">Charlotte Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Belrose</w:t>
+                <w:t xml:space="preserve">Alexandre Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Military Social Work and Behavioral Health Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (3), pp.287-295. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/28367472.2024.2431938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895017v1</w:t>
+                <w:t xml:space="preserve">hal-04718361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What role can hope play in sanitary containment versus chosen isolated environments?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive Psychology and Resources Protection/Development in the Armed Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Le Roy</w:t>
+                <w:t xml:space="preserve">Damien Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Delas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+                <w:t xml:space="preserve">Adrien Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Poupon</w:t>
+                <w:t xml:space="preserve">Anaïs Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vannier</w:t>
+                <w:t xml:space="preserve">Célia Belrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Military Social Work and Behavioral Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (3), pp.287-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.08.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/28367472.2024.2431938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718361v1</w:t>
+                <w:t xml:space="preserve">hal-04895017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost at sea: Impact of an ocean survival experience on psychological, physiological and cognitive abilities (RAD'LÔ)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Virtual Exercise in Medicine: A Proof of Concept in a Healthy Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rouquet</w:t>
+                <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Trouve</w:t>
+                <w:t xml:space="preserve">Eric Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (4), pp.100452. </w:t>
+              <w:t xml:space="preserve">JMIR Formative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.e45637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2024.100452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/45637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787671v1</w:t>
+                <w:t xml:space="preserve">hal-04787662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The right stuff: Salutogenic and pathogenic responses over a year in Antarctica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Lost at sea: Impact of an ocean survival experience on psychological, physiological and cognitive abilities (RAD'LÔ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Rabineau</w:t>
+                <w:t xml:space="preserve">Christophe Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Jacob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Dupin</w:t>
+                <w:t xml:space="preserve">Christophe Trouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2024.03.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (4), pp.100452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2024.100452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787666v1</w:t>
+                <w:t xml:space="preserve">hal-04787671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Exercise in Medicine: A Proof of Concept in a Healthy Population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The right stuff: Salutogenic and pathogenic responses over a year in Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Poupon</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
+                <w:t xml:space="preserve">Sandrine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Malbos</w:t>
+                <w:t xml:space="preserve">Céline Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Formative Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.e45637. </w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 219, pp.220-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/45637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2024.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787662v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of Dropout Intention in French Secondary School Students: The Role of Test Anxiety, School Burnout, and Academic Achievement</w:t>
               </w:r>
@@ -1144,498 +1144,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac biosignal in confined nuclear submarine patrol: Heart rate variability a marker of adaptation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Human challenges to adaptation to extreme professional environments: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Aufauvre-Poupon</w:t>
+                <w:t xml:space="preserve">Nathalie Pinol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Ferragu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2022.12.014⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146, pp.105054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787659v1</w:t>
+                <w:t xml:space="preserve">hal-04389117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des buts de performance, de l’évitement de la maîtrise et de la timidité sur l’engagement dans les études universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2 (219), pp.69-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfp.12918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human challenges to adaptation to extreme professional environments: A systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cardiac biosignal in confined nuclear submarine patrol: Heart rate variability a marker of adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Aufauvre-Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Ferragu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 146, pp.105054. </w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203 (12), pp.469-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2022.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04389117v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of taVNS for extreme environments: an exploration study of health benefits and stress operationality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1680,395 +1680,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mindfulness for adaptation to analog and new technologies emergence for long-term space missions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Le Roy</w:t>
+                <w:t xml:space="preserve">Emotional regulation, attachment style, and assertiveness as determinants of well-being in emerging adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Space Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frspt.2023.1109556⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feduc.2023.1058519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787660v1</w:t>
+                <w:t xml:space="preserve">hal-04016405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychometric validation of the French version of the Adverse Childhood Experiences international questionnaire (ACE-IQ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Eby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children and Youth Services Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 150, pp.107007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.childyouth.2023.107007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional regulation, attachment style, and assertiveness as determinants of well-being in emerging adults</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Bouvard</w:t>
+                <w:t xml:space="preserve">Mindfulness for adaptation to analog and new technologies emergence for long-term space missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Education </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8, </w:t>
+              <w:t xml:space="preserve">Frontiers in Space Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.1109556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feduc.2023.1058519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frspt.2023.1109556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016405v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of life at school: Between vulnerability and robustness of students</w:t>
               </w:r>
@@ -2093,64 +2093,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology in the Schools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 59 (8), pp.1686-1700. </w:t>
@@ -2227,64 +2227,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7, pp.814376. </w:t>
@@ -2335,51 +2335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncology health professionals' perspectives of determinants of exercise by cancer patients: A socio-ecological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2482,51 +2482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2580,438 +2580,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels impacts des activités bénévoles sur la santé ? Un exemple à travers le scoutisme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Style attributionnel et burn-out au travail : une analyse en cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Junot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.05.003⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (2), pp.130-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481887v1</w:t>
+                <w:t xml:space="preserve">hal-03036799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Style attributionnel et burn-out au travail : une analyse en cluster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subsurface Confinement: Evidence from Submariners of the Benefits of Mindfulness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Aufauvre-Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.06.005⟩</w:t>
+              <w:t xml:space="preserve">Mindfulness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.2218-2228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12671-021-01677-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036799v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Regular Physical Activity Practice During a Submarine Patrol an Efficient Coping Strategy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Moelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pontis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.704981. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.704981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel soutien des médecins hospitaliers à la pratique d’activité physique des patients atteints du cancer ? Le cas du CHRU de Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Houtmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3020,266 +3050,236 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 112, pp.21-29. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2020023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface Confinement: Evidence from Submariners of the Benefits of Mindfulness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Aufauvre-Poupon</w:t>
+                <w:t xml:space="preserve">Quels impacts des activités bénévoles sur la santé ? Un exemple à travers le scoutisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mindfulness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.2218-2228. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12671-021-01677-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289762v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Physical Activity and Socioeconomic Determinants among Cancer Patients: A Systematic Mapping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3594,90 +3594,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Representations of Military Veterans Suffering From Chronic Post-traumatic Stress Disorder: The Role of Sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Belrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.766515. </w:t>
@@ -3709,287 +3709,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength Use in the Workplace: A Literature Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Burnout académique en doctorat. Validation d’une échelle de burnout adaptée aux étudiants francophones en doctorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Miglianico</w:t>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dubreuil</w:t>
+                <w:t xml:space="preserve">S Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Miquelon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+                <w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Happiness Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10902-019-00095-w⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178 (5), pp.517-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2019.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932138v1</w:t>
+                <w:t xml:space="preserve">hal-02096883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout académique en doctorat. Validation d’une échelle de burnout adaptée aux étudiants francophones en doctorat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Broc</w:t>
+                <w:t xml:space="preserve">Strength Use in the Workplace: A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Miglianico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+                <w:t xml:space="preserve">Philippe Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Miquelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 178 (5), pp.517-524. </w:t>
+              <w:t xml:space="preserve">Journal of Happiness Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (2), pp.737-764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2019.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10902-019-00095-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096883v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'optimisme et COVID-19 : une ressource pour soutenir les personnes en situation de confinement ?</w:t>
               </w:r>
@@ -4213,103 +4213,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mindfulness, Interoception, and Olfaction: A Network Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Aufauvre-Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (12), pp.E921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4369,51 +4369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacobou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4657,278 +4657,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiety and Psycho-Physiological Stress Response to Competitive Sport Exercise</w:t>
+                <w:t xml:space="preserve">Vers une nouvelle appréhension des mathématiques par traitement EMDR : actualités et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Tanguy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zagnoli Fabien</w:t>
+                <w:t xml:space="preserve">Michaël Vauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01469⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (3), pp.295-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932150v1</w:t>
+                <w:t xml:space="preserve">hal-01761520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nouvelle appréhension des mathématiques par traitement EMDR : actualités et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anxiety and Psycho-Physiological Stress Response to Competitive Sport Exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zagnoli Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Vauthier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Canini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 64 (3), pp.295-304. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2017.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761520v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation, Further Elaboration, and Validation of a Scale to Measure Hope as Perceived by People: Discriminant Value and Predictive Utility Vis-à-Vis Dispositional Hope</w:t>
               </w:r>
@@ -5152,64 +5152,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passion for outdoor activity and environmental behaviors: A look at emotions related to passionate activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5217,206 +5217,218 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53, pp.177-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvp.2017.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hope, perceived ability, and achievement in physical education classes and sports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Delas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André K Lafreničre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citius Altius Fortius – Journal of Physical Education and Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (01), pp.198 - 206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7752/jpes.2017.01030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie positive, entre plaidoyer pour le bonheur et orientation scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5432,207 +5444,207 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences &amp; Bonheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (1), pp.53-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French adaptation of the orientation to happiness scale and its relationship to quality of life in french students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fontayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Indicators Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 124 (1), pp.259-281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11205-014-0774-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation française de l’échelle multidimensionnelle satisfaction de vie chez l’élève (Multidimensional Students’ Life Satisfaction Scale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5641,478 +5653,478 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Boniwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (1), pp.83-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/a0037624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la validité interne de l’Échelle de moyens de contrôle spécifique à la rééducation (EMCR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Antonini Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (110), pp.105-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sta.110.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie de l’espoir : une revue de questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Delas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, http://www.sciencedirect.com/science/article/pii/S0033298414000831. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2014.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of the State Hope Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Delas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Lafrenière,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17439760.2014.936964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation française de l'échelle multidimensionnelle de satisfaction de vie chez l'élève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6121,1234 +6133,1234 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Boniwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (1), pp.1 - 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'optimisme : une analyse synthétique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 93, pp.103-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00727429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventions dans le domaine du sport: le protocole d'optimisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Regourd-Laizeau</w:t>
+                <w:t xml:space="preserve">Psychologie positive et modèle de l'adaptation hédonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Lyubomirsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tarquinio Cyril</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.S. Nelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 18, pp.189-204</w:t>
+              <w:t xml:space="preserve">, 2012, 18 (2), pp.133-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144902v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie positive et modèle de l'adaptation hédonique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonja Lyubomirsky</w:t>
+                <w:t xml:space="preserve">Interventions dans le domaine du sport: le protocole d'optimisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regourd-Laizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K.S. Nelson</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarquinio Cyril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 18 (2), pp.133-146</w:t>
+              <w:t xml:space="preserve">, 2012, 18, pp.189-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144685v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils d'évaluation en psychologie positive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18, pp.171-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des croyances des enseignants de maternelle sur les capacités scolaires des enfants porteurs de trisomie 21, quelle réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (32), pp.203-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a French version of the Athlete Burnout Questionnaire: In Competitive Sport and Physical Education Context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Psychological Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (3), pp.203-211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1027/1015-5759/a000027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode explicatif et résultats scolaires chez des enfants préadolescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualités psychométriques du Questionnaire d'Evaluation du Mode Explicatif des Enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mareï Salama-Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mareï Salama-Younes</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 25 (1), pp.103-114</w:t>
+              <w:t xml:space="preserve">Revue canadienne des sciences du comportement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (3), pp.178-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856099v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualités psychométriques du Questionnaire d'Evaluation du Mode Explicatif des Enfants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Mode explicatif et résultats scolaires chez des enfants préadolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareï Salama-Younes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue canadienne des sciences du comportement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 40 (3), pp.178-184</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (1), pp.103-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856096v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Moderating Effects of Explanatory Style in Physical Education Performance: A Prospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Peterson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personality and Individual Differences / Journal of Personality and Individual Differences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 38, pp.1645-1656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.paid.2004.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie des styles explicatifs et performance sportive : fondements théoriques, données empiriques et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et Motricité : revue scientifique de l'ACAPS / ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 52, pp.9-43. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sm.052.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explanatory Style and Resilience after Sports Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Famose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personality and Individual Differences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 35 (7), pp.1685-1695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0191-8869(02)00390-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation française de la version révisée de l'échelle de mesure des attributions causales (CDSII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fontayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Heuzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 58, pp.59-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7358,396 +7370,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’activité physique adaptée sur la résilience des patients souffrant d’une maladie cardiovasculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Courbalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Français et Francophone de Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching concordance between two measurement tools (EduFlow-2 and FlowQ): Proposal for Flow State Method Detection in Educational and Training Contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University Innsbruck, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04528129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants du bien-être des jeunes adultes étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roten Yves De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachon Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skankland Rebecca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Entretiens de la psychologie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of life of students in France: The COBE study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7776,454 +7788,454 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d'une démarche Jobcrafting lors d'un processus de changement organisationnel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Chabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Boniwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès International de psychologie du travail sous l'égide de l'association internationale de psychologues du travail de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des forces, bien-être et performance au travail : Où en sommes-nous et où allons-nous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Miglianico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Miquelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42e Congrès Annuel de la Société Québécoise pour la Recherche en Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grit and team flow predict mental health and academic grades in French university students.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passion, popular education and scoutism : Is being passionate about volunteering protective of mental health?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8238,1007 +8250,1007 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengths use in the workplace: A review and research agenda.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Appreciative Inquiry research: past, present and future.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Miglianico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Miquelon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Positive Psychology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">World Appreciative Inquiry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935905v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appreciative Inquiry research: past, present and future.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation d'un programme de pleine présence en milieu scolaire Programme P.E.A.C.E.® (Présence, Écoute, Attention et Concentration dans l'Enseignement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Miglianico</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paule Miquelon</w:t>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilios Kotsou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Appreciative Inquiry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Second Congrès Francophone de Psychologie Positive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935909v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'un programme de pleine présence en milieu scolaire Programme P.E.A.C.E.® (Présence, Écoute, Attention et Concentration dans l'Enseignement)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Gayet</w:t>
+                <w:t xml:space="preserve">Strengths use in the workplace: A review and research agenda.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Miglianico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Miquelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilios Kotsou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Congrès Francophone de Psychologie Positive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">6th World Positive Psychology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935936v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’activité physique sur la résilience des patients post-infarctus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Courbalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Congrès Francophone de Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Spontaneous : passion, santé et bien-être dans l’éducation populaire et le scoutisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarquinio Cyril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Congrès Francophone de Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’activité physique sur la résilience des patients post-infarctus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Courbalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Angers - Les Ponts de Cé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel soutien des professionnels de santé à la pratique d’activité physique des patients cancéreux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Houtmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Journée d’échange sur la recherche en cancérologie en Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue intégrative de la littérature récente sur la résilience humaine : Des concepts, théories, et discussions, vers une compréhension complexe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane E. Guillham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarquinio Cyril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Congrès Francophone de Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Self-esteem to Self-compassion: effects against psychopathology and influence on well-being.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Csillik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Quoidbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9253,73 +9265,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ECPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediating effects of Flow on harmonious passion: contribution to the exploration of bright side and dark side of Flow in educational context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9328,146 +9340,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Vallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Positive Psychology (ECPP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le doctorat : du burnout à la résilience. Résultats préliminaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzan Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9482,73 +9494,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès mondial sur la résilience. Résilience et culture, culture de la résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal for a conceptual evolution of the flow in education (EduFlow) model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9557,159 +9569,159 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Boniwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaly Csikszentmihalyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Positive Psychology (ECPP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation subjective du bonheur : validation psychométrique et normativité psychosociale de l'expression publique du bonheur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Csillik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kolbl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9724,2054 +9736,2054 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d’analyses psychophysiologiques en contexte de formation dans les armées : intérêts pour la formation des Opérateurs de Systèmes de Drones (OSD) de l’armée de l’air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-H. Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duvillard-Monternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque International CIREL : E-Formation des adultes et des jeunes adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal learning experience in digital environments: Theoretical concepts, measure and modelisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Boniwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaly Csikszentmihalyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Digitial Learning in 21st Century Universities"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Georgia Institute of Technology (Georgia Tech), Oct 2014, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique Problématique à l'exercice physique, activité physique, qualité de vie, bonheur et consommations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I Muller</w:t>
+                <w:t xml:space="preserve">Etude exploratoire des déterminants psychologiques du bien-être subjectif des élèves dans le contexte du projet eEduc-Eval Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Alcorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium La santé des étudiants en question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Le Bien-Être à l'école: regards croisés pour un questionnement épistémologique et méthodologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240441v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive, positive...</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An urgent call for change: flow, motivation and wellbeing in French school student</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heutte Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Assises Françaises de Sexologie et de Santé Sexuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">7th European Conference on positive psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145057v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Was ist Optimismus und wie hat es einen Impact auf unserem Lebem?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratique Problématique à l'exercice physique, activité physique, qualité de vie, bonheur et consommations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mach-Bildung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität Trier, Apr 2014, Trier, Germany</w:t>
+              <w:t xml:space="preserve">Symposium La santé des étudiants en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145047v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude exploratoire des déterminants psychologiques du bien-être subjectif des élèves dans le contexte du projet eEduc-Eval Bordeaux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positive, positive...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Ponce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bien-Être à l'école: regards croisés pour un questionnement épistémologique et méthodologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">7ème Assises Françaises de Sexologie et de Santé Sexuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145001v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An urgent call for change: flow, motivation and wellbeing in French school student</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Was ist Optimismus und wie hat es einen Impact auf unserem Lebem?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on positive psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Mach-Bildung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Trier, Apr 2014, Trier, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144919v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between passion, optimism, satisfaction in life and health</w:t>
+                <w:t xml:space="preserve">Wellbeing, motivation and student achievement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heutte Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on positive psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144914v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wellbeing, motivation and student achievement</w:t>
+                <w:t xml:space="preserve">Links between passion, optimism, satisfaction in life and health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréas Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Delas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">7th European Conference on positive psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144910v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimism: does it have an impact on our lives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Conference on Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Sopot, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the State Hope Scale in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Delas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th IPPA Conference on Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is Optimism and does it have an impact on our life?</w:t>
+                <w:t xml:space="preserve">Quelle place pour l'optimisme?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Conference on Positive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">1er Congrès Francophone de Psychologie Positive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145068v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour l'optimisme?</w:t>
+                <w:t xml:space="preserve">What is Optimism and does it have an impact on our life?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès Francophone de Psychologie Positive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Metz, France</w:t>
+              <w:t xml:space="preserve">Second Conference on Positive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145063v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hope, optimism, positive experiences ans life-satisfaction across the lifespan in Germany and Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréas Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th IPPA Conference on Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde: Psychologie Positive, quels enjeux?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès Francophone de Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie positive: quand, quoi, comment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Congrès Français de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the trait hope scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Delas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fontayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lebars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference of Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacités scolaires des enfants porteurs de trisomie 21: Impact des croyances des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième journée d'étude "Ecole et Handicap"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout in general school context and physical education classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pelayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Opatija, Croatia. pp.204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific or general explanatory style predict the performance : An exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareï Salama-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hanrahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 12th European Congress of Sport Psychology, Sport &amp; Exercise Psychology : Bridges between disciplines and cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Halkidiki, Greece. pp.258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout among French college pupils : Preliminary studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 3rd European Conference on Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Braga, Portugal. pp.72-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11781,285 +11793,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passion, health and well-being in popular education and scoutism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarquinio Cyril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Positive Psychology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’alliance thérapeutique est un facteur de changement durant la psychothérapie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Soumet-Leman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ms Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème Congrès Annuel de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle dualiste de la passion : état des lieux des effets de la passion sur la santé et le bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12074,176 +12086,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe congrès francophone de psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité Physique, santé et ressources des étudiants : Habitudes de vie des étudiants de Nanterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ah. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur l’Activité Physique. Dunkerque </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Dunkerque, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12253,169 +12265,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licence STAPS‎ : anatomie, physiologie, biomécanique, neurosciences, entraînement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Keyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, V-233 p., 2024, 978-2-10-085488-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie positive des activités physiques et sportives : Corps, santé mentale et bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12424,73 +12436,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2024, 978-2-10-084960-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12499,692 +12511,692 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. Dunod, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie Positive : État des savoirs, champs d’application et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-10-079407-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrir la psychologie positive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diplômes des Activités Physiques et Sportives : Psychologie, pédagogie et santé du sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diplômes des Activités Physiques et Sportives : Cadre institutionnel, juridique et exercice professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diplômes des Activités Physiques et Sportives : Anatomie et physiologie de l’exercice sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour des adolescents motivés, les découvertes de la psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Boniwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odile Jacob, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie Positive en environnement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarquinio Cyril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaar Marie-Josée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck, pp.350, 2013, 2804182266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie positive en environnement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaar Marie-Josée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traité de psychologie positive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13193,175 +13205,175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traité de Psychologie Positive : Fondements théoriques et implications pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, pp.816, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00725747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Style explicatif et performance motrice. Comment le style attributionnel influence la performance sportive et la réussite en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires Européennes, pp.327, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13371,964 +13383,964 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivation pour le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mastagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Fenouillet; Philippe Carré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand manuel de psychologie de la motivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 978-2-10-085660-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students’ Quality of Life, Resources, and Promotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vouteau Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Research and Possibilities in Wellbeing Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.21-45, 2023, 978-981-99-5608-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-99-5609-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimism, a conceptual complexity but a health resource?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jolanta Burke; Ilona Boniwell; Beth Frates; Liana S. Lianov; Ciaran A. O’Boyle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Routledge Handbook of Positive Health.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, 2023, 9781003378426. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003378426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre les compétences de la résilience à l’école.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.363-400, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03517833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adaptation dans le champ de la psychologie positive : quelles distinctions et relations conceptuelles entre croissance post-traumatiques, changement de valeurs et résilience ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Geelong Grammar School : Exemple d’une école organisée autour de préceptes d’éducation positive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.147-164, 2021, 9782100822133</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.463-482, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03517828v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03517834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geelong Grammar School : Exemple d’une école organisée autour de préceptes d’éducation positive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">L’adaptation dans le champ de la psychologie positive : quelles distinctions et relations conceptuelles entre croissance post-traumatiques, changement de valeurs et résilience ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.463-482, 2021, 9782100822133</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.147-164, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03517834v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03517828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience à l’école</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’éducation positive au centre de Geelong : les précurseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Scudamore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289772v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation positive au centre de Geelong : les précurseurs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289773v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">La résilience à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289776v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14348,271 +14360,271 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Appreciative Inquiry : une technique d’accompagnement au changement efficace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Miglianico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Miquelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alliance thérapeutique en psychologie du travail et des organisations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Jo Brennstuhl; Fanny Marteau-Chasserieau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Alliance Thérapeutique en 65 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, A paraître, 9782100820887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques idéologiques de la psychologie positive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14645,363 +14657,367 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.721-740, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03517838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiritualité, religion et psychologie positive</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+                <w:t xml:space="preserve">L’appreciative Inquiry, une technique d’accompagnement qui donne vie aux entreprises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Miglianico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Miquelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.129-146, 2021, 9782100822133</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.539-554, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03517829v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03517830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appreciative Inquiry, une technique d’accompagnement qui donne vie aux entreprises ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vulnérabilité, capabilité et rétablissement : un changement de modèle dans l’accompagnement psychologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Soumet-Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.539-554, 2021, 9782100822133</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.271-288, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03517830v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on envisager une éducation positive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15011,255 +15027,251 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.445-460, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03612161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité, capabilité et rétablissement : un changement de modèle dans l’accompagnement psychologique.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spiritualité, religion et psychologie positive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Barat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Murielle Jacquet-Smailovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.271-288, 2021, 9782100822133</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.129-146, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289775v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03517829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de l’épuisement et de la qualité de vie en milieu scolaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Burel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15269,358 +15281,358 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nancy Goyette; Stéphane Martineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bien-être dans le contexte de l’enseignement : Tensions entre espoirs et déceptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.169-188, 2020, 978-2-7605-5343-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’appuyer sur ses forces de caractères</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Béatrice Arnaud; Éric Mellet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La boîte à outils de la psychologie positive au travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.46-49, 2019, 9782100776375</w:t>
+              <w:t xml:space="preserve">Psychologie Positive : État des savoirs, champs d’application et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.9-18, 2019, 9782100794072</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02934617v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02934623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychologie positive</w:t>
+                <w:t xml:space="preserve">S’appuyer sur ses forces de caractères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jean-François Marmion. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Arnaud; Éric Mellet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie, une exploration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Sciences Humaines, 2019, 9782361065256</w:t>
+              <w:t xml:space="preserve">La boîte à outils de la psychologie positive au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.46-49, 2019, 9782100776375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02934611v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02934617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">La psychologie positive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Marmion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Positive : État des savoirs, champs d’application et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.9-18, 2019, 9782100794072</w:t>
+              <w:t xml:space="preserve">Psychologie, une exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Sciences Humaines, 2019, 9782361065256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02934623v1</w:t>
+                <w:t xml:space="preserve">halshs-02934611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiritualité, religion et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarquinio Cyril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Nicolas Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15639,1771 +15651,1771 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Positive : État des savoirs, champs d’application et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.283-290, 2019, 9782100794072</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleine conscience, une ressource adaptative face au stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarquinio Cyril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Positive : État des savoirs, champs d’application et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.246-248, 2019, 9782100794072</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des interventions positives en psychologie de la santé et ressources psychologiques impliquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Csillik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Devulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Préau; Arnaud Siméone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'expertise scientifique à l'expertise profane. Postures, enjeux et méthodes dans le champ de la psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, 2018, 9782813003119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge de la douleur à travers la relaxation, le cardiobiofeedback et les techniques de méditation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Jo Brennstuhl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prendre en charge la douleur chronique : avec les thérapies non médicamenteuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.106-129, 2018, 9782100778775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4, Préparation mentale et psychologie du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Antonini-Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Rosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les diplômes des activités physiques et sportives‎ : psychologie, pédagogie et santé du sportif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.103-163, 2016, 978-2-10-072609-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport et Santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Petot</w:t>
+                <w:t xml:space="preserve">Chapitre 1, De la psychologie à la psychologie du sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les diplômes des Activités Physiques et Sportives : Psychologie, pédagogie et santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, 2016, Je prépare</w:t>
+              <w:t xml:space="preserve">Les diplômes des activités physiques et sportives : psychologie, pédagogie et santé du sportif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.7-23, 2016, Je prépare, 978-2-10-072609-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369213v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé et pratiques physiques et sportives.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement de l’enfant et de l’adulte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Antonini-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hauw</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Rosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les diplômes des Activités Physiques et Sportives : Psychologie, pédagogie et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2016, 9782100726097</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02934823v1</w:t>
+                <w:t xml:space="preserve">halshs-02934828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de l’enfant et de l’adulte.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
+                <w:t xml:space="preserve">Sport et Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Petot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Martin-Krumm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les diplômes des Activités Physiques et Sportives : Psychologie, pédagogie et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, 2016, 9782100726097</w:t>
+              <w:t xml:space="preserve">, Dunod, 2016, Je prépare</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02934828v1</w:t>
+                <w:t xml:space="preserve">hal-04369213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1, De la psychologie à la psychologie du sport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Santé et pratiques physiques et sportives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les diplômes des activités physiques et sportives : psychologie, pédagogie et santé du sportif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.7-23, 2016, Je prépare, 978-2-10-072609-7</w:t>
+              <w:t xml:space="preserve">Les diplômes des Activités Physiques et Sportives : Psychologie, pédagogie et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, 2016, 9782100726097</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163347v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02934823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2, Le développement de l’homme et ses relations à l’activité physique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Legrain</w:t>
+                <w:t xml:space="preserve">The EduFlow Model: A Contribution Toward the Study of Optimal Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harmat L.; Ørsted Andersen F.; Ullén F.; Wright J.; Sadlo G. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les diplômes des activités physiques et sportives : psychologie, pédagogie et santé du sportif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.25-55, 2016, Je prépare, 978-2-10-072609-7</w:t>
+              <w:t xml:space="preserve">Flow Experience - Empirical Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.127-143, 2016, 978-3-319-28632-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163332v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01941592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EduFlow Model: A Contribution Toward the Study of Optimal Learning Environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Kaplan</w:t>
+                <w:t xml:space="preserve">Chapitre 2, Le développement de l’homme et ses relations à l’activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow Experience - Empirical Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.127-143, 2016, 978-3-319-28632-7</w:t>
+              <w:t xml:space="preserve">Les diplômes des activités physiques et sportives : psychologie, pédagogie et santé du sportif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.25-55, 2016, Je prépare, 978-2-10-072609-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01941592v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux métiers du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Martin-Krumm; Katia Angué; Pascal Duret; Jean-Louis Gouju; Thierry Granturco; Julian Jappert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplômes des activités physiques et sportives : cadre institutionnel, juridique et exercice professionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.1-2, 2016, 9782100726080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions, leviers des apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine A Tamminen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Campo; B. Louvet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les émotions en sport et en EPS : apprentissage, performance et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions De Boeck, pp.129-164, 2016, 9782807302563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La passion envers le travail : un outil positif pour les leaders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Houlfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Vallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Bernaud; Pascale Desrumaux; Dominique Guédon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la bientraitance professionnelle : concepts, modèles et dispositifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.85-101, 2016, 9782100744626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 3, Motivation et performance</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hope, engagement and achievement in school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Delas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In B. Zufiaurre &amp; M. Pérez de Villarreal (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les diplômes des activités physiques et sportives‎ : psychologie, pédagogie et santé du sportif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.57-102, 2016, 978-2-10-072609-7</w:t>
+              <w:t xml:space="preserve">Positive Psychology for Positive Pedagogical Actions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Science Publishers, pp.75-86, 2016, 978-1-63484-118-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163359v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hope, engagement and achievement in school</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 3, Motivation et performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Antonini Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Rosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Positive Psychology for Positive Pedagogical Actions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nova Science Publishers, pp.75-86, 2016, 978-1-63484-118-4</w:t>
+              <w:t xml:space="preserve">Les diplômes des activités physiques et sportives‎ : psychologie, pédagogie et santé du sportif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.57-102, 2016, 978-2-10-072609-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133558v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espoir et le caractère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Delas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17422,712 +17434,712 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Bormans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Book of Hope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Racine, pp.140-143, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de la psychologie positive dans les démarches de psychologie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regourd-Laizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la santé: applications et interventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-10-071979-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychologie positive et le monde du travail: quel avenir?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaar Marie-Josée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie positive en environnement professionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.461-465, 2013, 9782804182267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à penser positif: une des clés de la réussite sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Delas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La motivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue EPS, 2013, 9782867134654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie Positive et monde du travail : entreprises, institutions et associations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaar Marie-Josée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie positive en environnement professionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.15-22, 2013, 9782804182267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le baromètre du bien-être au travail, ou exemple de dispositif pour faire un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolas Tsialdaridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie positive en environnement professionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.71-90, 2013, 9782804182267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Optimisme, quelle réalité, quelle nature et quelle complexité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positive Psychology for All : Introduction, Concepts and Applications in School-aged Children</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Anglo Bookshop, pp.219-230, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie positive et adaptation: quelle contribution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Lyubomirsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Katherine Nelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la santé: théories de l'adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.335-353, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Optimisme : Simple confiance en l'avenir ou stratégie ? Quelle réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18143,195 +18155,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de Psychologie Positive : Fondements Théoriques et Implications Pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck., pp.201-232, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00725773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderator effect of burnout in secondary school context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pelayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Human Pursuit of Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.191-200, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie positive et psychothérapie EMDR : Des apports réciproques !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18346,181 +18358,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de Psychologie Positive : Fondements Théoriques et Implications Pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.459-480, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie Positive et développement/croissance post-traumatique : Changements positifs et bénéfices perçus suite aux événements de vie graves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kretsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de Psychologie Positive : Fondements Théoriques et Implications Pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.2011, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychologie positive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18536,100 +18548,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de psychologie positive: fondements théoriques et implications pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children's Explanatory Styles and Sport Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareï Salama-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hanrahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18644,362 +18656,362 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">nderstanding Positive Life. Research and Practice on Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Climepsi Editores, pp.199-215, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le burnout en milieu scolaire : Evolution et processus engagés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribution de l'EPS à l'éducation au bien-être</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions AEEPS, pp.19-32, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimism in Sports : An Explanatory Style Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareï Salama-Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dimensions of well-being. Research and interventio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franco Angeli, pp.382-399, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children' Explanatory Style in France : Psychometric properties of the Children's Attributional Style Questionnaire and reliability of a shorter version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareï Salama-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hanrahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dimensions of well-being. Research and intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franco Angeli, pp.191-207, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19009,161 +19021,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French adaptation of the Orientation To Happiness Scale and the impact of Quality of Life in French Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fontayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId450"/>
+      <w:footerReference w:type="default" r:id="rId451"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19310,51 +19322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399090v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Postic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moisseron-Baud&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.07.005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938540v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Sudol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heslon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.11.014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jimenez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duffaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Belrose" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28367472.2024.2431938" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718361v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poupon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vannier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.08.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trouve" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100452" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rabineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.03.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787662v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45637" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05465470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sperduto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boujon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12973/eu-jer.13.4.1901" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787659v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aufauvre-Poupon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ferragu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.12.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04330496v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M&#252;ller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Le Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12918" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389117v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pinol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105054" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787664v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1286919" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frspt.2023.1109556" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louise Tarquinio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Eby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.childyouth.2023.107007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016405v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1058519" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.22719" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.814376" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2022.102234" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53967/cje-rce.v45i1.5071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036799v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Paquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Junot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilibert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.06.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289763v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lefranc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Moelo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.704981" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176938v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Houtmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Duffaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafontaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gibert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-021-01677-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481858v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jcsct.5079132" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481869v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.11.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Gute" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Raes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.828027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Belrose" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Levy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Beji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.766515" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Miglianico" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubreuil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Miquelon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Bakker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-019-00095-w" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre Verdier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.01.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932098v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tarquinio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.06.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Heintz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willibald Ruch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simge Aykan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Brdar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Brzozowska" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-019-00185-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036798v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berthail" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10120921" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299319v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacobou Omorou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7368-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952070v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932144v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sitbon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Shankland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000163" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932150v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tanguy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sagui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zagnoli Fabien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Canini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01469" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761520v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vauthier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.11.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932176v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Krafft" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1073191117700724" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470837v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-016-9440-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932165v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2017.07.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932171v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; K Lafreni&#269;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2017.01030" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550602v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03322487v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-014-0774-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932192v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Boniwell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037624" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932188v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Legrain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Antonini Philippe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.110.0105" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162352v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.11.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7KB0BKX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Lafreni&#232;re," TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Lopez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17439760.2014.936964" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061826v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727429v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144902v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regourd-Laizeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquinio Cyril" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144685v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Lyubomirsky" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Nelson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144904v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904458v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856099v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mare&#239; Salama-Younes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856096v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Le Foll" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roncin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388998v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Peterson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2004.09.023" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388566v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.052.0009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388564v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Famose" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0191-8869(02)00390-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982704v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontayne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buton" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554517v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Michaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528129v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ramirez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180352v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roten Yves De" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachon Guillaume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skankland Rebecca" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morgan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935754v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935918v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hachet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chabanne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935920v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935893v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944255v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935905v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935909v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935936v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gayet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilios Kotsou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935945v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grall" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935932v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935925v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947834v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Houtmann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gendarme" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935930v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;tais" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E. Guillham" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935913v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Quoidbach" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921413v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Vallerand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935914v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Carter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470857v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Csikszentmihalyi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935949v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Meyer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kolbl" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154482v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Ferrer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvillard-Monternier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470855v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240441v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muller" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Kotbagi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145057v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145047v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145001v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcorta" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ponce" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144919v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Jean" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144914v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Kraft" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144910v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145067v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144992v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145068v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145063v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144994v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walker" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145060v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145070v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144996v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lebars" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145201v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856174v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelayo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856183v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanrahan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856189v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935902v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952815v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Poujol" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soumet-Leman" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Drouin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ar&#232;nes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944233v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421975v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kotbagi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Boudoukha" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123221v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Congnard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Keyser" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913705v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289765v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933168v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-positive-etat-savoirs-champs-d-application-et-perspectives" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933174v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/decouvrir-psychologie-positive" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933288v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/diplomes-activites-physiques-et-sportives-psychologie-pedagogie-et" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933287v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/diplomes-activites-physiques-et-sportives-cadre-institutionnel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933284v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/diplomes-activites-physiques-et-sportives-anatomie-physiologie" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144963v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061806v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaar Marie-Jos&#233;e" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945104v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945093v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725747v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856154v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542458v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mastagli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Coulomb" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468550v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vouteau Douet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-5609-8_2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047209v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003378426" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517833v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517828v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517834v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289772v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289773v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Scudamore" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289776v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289766v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289770v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289777v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517838v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517829v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jacquet-Smailovic" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tarquinio" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517830v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612161v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Paquet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289775v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;al" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933293v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934617v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934611v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lecomte" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934623v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934652v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Nicolas Fischer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934638v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roynard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ravel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934677v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Devulder" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934684v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163373v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Antonini-Philippe" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rosnet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauw" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369213v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Petot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934823v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934828v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163347v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163332v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941592v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934818v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934799v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A Tamminen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934809v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houlfort" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163359v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133558v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536643v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144928v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144938v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144945v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144935v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144942v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Tsialdaridis" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delaune" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856110v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144959v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katherine Nelson" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725773v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856126v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856148v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laizeau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856141v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kretsch" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144966v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856156v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856161v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856164v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peterson" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856167v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061671v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399090v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Postic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moisseron-Baud&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.07.005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938540v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Sudol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heslon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.11.014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poupon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vannier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.08.017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jimenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duffaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Belrose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28367472.2024.2431938" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787662v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45637" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trouve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100452" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rabineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.03.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05465470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sperduto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boujon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12973/eu-jer.13.4.1901" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pinol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04330496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M&#252;ller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Le Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12918" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aufauvre-Poupon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ferragu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.12.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787664v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1286919" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1058519" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140538v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louise Tarquinio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Eby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.childyouth.2023.107007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frspt.2023.1109556" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.22719" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.814376" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2022.102234" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53967/cje-rce.v45i1.5071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036799v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Paquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Junot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.06.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Duffaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafontaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gibert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-021-01677-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lefranc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Moelo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.704981" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176938v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Houtmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481858v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jcsct.5079132" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481869v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.11.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Gute" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Raes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.828027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Belrose" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Levy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Beji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.766515" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096883v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre Verdier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.01.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932138v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Miglianico" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubreuil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Miquelon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Bakker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-019-00095-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932098v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tarquinio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.06.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Heintz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willibald Ruch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simge Aykan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Brdar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Brzozowska" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-019-00185-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036798v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berthail" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10120921" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299319v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacobou Omorou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7368-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952070v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932144v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sitbon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Shankland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000163" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761520v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vauthier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.11.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932150v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tanguy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sagui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zagnoli Fabien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Canini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01469" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932176v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Krafft" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1073191117700724" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470837v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-016-9440-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932165v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2017.07.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12N3D74J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932171v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; K Lafreni&#269;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2017.01030" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550602v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03322487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-014-0774-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932192v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Boniwell" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037624" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932188v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Legrain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Antonini Philippe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.110.0105" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162352v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.11.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7KB0BKX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061685v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Lafreni&#232;re," TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Lopez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17439760.2014.936964" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061826v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727429v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144685v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Lyubomirsky" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Nelson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144902v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regourd-Laizeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquinio Cyril" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144899v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144904v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904458v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000027" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856096v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mare&#239; Salama-Younes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Le Foll" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roncin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856099v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388998v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Peterson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2004.09.023" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388566v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.052.0009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388564v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Famose" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0191-8869(02)00390-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982704v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontayne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buton" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554517v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Michaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528129v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ramirez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180352v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roten Yves De" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachon Guillaume" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skankland Rebecca" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morgan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935754v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935918v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hachet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chabanne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935920v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935893v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944255v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935909v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935936v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gayet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilios Kotsou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935905v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935945v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grall" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935932v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935925v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947834v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Houtmann" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gendarme" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935930v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;tais" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E. Guillham" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935913v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Quoidbach" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921413v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Vallerand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935914v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Carter" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470857v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Csikszentmihalyi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935949v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Meyer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kolbl" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154482v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Ferrer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvillard-Monternier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470855v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145001v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcorta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ponce" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144919v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Jean" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240441v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muller" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Kotbagi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145057v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145047v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144910v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144914v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Kraft" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145067v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144992v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145063v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145068v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144994v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145060v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145070v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144996v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lebars" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145201v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856174v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelayo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856183v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanrahan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856189v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935902v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952815v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Poujol" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soumet-Leman" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Drouin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ar&#232;nes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944233v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421975v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kotbagi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Boudoukha" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123221v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Congnard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Keyser" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913705v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289765v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933168v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-positive-etat-savoirs-champs-d-application-et-perspectives" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933174v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/decouvrir-psychologie-positive" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933288v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/diplomes-activites-physiques-et-sportives-psychologie-pedagogie-et" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933287v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/diplomes-activites-physiques-et-sportives-cadre-institutionnel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933284v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/diplomes-activites-physiques-et-sportives-anatomie-physiologie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144963v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061806v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaar Marie-Jos&#233;e" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945104v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945093v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725747v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856154v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542458v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mastagli" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Coulomb" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468550v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vouteau Douet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-5609-8_2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047209v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003378426" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517833v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517834v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517828v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289773v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Scudamore" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289776v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289772v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289766v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289770v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289777v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517838v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517830v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289775v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;al" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612161v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Paquet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517829v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jacquet-Smailovic" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tarquinio" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933293v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934623v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934617v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934611v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lecomte" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934652v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Nicolas Fischer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934638v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roynard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ravel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934677v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Devulder" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934684v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163373v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Antonini-Philippe" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rosnet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauw" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163347v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934828v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369213v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Petot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934823v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941592v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163332v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934818v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934799v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A Tamminen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934809v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houlfort" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133558v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163359v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536643v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144928v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144938v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144945v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144935v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144942v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Tsialdaridis" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delaune" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856110v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144959v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katherine Nelson" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725773v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856126v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856148v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laizeau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856141v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kretsch" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144966v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856156v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856161v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856164v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peterson" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856167v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061671v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>