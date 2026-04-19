--- v0 (2026-03-25)
+++ v1 (2026-04-19)
@@ -240,1224 +240,1224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Genomics of Incipient Allochronic Divergence in the Pine Processionary Moth</w:t>
+                <w:t xml:space="preserve">The American cocoa pod borer, &amp;lt;i&amp;gt;Carmenta foraseminis&amp;lt;/i&amp;gt;, an emerging pest of cocoa: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Muller</w:t>
+                <w:t xml:space="preserve">Mónica Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Philippe Ninnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lombaert</w:t>
+                <w:t xml:space="preserve">Martijn ten Hoopen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+                <w:t xml:space="preserve">Jhoner Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Sauné</w:t>
+                <w:t xml:space="preserve">Oscar Cabezas Huayllas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.e70189. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.70189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/afe.12676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390855v1</w:t>
+                <w:t xml:space="preserve">hal-05000650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The American cocoa pod borer, &amp;lt;i&amp;gt;Carmenta foraseminis&amp;lt;/i&amp;gt;, an emerging pest of cocoa: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing the equivalency of human 'predators' and deep neural networks in the detection of cryptic moths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Arias</w:t>
+                <w:t xml:space="preserve">Lis Behrendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ninnin</w:t>
+                <w:t xml:space="preserve">Lyn Dressler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn ten Hoopen</w:t>
+                <w:t xml:space="preserve">Adelina Raka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jhoner Alvarado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oscar Cabezas Huayllas</w:t>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/afe.12676⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (2), pp.214-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jeb/voae146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000650v1</w:t>
+                <w:t xml:space="preserve">hal-04785814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the equivalency of human 'predators' and deep neural networks in the detection of cryptic moths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mónica Arias</w:t>
+                <w:t xml:space="preserve">Tit wit: environmental and genetic drivers of cognitive variation along an urbanization gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan J. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lis Behrendt</w:t>
+                <w:t xml:space="preserve">Laura Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyn Dressler</w:t>
+                <w:t xml:space="preserve">Dhanya Bharath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelina Raka</w:t>
+                <w:t xml:space="preserve">Samuel P Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrier</w:t>
+                <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38 (2), pp.214-224. </w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jeb/voae146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10071-025-01962-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785814v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tit wit: environmental and genetic drivers of cognitive variation along an urbanization gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transposable element accumulation drives genome size increase in Hylesia metabus (Lepidoptera: Saturniidae), an urticating moth species from South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan J. Thompson</w:t>
+                <w:t xml:space="preserve">Rémi Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Gervais</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhanya Bharath</w:t>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel P Caro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis S Chaine</w:t>
+                <w:t xml:space="preserve">Frédéric Bénéluz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-025-01962-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 116 (3), pp.344-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esae069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163537v1</w:t>
+                <w:t xml:space="preserve">hal-04792049v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element accumulation drives genome size increase in Hylesia metabus (Lepidoptera: Saturniidae), an urticating moth species from South America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrier</w:t>
+                <w:t xml:space="preserve">Population Genomics of Incipient Allochronic Divergence in the Pine Processionary Moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Allio</w:t>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bénéluz</w:t>
+                <w:t xml:space="preserve">Laure Sauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 116 (3), pp.344-353. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e70189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jhered/esae069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.70189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792049v3</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cities as parasitic amplifiers? Malaria prevalence and diversity in great tits along an urbanization gradient</w:t>
+                <w:t xml:space="preserve">Projection of current and future distribution of adaptive genetic units in an alpine ungulate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Caizergues</w:t>
+                <w:t xml:space="preserve">Amélie Hoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Robira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Thibaut Capblancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.e38. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132, pp.54-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-023-00661-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791677v1</w:t>
+                <w:t xml:space="preserve">hal-04365084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection of current and future distribution of adaptive genetic units in an alpine ungulate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extra‐pair paternity in two passerine birds breeding in a gradient of urbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Di Lecce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Sudyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Hoste</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marta Szulkin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41437-023-00661-2⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (17), pp.e17481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365084v1</w:t>
+                <w:t xml:space="preserve">hal-04667601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extra‐pair paternity in two passerine birds breeding in a gradient of urbanisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">How does urbanization affect natural selection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Burkhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht I. Schulte‐hostedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17481⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (12), pp.2522-2536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04667601v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775908v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does urbanization affect natural selection?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cities as parasitic amplifiers? Malaria prevalence and diversity in great tits along an urbanization gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Caizergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Charmantier</w:t>
+                <w:t xml:space="preserve">Benjamin Robira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracy Burkhard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrier</w:t>
+                <w:t xml:space="preserve">Mélanie Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albrecht I. Schulte‐hostedde</w:t>
+                <w:t xml:space="preserve">Arnaud Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38 (12), pp.2522-2536. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04775908v3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The worldwide invasion history of a pest ambrosia beetle inferred using population genomics</w:t>
               </w:r>
@@ -1590,64 +1590,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extra‐pair paternity, breeding density, and synchrony in natural cavities versus nestboxes in two passerine birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Di Lecce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Szulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Sudyka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1688,1038 +1688,1038 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first inference of the phylogeography of the worldwide invader Xylosandrus compactus</w:t>
+                <w:t xml:space="preserve">Epigenetics and the city: Non‐parallel DNA methylation modifications across pairs of urban‐forest Great tit populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Urvois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Sauné</w:t>
+                <w:t xml:space="preserve">Aude E. Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Courtin</w:t>
+                <w:t xml:space="preserve">Jeremy Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Szulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Senar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10340-021-01443-7⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.149-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609676v1</w:t>
+                <w:t xml:space="preserve">hal-03515127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics and the city: Non‐parallel DNA methylation modifications across pairs of urban‐forest Great tit populations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking genetic, morphological, and behavioural divergence between inland island and mainland deer mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Grégoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Szulkin</w:t>
+                <w:t xml:space="preserve">Joshua M. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Carlos Senar</w:t>
+                <w:t xml:space="preserve">Dany Garant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Juette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël W. Jameson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13334⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, pp.97-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-021-00492-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515127v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking genetic, morphological, and behavioural divergence between inland island and mainland deer mice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Population genetics reveals divergent lineages and ongoing hybridization in a declining migratory fish species complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël W. Jameson</w:t>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 128, pp.97-106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41437-021-00492-z⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 129, pp.137-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-022-00547-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514676v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetics reveals divergent lineages and ongoing hybridization in a declining migratory fish species complex</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolving spatial conservation prioritization with intraspecific genetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lebel</w:t>
+                <w:t xml:space="preserve">Marco Andrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Abdallah</w:t>
+                <w:t xml:space="preserve">Cassidy D’aloia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Dalongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco A. Escalante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimena Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41437-022-00547-9⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (6), pp.553-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2022.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831324v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving spatial conservation prioritization with intraspecific genetic data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A first inference of the phylogeography of the worldwide invader Xylosandrus compactus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco A. Escalante</w:t>
+                <w:t xml:space="preserve">Teddy Urvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimena Guerrero</w:t>
+                <w:t xml:space="preserve">Claudine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (6), pp.553-564. </w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95 (3), pp.1217-1231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2022.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-021-01443-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823288v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quest for successful Atlantic salmon restoration: perspectives, priorities, and maxims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Riverscape genetics in brook lamprey: genetic diversity is less influenced by river fragmentation than by gene flow with the anadromous ecotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert J Lennox</w:t>
+                <w:t xml:space="preserve">Victoria Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos M Alexandre</w:t>
+                <w:t xml:space="preserve">Adrien Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro R Almeida</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bjørn T Barlaup</w:t>
+                <w:t xml:space="preserve">Dominique Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab201⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (2), pp.235-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-020-00367-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515150v1</w:t>
+                <w:t xml:space="preserve">hal-02967504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riverscape genetics in brook lamprey: genetic diversity is less influenced by river fragmentation than by gene flow with the anadromous ecotype</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+                <w:t xml:space="preserve">The quest for successful Atlantic salmon restoration: perspectives, priorities, and maxims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J Lennox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos M Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Dolo</w:t>
+                <w:t xml:space="preserve">Pedro R Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Oger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+                <w:t xml:space="preserve">Kevin M Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Huteau</w:t>
+                <w:t xml:space="preserve">Bjørn T Barlaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (2), pp.235-250. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (10), pp.3479-3497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-020-00367-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02967504v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface temperatures of non-incubated eggs in great tits (Parus major) are strongly associated with ambient temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2779,51 +2779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping-by-sequencing reveals the effects of riverscape, climate and interspecific introgression on the genetic diversity and local adaptation of the endangered Mexican golden trout (Oncorhynchus chrysogaster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Alejandro Escalante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. García-de León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2900,77 +2900,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic history and genomics of local adaptation in blue tit populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (6), pp.1145-1165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2998,3313 +2998,3313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence of inbreeding depression in fast declining herds of migratory caribou</w:t>
+                <w:t xml:space="preserve">Assortative Mating in Animals and Its Role for Speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Gagnon</w:t>
+                <w:t xml:space="preserve">Tim Janicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn Yannic</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Lucas Marie-Orleach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G Aubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steeve Côté</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Morrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.13533⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194 (6), pp.865-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/705825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921343v1</w:t>
+                <w:t xml:space="preserve">hal-02998916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assortative Mating in Animals and Its Role for Speciation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing genomic signatures of domestication in two Atlantic salmon (Salmo salar L.) populations with different geographical origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Marie-Orleach</w:t>
+                <w:t xml:space="preserve">Maria E López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas G Aubier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Laura Benestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gilbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/705825⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.137-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998916v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing genomic signatures of domestication in two Atlantic salmon (Salmo salar L.) populations with different geographical origins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria E López</w:t>
+                <w:t xml:space="preserve">RAD‐sequencing for estimating genomic relatedness matrix‐based heritability in the wild: A case study in roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Benestan</w:t>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Moore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrier</w:t>
+                <w:t xml:space="preserve">Joel Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Gilbey</w:t>
+                <w:t xml:space="preserve">Josephine Pemberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (1), pp.137-156. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (5), pp.1205-1217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921349v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAD‐sequencing for estimating genomic relatedness matrix‐based heritability in the wild: A case study in roe deer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the importance of time scales when studying adaptive evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bernard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles C. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13031⟩</w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.240-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/evl3.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349032v1</w:t>
+                <w:t xml:space="preserve">hal-02367251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of time scales when studying adaptive evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No evidence of inbreeding depression in fast declining herds of migratory caribou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Yannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles C. Perrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Charmantier</w:t>
+                <w:t xml:space="preserve">Steeve Côté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (3), pp.240-247. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (12), pp.1368-1381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/evl3.86⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367251v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of supplementation on deleterious mutation distribution in an exploited salmonid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Great tits and the city: Distribution of genomic diversity and gene-environment associations along an urbanization gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Ferchaud</w:t>
+                <w:t xml:space="preserve">Ana Lozano del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Szulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Laporte</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Demeyrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (7), pp.1053-1065. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12660⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 11 (5), pp.593-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921353v1</w:t>
+                <w:t xml:space="preserve">hal-02367249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Great tits and the city: Distribution of genomic diversity and gene-environment associations along an urbanization gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles C. Perrier</w:t>
+                <w:t xml:space="preserve">Gene flow does not prevent personality and morphological differentiation between two blue tit populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Dubuc-Messier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Lozano del Campo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Szulkin</w:t>
+                <w:t xml:space="preserve">Kees van Oers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Demeyrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Grégoire</w:t>
+                <w:t xml:space="preserve">Denis Reale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (5), pp.593-613. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (8), pp.1127-1137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367249v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene flow does not prevent personality and morphological differentiation between two blue tit populations</w:t>
+                <w:t xml:space="preserve">Impact of supplementation on deleterious mutation distribution in an exploited salmonid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Dubuc-Messier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Anne-Laure Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Reale</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Bernatchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (8), pp.1127-1137. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (7), pp.1053-1065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326707v1</w:t>
+                <w:t xml:space="preserve">hal-02921353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the extent of parallelism in morphological and genomic divergence among lake trout ecotypes in Lake Superior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferring the demographic history underlying parallel genomic divergence among pairs of parasitic and nonparasitic lamprey ecotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alysse Perreault-Payette</w:t>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J. Muir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Normandeau</w:t>
+                <w:t xml:space="preserve">Clémence Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 26 (6), pp.1477-1497. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14018⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.142-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921363v1</w:t>
+                <w:t xml:space="preserve">hal-01606314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the demographic history underlying parallel genomic divergence among pairs of parasitic and nonparasitic lamprey ecotypes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Do genetic drift and accumulation of deleterious mutations preclude adaptation? Empirical investigation using RADseq in a northern lacustrine fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bernatchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 26 (1), pp.142-162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13664⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 26 (22), pp.6317-6335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606314v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do genetic drift and accumulation of deleterious mutations preclude adaptation? Empirical investigation using RADseq in a northern lacustrine fish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Investigating the extent of parallelism in morphological and genomic divergence among lake trout ecotypes in Lake Superior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alysse Perreault-Payette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Muir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Thibault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Normandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 26 (22), pp.6317-6335. </w:t>
+              <w:t xml:space="preserve">, 2017, 26 (6), pp.1477-1497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921358v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective number of breeders in relation to census size as management tools for Atlantic salmon conservation in a context of stocked populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Low but contrasting neutral genetic differentiation shaped by winter temperature in European great tits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Lucek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Dionne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Verena Saladin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-015-0758-5⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118 (3), pp.668-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bij.12745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921371v1</w:t>
+                <w:t xml:space="preserve">hal-02921368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic resources and their influence on the detection of the signal of positive selection in genome scans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Making sense of the relationships between Ne, Nb and Nc towards defining conservation thresholds in Atlantic salmon (Salmo salar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-L Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
+                <w:t xml:space="preserve">J April</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Paganini</w:t>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13468⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (4), pp.268-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2016.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336047v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low but contrasting neutral genetic differentiation shaped by winter temperature in European great tits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Lemoine</w:t>
+                <w:t xml:space="preserve">Genetic evidence of recent migration among isolated-by-sea populations of the freshwater blenny (Salaria fluviatilis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kay Lucek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrier</w:t>
+                <w:t xml:space="preserve">Pierre Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verena Saladin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Berrebi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bij.12745⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (2), pp.389-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-015-0791-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921368v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making sense of the relationships between Ne, Nb and Nc towards defining conservation thresholds in Atlantic salmon (Salmo salar)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating genomic and phenotypic parallelism between piscivorous and planktivorous lake trout ( Salvelinus namaycush ) ecotypes by means of RADseq and morphometrics analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernatchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-L Ferchaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">M. Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J April</w:t>
+                <w:t xml:space="preserve">P. Sirois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hernandez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Bernatchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (19), pp.4773-4792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hdy.2016.62⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02921366v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic evidence of recent migration among isolated-by-sea populations of the freshwater blenny (Salaria fluviatilis)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Effective number of breeders in relation to census size as management tools for Atlantic salmon conservation in a context of stocked populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Magnan</w:t>
+                <w:t xml:space="preserve">Julien April</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Berrebi</w:t>
+                <w:t xml:space="preserve">Guillaume Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bernatchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dionne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 17 (2), pp.389-399. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-015-0791-4⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.31-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-015-0758-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921370v1</w:t>
+                <w:t xml:space="preserve">hal-02921371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating genomic and phenotypic parallelism between piscivorous and planktivorous lake trout ( Salvelinus namaycush ) ecotypes by means of RADseq and morphometrics analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic resources and their influence on the detection of the signal of positive selection in genome scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Laporte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">S. Manel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sirois</w:t>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bernatchez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 25 (19), pp.4773-4792. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13795⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 25 (1), pp.170-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02921365v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and phenotypic changes in an Atlantic salmon population supplemented with non-local individuals: a longitudinal study over 21 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RAD genotyping reveals fine-scale genetic structuring and provides powerful population assignment in a widely distributed marine species, the American lobster (Homarus americanus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Benestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Le Cam</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Thierry Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Evanno</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.2765⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (13), pp.3299-3315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218811v1</w:t>
+                <w:t xml:space="preserve">hal-02921372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAD genotyping reveals fine-scale genetic structuring and provides powerful population assignment in a widely distributed marine species, the American lobster (Homarus americanus)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Genetic and phenotypic changes in an Atlantic salmon population supplemented with non-local individuals: a longitudinal study over 21 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bernatchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13245⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282 (1802), pp.20142765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.2765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02921372v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of genetic integrity in wild lake trout populations following stocking: insights from an exhaustive study of 72 lakes from Québec, Canada</w:t>
+                <w:t xml:space="preserve">Influence of Forest Road Culverts and Waterfalls on the Fine-Scale Distribution of Brook Trout Genetic Diversity in a Boreal Watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Valiquette</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Jean-Baptiste Torterotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normand Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12160⟩</w:t>
+              <w:t xml:space="preserve">Transactions of the American Fisheries Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 143 (6), pp.1577-1591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00028487.2014.952449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921381v1</w:t>
+                <w:t xml:space="preserve">hal-02921379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Forest Road Culverts and Waterfalls on the Fine-Scale Distribution of Brook Trout Genetic Diversity in a Boreal Watershed</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Alternative reproductive tactics increase effective population size and decrease inbreeding in wild Atlantic salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Normandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normand Bergeron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Antoine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Fisheries Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 143 (6), pp.1577-1591. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (9), pp.1094-1106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00028487.2014.952449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921379v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative reproductive tactics increase effective population size and decrease inbreeding in wild Atlantic salmon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Stable isotope analyses on archived fish scales reveal the long-term effect of nitrogen loads on carbon cycling in rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaakko Erkinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eero Niemela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A. Cunjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12172⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (2), pp.523-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921373v1</w:t>
+                <w:t xml:space="preserve">hal-01123117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope analyses on archived fish scales reveal the long-term effect of nitrogen loads on carbon cycling in rivers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">An improved PCR-based method for faster sex determination in brown trout [i](Salmo trutta)[/i] and Atlantic salmon [i](Salmo salar)[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard A. Cunjak</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.12293⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.825-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-014-0259-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01123117v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved PCR-based method for faster sex determination in brown trout [i](Salmo trutta)[/i] and Atlantic salmon [i](Salmo salar)[/i]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Origins and genetic diversity among Atlantic salmon recolonizing upstream areas of a large South European river following restoration of connectivity and stocking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ravigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12686-014-0259-8⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (5), pp.1095-1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-014-0602-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205112v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins and genetic diversity among Atlantic salmon recolonizing upstream areas of a large South European river following restoration of connectivity and stocking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Loss of genetic integrity in wild lake trout populations following stocking: insights from an exhaustive study of 72 lakes from Québec, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Valiquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Salvado</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (5), pp.1095-1109. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (6), pp.625-644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10592-014-0602-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210223v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding admixture patterns in supplemented populations: a case study combining molecular analyses and temporally explicit simulations in Atlantic salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (2), pp.218 - 230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6338,103 +6338,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the genetic structure of Atlantic salmon populations over four decades reveal substantial impacts of stocking and potential resiliency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (7), pp.2334-2349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6481,90 +6481,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced fitness of Atlantic salmon released in the wild after one generation of captive breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Dodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (3), pp.472-485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6598,90 +6598,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel and nonparallel genome-wide divergence among replicate population pairs of freshwater and anadromous Atlantic salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (22), pp.5577-5593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6721,502 +6721,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of hierarchical genetic structure in Atlantic salmonpopulations: environmental factors vs. anthropogenic influences</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Coupling genetic and otolith trace element analyses to identify river-born fish with hatchery pedigrees in stocked Atlantic salmon (Salmo salar) populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05266.x⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68 (6), pp.977-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/f2011-040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004630v1</w:t>
+                <w:t xml:space="preserve">hal-01453854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling genetic and otolith trace element analyses to identify river-born fish with hatchery pedigrees in stocked Atlantic salmon (Salmo salar) populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A species-specific microsatellite marker to discriminate European Atlantic salmon, brown trout, and their hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cherbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/f2011-040⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (1), pp.131-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-010-9307-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453854v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A species-specific microsatellite marker to discriminate European Atlantic salmon, brown trout, and their hybrids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Determinants of hierarchical genetic structure in Atlantic salmonpopulations: environmental factors vs. anthropogenic influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René R. Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (20), pp.4231 - 4245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05266.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12686-010-9307-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01453825v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural recolonization of the Seine River by Atlantic salmon (Salmo salar) of multiple origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 67 (1), p. 1 - p. 4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7263,77 +7263,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change may have affected growth and life history of Atlantic salmon juveniles over the last 30 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7401,441 +7401,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Environmental Drivers of Multiple Cognitive Abilities in Great Tits Living Along an Altitudinal Gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the genetic load in invasive insects: insights from a genomic cross-species study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Gervais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrier</w:t>
+                <w:t xml:space="preserve">Andréa Beaumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Crouchet</w:t>
+                <w:t xml:space="preserve">Aurélie Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Penaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Heeb Philipp</w:t>
+                <w:t xml:space="preserve">Martine Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , P03.023, pp.476</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P01.053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226143v1</w:t>
+                <w:t xml:space="preserve">hal-05226015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the genetic load in invasive insects: insights from a genomic cross-species study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Lombaert</w:t>
+                <w:t xml:space="preserve">Reproductive success of dispersers depends on the population of origin in Atlantic salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Beaumé</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P01.053</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P03.250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226015v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive success of dispersers depends on the population of origin in Atlantic salmon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and Environmental Drivers of Multiple Cognitive Abilities in Great Tits Living Along an Altitudinal Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Crouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Egal</w:t>
+                <w:t xml:space="preserve">B Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heeb Philipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P03.250</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , P03.023, pp.476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227870v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural recolonization of the Seine River by Atlantic salmon of multiple origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7922,103 +7922,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic causes and consequences of sympatric allochronic differentiation in a defoliating insect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation genomics Paris 2024 (conservgenomics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
@@ -8047,103 +8047,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting invasion history in two ambrosia beetles of the Xylosandrus genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
@@ -8172,103 +8172,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of European invasive populations of two Xylosandrus species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI National Italian Congress of Entomology (CNIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
@@ -8310,77 +8310,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change may have affected growth and life history in atlantic salmon juveniles over the past 30 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8435,90 +8435,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique et les pressions anthropiques affectent-ils la croissance et l'histoire de vie des juvéniles de saumons atlantiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Forum halieumétrique. Changements réversibles et irréversibles dans les ressources et leurs usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, La Rochelle, France. pp.Inconnue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8575,77 +8575,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les scolytes du genre Xylosandrus à la conquête de l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8717,77 +8717,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation genomics in urban environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marta Szulkin; Jason Munshi-South; Anne Charmantier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban evolutionary biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8870,64 +8870,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mésanges des villes, mésanges des champs, des génomes différents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8977,64 +8977,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succès reproducteur des saumons ensemencés : le cas de la rivière Malbaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.44-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9052,51 +9052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications de la croissance en eau douce du Saumon atlantique (Salmo salar) durant les trente dernières années (1970-2005) sur la rivière Scorff : influence du réchauffement climatique et des activités agricoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9146,90 +9146,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et suivi de l'état génétique des populations de saumon atlantique au Québec : rapport scientifique années 2010 à 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction de la faune aquatique. 2013, pp.1-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9247,51 +9247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine de la variabilité des dynamiques de croissance chez les larves de corégone (Coregonus lavaretus) au lac d’Annecy. Eléments d’interprétation de la zone hyaline des otolithes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Université Blaise Pascal (Clermont Ferrand 2) (UBP), Clermont-Ferrand, FRA. 2007, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9309,51 +9309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications de la croissance en eau douce du Saumon atlantique (Salmo salar) durant les trente dernières années (1970 à 2005) sur la rivière Scorff : Influence du réchauffement climatique et des activités agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAe. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9371,51 +9371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de dégradation de la litière en ruisseaux et Biodiversité des communautés d’invertébrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Université de Rennes 1. 2006, pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9433,51 +9433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenèse des préférences alimentaires chez la Seiche, Sepia officinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Université de Caen (France). 2005, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9527,51 +9527,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure génétique des populations de saumon Atlantique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Caen, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9767,51 +9767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05484411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Sudyka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Di Lecce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Hebda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Rowi&#324;ski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rutkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70189" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05000650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ninnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn ten Hoopen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhoner Alvarado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cabezas Huayllas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12676" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lis Behrendt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Dressler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Raka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae146" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan J. Thompson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanya Bharath" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Caro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-025-01962-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792049v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;n&#233;luz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esae069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791677v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caizergues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jeanneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04365084v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00661-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Szulkin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17481" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775908v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Burkhard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht I. Schulte&#8208;hostedde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14667" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132693v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urvois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saun&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16993" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144537v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10163" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01443-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude E. Caizergues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Le Luyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Senar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13334" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514676v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M. Miller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Garant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Juette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l W. Jameson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-021-00492-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Abdallah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00547-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823288v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassidy D&#8217;aloia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dalongeville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Escalante" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Guerrero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.03.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515150v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Lennox" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Alexandre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R Almeida" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M Bailey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn T Barlaup" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab201" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00367-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Lambrechts" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-020-01958-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921340v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alejandro Escalante" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Garc&#237;a-de Le&#243;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Ruiz-Luna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ortega-Abboud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-020-01297-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908236v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13035" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921343v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gagnon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Yannic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13533" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998916v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Janicke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Aubier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Morrow" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705825" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921349v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E L&#243;pez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benestan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moore" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gilbey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12689" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Merlet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pemberton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13031" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Perrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.86" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921353v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12660" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367249v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lozano del Campo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demeyrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12580" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326707v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dubuc-Messier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Oers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Reale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13291" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921363v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysse Perreault-Payette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Muir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Goetz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606314v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13664" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Thibault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14361" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921371v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien April" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cote" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dionne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-015-0758-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336047v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi-Rached" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paganini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13468" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921368v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lemoine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Lucek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Saladin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12745" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921366v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Ferchaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J April" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dionne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.62" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921370v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-015-0791-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921365v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernatchez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laporte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernatchez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13795" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TWRKC42P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218811v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2765" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921372v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gosselin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sainte-Marie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rochette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13245" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCFK7KVN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921381v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Valiquette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12160" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921379v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Torterotot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Bergeron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00028487.2014.952449" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921373v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12172" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123117v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Erkinaro" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Niemela" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Cunjak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12293" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76AF28DD67ED119A54F1822DC6DF260C295FD3D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205112v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0259-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210223v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Gentil" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salvado" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-014-0602-3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001585v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00280.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001102v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.629" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921390v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Milot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Papillon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dodson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12028" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921384v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12500" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D5EDA543235147702903AC3D793C023A0F8F3A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004630v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05266.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK2VHZQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453854v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2011-040" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453825v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cherbonnel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-010-9307-1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584140v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F09-190" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482807v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riera" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226143v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gervais" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Crouchet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Penaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeb Philipp" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226015v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Beaum&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Da Rocha" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227870v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Egal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592354v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724801v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171659v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593160v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758374v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jouanin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453688v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Porcher" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171739v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921397v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/book/41750" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198836841.003.0005" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921401v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921520v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453604v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921523v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823266v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921689v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921694v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921700v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02921531v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05484411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Sudyka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Di Lecce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Hebda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Rowi&#324;ski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rutkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05000650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ninnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn ten Hoopen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhoner Alvarado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cabezas Huayllas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12676" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lis Behrendt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Dressler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Raka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae146" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan J. Thompson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanya Bharath" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Caro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-025-01962-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792049v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;n&#233;luz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esae069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Muller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70189" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04365084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00661-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Szulkin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17481" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775908v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Burkhard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht I. Schulte&#8208;hostedde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14667" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caizergues" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jeanneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.405" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132693v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urvois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saun&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16993" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144537v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10163" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude E. Caizergues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Le Luyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Senar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13334" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M. Miller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Garant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Juette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l W. Jameson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-021-00492-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Abdallah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00547-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823288v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassidy D&#8217;aloia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dalongeville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Escalante" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Guerrero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.03.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01443-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967504v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dolo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00367-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515150v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Lennox" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Alexandre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R Almeida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M Bailey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn T Barlaup" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab201" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Lambrechts" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-020-01958-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921340v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alejandro Escalante" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Garc&#237;a-de Le&#243;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Ruiz-Luna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ortega-Abboud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-020-01297-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908236v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13035" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Janicke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Aubier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Morrow" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705825" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E L&#243;pez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benestan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moore" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gilbey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12689" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349032v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Merlet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pemberton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13031" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367251v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Perrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.86" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921343v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gagnon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Yannic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13533" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367249v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lozano del Campo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demeyrier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12580" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326707v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dubuc-Messier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Oers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Reale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13291" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921353v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12660" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606314v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13664" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921358v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Thibault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14361" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921363v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysse Perreault-Payette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Muir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Goetz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921368v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lemoine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Lucek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Saladin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12745" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921366v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Ferchaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J April" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dionne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.62" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921370v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-015-0791-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921365v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernatchez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laporte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernatchez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13795" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TWRKC42P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921371v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien April" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cote" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dionne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-015-0758-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336047v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi-Rached" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paganini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13468" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921372v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gosselin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sainte-Marie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rochette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13245" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCFK7KVN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218811v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2765" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921379v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Torterotot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Bergeron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00028487.2014.952449" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921373v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12172" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123117v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Erkinaro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Niemela" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Cunjak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12293" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76AF28DD67ED119A54F1822DC6DF260C295FD3D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205112v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0259-8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210223v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Gentil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salvado" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-014-0602-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921381v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Valiquette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12160" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001585v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00280.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001102v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.629" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921390v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Milot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Papillon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dodson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12028" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921384v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12500" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D5EDA543235147702903AC3D793C023A0F8F3A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453854v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2011-040" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453825v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cherbonnel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-010-9307-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004630v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05266.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK2VHZQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584140v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F09-190" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482807v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riera" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226015v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Beaum&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Da Rocha" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227870v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Egal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226143v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gervais" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Crouchet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Penaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeb Philipp" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592354v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724801v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171659v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593160v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758374v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jouanin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453688v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Porcher" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171739v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921397v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/book/41750" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198836841.003.0005" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921401v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921520v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453604v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921523v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823266v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921689v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921694v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921700v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02921531v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>