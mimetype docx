--- v1 (2026-04-19)
+++ v2 (2026-05-14)
@@ -189,514 +189,514 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rutkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 40 (2), pp.338-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2435.70223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484411v1</w:t>
+                <w:t xml:space="preserve">hal-05484411v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The American cocoa pod borer, &amp;lt;i&amp;gt;Carmenta foraseminis&amp;lt;/i&amp;gt;, an emerging pest of cocoa: A review</w:t>
+                <w:t xml:space="preserve">Tit wit: environmental and genetic drivers of cognitive variation along an urbanization gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Arias</w:t>
+                <w:t xml:space="preserve">Megan J. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ninnin</w:t>
+                <w:t xml:space="preserve">Laura Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn ten Hoopen</w:t>
+                <w:t xml:space="preserve">Dhanya Bharath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jhoner Alvarado</w:t>
+                <w:t xml:space="preserve">Samuel P Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Cabezas Huayllas</w:t>
+                <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/afe.12676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10071-025-01962-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000650v1</w:t>
+                <w:t xml:space="preserve">hal-05163537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the equivalency of human 'predators' and deep neural networks in the detection of cryptic moths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The American cocoa pod borer, &amp;lt;i&amp;gt;Carmenta foraseminis&amp;lt;/i&amp;gt;, an emerging pest of cocoa: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyn Dressler</w:t>
+                <w:t xml:space="preserve">Philippe Ninnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelina Raka</w:t>
+                <w:t xml:space="preserve">Martijn ten Hoopen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrier</w:t>
+                <w:t xml:space="preserve">Jhoner Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Cabezas Huayllas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jeb/voae146⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (3), pp.340-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/afe.12676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785814v1</w:t>
+                <w:t xml:space="preserve">hal-05000650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tit wit: environmental and genetic drivers of cognitive variation along an urbanization gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Megan J. Thompson</w:t>
+                <w:t xml:space="preserve">Testing the equivalency of human 'predators' and deep neural networks in the detection of cryptic moths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Gervais</w:t>
+                <w:t xml:space="preserve">Lis Behrendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhanya Bharath</w:t>
+                <w:t xml:space="preserve">Lyn Dressler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel P Caro</w:t>
+                <w:t xml:space="preserve">Adelina Raka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis S Chaine</w:t>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28, pp.56. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (2), pp.214-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-025-01962-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jeb/voae146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163537v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element accumulation drives genome size increase in Hylesia metabus (Lepidoptera: Saturniidae), an urticating moth species from South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -863,51 +863,51 @@
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.e70189. </w:t>
+              <w:t xml:space="preserve">, 2025, 34 (24), pp.e70189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.70189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -972,51 +972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 132, pp.54-66. </w:t>
@@ -1080,51 +1080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Di Lecce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Sudyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Szulkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1197,64 +1197,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Burkhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht I. Schulte‐hostedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1335,51 +1335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Robira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1590,51 +1590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extra‐pair paternity, breeding density, and synchrony in natural cavities versus nestboxes in two passerine birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Di Lecce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Szulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1822,295 +1822,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking genetic, morphological, and behavioural divergence between inland island and mainland deer mice</w:t>
+                <w:t xml:space="preserve">Population genetics reveals divergent lineages and ongoing hybridization in a declining migratory fish species complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua M. Miller</w:t>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Garant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrier</w:t>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Juette</w:t>
+                <w:t xml:space="preserve">Isabelle Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël W. Jameson</w:t>
+                <w:t xml:space="preserve">Yann Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 128, pp.97-106. </w:t>
+              <w:t xml:space="preserve">, 2022, 129, pp.137-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-021-00492-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-022-00547-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514676v1</w:t>
+                <w:t xml:space="preserve">hal-03831324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetics reveals divergent lineages and ongoing hybridization in a declining migratory fish species complex</w:t>
+                <w:t xml:space="preserve">Linking genetic, morphological, and behavioural divergence between inland island and mainland deer mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rougemont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Joshua M. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Garant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lebel</w:t>
+                <w:t xml:space="preserve">Tristan Juette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Abdallah</w:t>
+                <w:t xml:space="preserve">Joël W. Jameson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 129, pp.137-151. </w:t>
+              <w:t xml:space="preserve">, 2022, 128, pp.97-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-022-00547-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-021-00492-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831324v1</w:t>
+                <w:t xml:space="preserve">hal-03514676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving spatial conservation prioritization with intraspecific genetic data</w:t>
               </w:r>
@@ -2243,51 +2243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first inference of the phylogeography of the worldwide invader Xylosandrus compactus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2364,90 +2364,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riverscape genetics in brook lamprey: genetic diversity is less influenced by river fragmentation than by gene flow with the anadromous ecotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2662,51 +2662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2779,51 +2779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping-by-sequencing reveals the effects of riverscape, climate and interspecific introgression on the genetic diversity and local adaptation of the endangered Mexican golden trout (Oncorhynchus chrysogaster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Alejandro Escalante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. García-de León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2900,64 +2900,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic history and genomics of local adaptation in blue tit populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2998,425 +2998,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assortative Mating in Animals and Its Role for Speciation</w:t>
+                <w:t xml:space="preserve">Comparing genomic signatures of domestication in two Atlantic salmon (Salmo salar L.) populations with different geographical origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Janicke</w:t>
+                <w:t xml:space="preserve">Maria E López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Marie-Orleach</w:t>
+                <w:t xml:space="preserve">Laura Benestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas G Aubier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Jean-Sébastien Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Morrow</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Gilbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 194 (6), pp.865-875. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.137-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/705825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998916v1</w:t>
+                <w:t xml:space="preserve">hal-02921349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing genomic signatures of domestication in two Atlantic salmon (Salmo salar L.) populations with different geographical origins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RAD‐sequencing for estimating genomic relatedness matrix‐based heritability in the wild: A case study in roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria E López</w:t>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Benestan</w:t>
+                <w:t xml:space="preserve">Joel Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Moore</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">John Gilbey</w:t>
+                <w:t xml:space="preserve">Josephine Pemberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12689⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (5), pp.1205-1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921349v1</w:t>
+                <w:t xml:space="preserve">hal-02349032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAD‐sequencing for estimating genomic relatedness matrix‐based heritability in the wild: A case study in roe deer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Assortative Mating in Animals and Its Role for Speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Janicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Marie-Orleach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G Aubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Pemberton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edward Morrow</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (5), pp.1205-1217. </w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194 (6), pp.865-875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/705825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349032v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the importance of time scales when studying adaptive evolution</w:t>
               </w:r>
@@ -3519,51 +3519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Yannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Côté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3604,295 +3604,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Great tits and the city: Distribution of genomic diversity and gene-environment associations along an urbanization gradient</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene flow does not prevent personality and morphological differentiation between two blue tit populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Lozano del Campo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Szulkin</w:t>
+                <w:t xml:space="preserve">Gabrielle Dubuc-Messier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Demeyrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Grégoire</w:t>
+                <w:t xml:space="preserve">Kees van Oers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Reale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12580⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (8), pp.1127-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367249v1</w:t>
+                <w:t xml:space="preserve">hal-02326707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene flow does not prevent personality and morphological differentiation between two blue tit populations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrier</w:t>
+                <w:t xml:space="preserve">Great tits and the city: Distribution of genomic diversity and gene-environment associations along an urbanization gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kees van Oers</w:t>
+                <w:t xml:space="preserve">Ana Lozano del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Szulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Reale</w:t>
+                <w:t xml:space="preserve">Virginie Demeyrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (8), pp.1127-1137. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (5), pp.593-613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326707v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of supplementation on deleterious mutation distribution in an exploited salmonid</w:t>
               </w:r>
@@ -3904,51 +3904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3989,291 +3989,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the demographic history underlying parallel genomic divergence among pairs of parasitic and nonparasitic lamprey ecotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+                <w:t xml:space="preserve">Do genetic drift and accumulation of deleterious mutations preclude adaptation? Empirical investigation using RADseq in a northern lacustrine fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrier</w:t>
+                <w:t xml:space="preserve">Pascal Sirois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Genthon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bernatchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 26 (1), pp.142-162. </w:t>
+              <w:t xml:space="preserve">, 2017, 26 (22), pp.6317-6335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606314v1</w:t>
+                <w:t xml:space="preserve">hal-02921358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do genetic drift and accumulation of deleterious mutations preclude adaptation? Empirical investigation using RADseq in a northern lacustrine fish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Inferring the demographic history underlying parallel genomic divergence among pairs of parasitic and nonparasitic lamprey ecotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Thibault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémence Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 26 (22), pp.6317-6335. </w:t>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.142-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.13664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921358v1</w:t>
+                <w:t xml:space="preserve">hal-01606314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the extent of parallelism in morphological and genomic divergence among lake trout ecotypes in Lake Superior</w:t>
               </w:r>
@@ -4298,51 +4298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Muir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Normandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4387,412 +4387,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low but contrasting neutral genetic differentiation shaped by winter temperature in European great tits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic evidence of recent migration among isolated-by-sea populations of the freshwater blenny (Salaria fluviatilis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Lemoine</w:t>
+                <w:t xml:space="preserve">Pierre Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kay Lucek</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Berrebi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bij.12745⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (2), pp.389-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-015-0791-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921368v1</w:t>
+                <w:t xml:space="preserve">hal-02921370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making sense of the relationships between Ne, Nb and Nc towards defining conservation thresholds in Atlantic salmon (Salmo salar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-L Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J April</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-L Ferchaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrier</w:t>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117 (4), pp.268-278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/hdy.2016.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic evidence of recent migration among isolated-by-sea populations of the freshwater blenny (Salaria fluviatilis)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Low but contrasting neutral genetic differentiation shaped by winter temperature in European great tits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Lucek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Magnan</w:t>
+                <w:t xml:space="preserve">Verena Saladin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Berrebi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frank Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (2), pp.389-399. </w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118 (3), pp.668-685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10592-015-0791-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bij.12745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921370v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating genomic and phenotypic parallelism between piscivorous and planktivorous lake trout ( Salvelinus namaycush ) ecotypes by means of RADseq and morphometrics analyses</w:t>
               </w:r>
@@ -4804,51 +4804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sirois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4920,51 +4920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective number of breeders in relation to census size as management tools for Atlantic salmon conservation in a context of stocked populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien April</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5063,51 +5063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic resources and their influence on the detection of the signal of positive selection in genome scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Manel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5184,77 +5184,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAD genotyping reveals fine-scale genetic structuring and provides powerful population assignment in a widely distributed marine species, the American lobster (Homarus americanus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Benestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5343,64 +5343,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and phenotypic changes in an Atlantic salmon population supplemented with non-local individuals: a longitudinal study over 21 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5454,476 +5454,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Forest Road Culverts and Waterfalls on the Fine-Scale Distribution of Brook Trout Genetic Diversity in a Boreal Watershed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternative reproductive tactics increase effective population size and decrease inbreeding in wild Atlantic salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Normandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Torterotot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Normand Bergeron</w:t>
+                <w:t xml:space="preserve">Antoine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Fisheries Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00028487.2014.952449⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (9), pp.1094-1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921379v1</w:t>
+                <w:t xml:space="preserve">hal-02921373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative reproductive tactics increase effective population size and decrease inbreeding in wild Atlantic salmon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Stable isotope analyses on archived fish scales reveal the long-term effect of nitrogen loads on carbon cycling in rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Richard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaakko Erkinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eero Niemela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A. Cunjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12172⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (2), pp.523-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921373v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope analyses on archived fish scales reveal the long-term effect of nitrogen loads on carbon cycling in rivers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Influence of Forest Road Culverts and Waterfalls on the Fine-Scale Distribution of Brook Trout Genetic Diversity in a Boreal Watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Torterotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normand Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bernatchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.12293⟩</w:t>
+              <w:t xml:space="preserve">Transactions of the American Fisheries Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 143 (6), pp.1577-1591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00028487.2014.952449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01123117v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved PCR-based method for faster sex determination in brown trout [i](Salmo trutta)[/i] and Atlantic salmon [i](Salmo salar)[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5987,51 +5987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins and genetic diversity among Atlantic salmon recolonizing upstream areas of a large South European river following restoration of connectivity and stocking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6130,64 +6130,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of genetic integrity in wild lake trout populations following stocking: insights from an exhaustive study of 72 lakes from Québec, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Valiquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6481,51 +6481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced fitness of Atlantic salmon released in the wild after one generation of captive breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6598,51 +6598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel and nonparallel genome-wide divergence among replicate population pairs of freshwater and anadromous Atlantic salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6727,51 +6727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling genetic and otolith trace element analyses to identify river-born fish with hatchery pedigrees in stocked Atlantic salmon (Salmo salar) populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6861,51 +6861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A species-specific microsatellite marker to discriminate European Atlantic salmon, brown trout, and their hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7120,51 +7120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural recolonization of the Seine River by Atlantic salmon (Salmo salar) of multiple origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7263,77 +7263,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change may have affected growth and life history of Atlantic salmon juveniles over the last 30 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7401,303 +7401,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the genetic load in invasive insects: insights from a genomic cross-species study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reproductive success of dispersers depends on the population of origin in Atlantic salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Beaumé</w:t>
+                <w:t xml:space="preserve">E Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Blin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P01.053</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P03.250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226015v1</w:t>
+                <w:t xml:space="preserve">hal-05227870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive success of dispersers depends on the population of origin in Atlantic salmon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the genetic load in invasive insects: insights from a genomic cross-species study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Beaumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Egal</w:t>
+                <w:t xml:space="preserve">Aurélie Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P03.250</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P01.053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227870v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and Environmental Drivers of Multiple Cognitive Abilities in Great Tits Living Along an Altitudinal Gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Crouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7765,51 +7765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural recolonization of the Seine River by Atlantic salmon of multiple origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8060,51 +8060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting invasion history in two ambrosia beetles of the Xylosandrus genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8185,51 +8185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of European invasive populations of two Xylosandrus species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8336,51 +8336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8435,64 +8435,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique et les pressions anthropiques affectent-ils la croissance et l'histoire de vie des juvéniles de saumons atlantiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8601,51 +8601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8717,51 +8717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation genomics in urban environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8870,51 +8870,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mésanges des villes, mésanges des champs, des génomes différents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8977,51 +8977,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succès reproducteur des saumons ensemencés : le cas de la rivière Malbaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9052,51 +9052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications de la croissance en eau douce du Saumon atlantique (Salmo salar) durant les trente dernières années (1970-2005) sur la rivière Scorff : influence du réchauffement climatique et des activités agricoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9146,51 +9146,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et suivi de l'état génétique des populations de saumon atlantique au Québec : rapport scientifique années 2010 à 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9309,51 +9309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications de la croissance en eau douce du Saumon atlantique (Salmo salar) durant les trente dernières années (1970 à 2005) sur la rivière Scorff : Influence du réchauffement climatique et des activités agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAe. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9371,51 +9371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de dégradation de la litière en ruisseaux et Biodiversité des communautés d’invertébrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Université de Rennes 1. 2006, pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9433,51 +9433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenèse des préférences alimentaires chez la Seiche, Sepia officinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Université de Caen (France). 2005, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9527,51 +9527,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure génétique des populations de saumon Atlantique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Caen, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9767,51 +9767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05484411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Sudyka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Di Lecce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Hebda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Rowi&#324;ski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rutkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05000650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ninnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn ten Hoopen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhoner Alvarado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cabezas Huayllas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12676" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lis Behrendt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Dressler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Raka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae146" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan J. Thompson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanya Bharath" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Caro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-025-01962-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792049v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;n&#233;luz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esae069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Muller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70189" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04365084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00661-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Szulkin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17481" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775908v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Burkhard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht I. Schulte&#8208;hostedde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14667" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caizergues" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jeanneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.405" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132693v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urvois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saun&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16993" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144537v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10163" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude E. Caizergues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Le Luyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Senar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13334" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M. Miller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Garant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Juette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l W. Jameson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-021-00492-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Abdallah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00547-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823288v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassidy D&#8217;aloia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dalongeville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Escalante" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Guerrero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.03.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01443-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967504v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dolo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00367-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515150v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Lennox" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Alexandre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R Almeida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M Bailey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn T Barlaup" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab201" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Lambrechts" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-020-01958-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921340v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alejandro Escalante" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Garc&#237;a-de Le&#243;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Ruiz-Luna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ortega-Abboud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-020-01297-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908236v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13035" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Janicke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Aubier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Morrow" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705825" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E L&#243;pez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benestan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moore" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gilbey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12689" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349032v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Merlet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pemberton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13031" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367251v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Perrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.86" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921343v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gagnon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Yannic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13533" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367249v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lozano del Campo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demeyrier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12580" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326707v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dubuc-Messier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Oers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Reale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13291" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921353v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12660" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606314v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13664" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921358v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Thibault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14361" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921363v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysse Perreault-Payette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Muir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Goetz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921368v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lemoine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Lucek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Saladin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12745" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921366v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Ferchaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J April" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dionne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.62" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921370v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-015-0791-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921365v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernatchez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laporte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernatchez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13795" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TWRKC42P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921371v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien April" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cote" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dionne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-015-0758-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336047v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi-Rached" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paganini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13468" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921372v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gosselin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sainte-Marie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rochette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13245" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCFK7KVN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218811v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2765" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921379v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Torterotot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Bergeron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00028487.2014.952449" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921373v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12172" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123117v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Erkinaro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Niemela" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Cunjak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12293" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76AF28DD67ED119A54F1822DC6DF260C295FD3D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205112v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0259-8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210223v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Gentil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salvado" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-014-0602-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921381v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Valiquette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12160" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001585v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00280.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001102v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.629" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921390v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Milot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Papillon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dodson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12028" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921384v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12500" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D5EDA543235147702903AC3D793C023A0F8F3A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453854v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2011-040" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453825v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cherbonnel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-010-9307-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004630v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05266.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK2VHZQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584140v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F09-190" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482807v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riera" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226015v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Beaum&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Da Rocha" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227870v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Egal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226143v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gervais" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Crouchet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Penaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeb Philipp" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592354v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724801v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171659v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593160v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758374v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jouanin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453688v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Porcher" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171739v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921397v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/book/41750" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198836841.003.0005" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921401v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921520v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453604v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921523v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823266v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921689v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921694v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921700v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02921531v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05484411v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Sudyka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Di Lecce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Hebda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Rowi&#324;ski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rutkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163537v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan J. Thompson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanya Bharath" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Caro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-025-01962-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05000650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ninnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn ten Hoopen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhoner Alvarado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cabezas Huayllas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12676" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lis Behrendt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Dressler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Raka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae146" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792049v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;n&#233;luz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esae069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Muller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70189" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04365084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00661-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Szulkin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17481" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775908v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Burkhard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht I. Schulte&#8208;hostedde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14667" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caizergues" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jeanneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.405" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132693v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urvois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saun&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16993" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144537v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10163" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude E. Caizergues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Le Luyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Senar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13334" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Abdallah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00547-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M. Miller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Garant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Juette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l W. Jameson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-021-00492-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823288v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassidy D&#8217;aloia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dalongeville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Escalante" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Guerrero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.03.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01443-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967504v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dolo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00367-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515150v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Lennox" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Alexandre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R Almeida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M Bailey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn T Barlaup" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab201" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Lambrechts" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-020-01958-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921340v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alejandro Escalante" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Garc&#237;a-de Le&#243;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Ruiz-Luna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ortega-Abboud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-020-01297-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908236v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13035" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921349v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E L&#243;pez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benestan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moore" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gilbey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12689" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349032v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Merlet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pemberton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998916v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Janicke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Aubier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Morrow" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705825" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367251v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Perrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.86" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921343v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gagnon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Yannic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13533" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326707v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dubuc-Messier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Oers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Reale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13291" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367249v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lozano del Campo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demeyrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12580" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921353v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12660" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921358v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Thibault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14361" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606314v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13664" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921363v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysse Perreault-Payette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Muir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Goetz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921370v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-015-0791-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921366v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Ferchaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J April" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dionne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.62" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921368v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lemoine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Lucek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Saladin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12745" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921365v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernatchez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laporte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernatchez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13795" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TWRKC42P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921371v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien April" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cote" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dionne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-015-0758-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336047v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi-Rached" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paganini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13468" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921372v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gosselin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sainte-Marie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rochette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13245" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCFK7KVN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218811v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2765" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921373v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12172" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123117v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Erkinaro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Niemela" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Cunjak" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12293" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76AF28DD67ED119A54F1822DC6DF260C295FD3D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921379v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Torterotot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Bergeron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00028487.2014.952449" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205112v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0259-8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210223v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Gentil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salvado" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-014-0602-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921381v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Valiquette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12160" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001585v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00280.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001102v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.629" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921390v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Milot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Papillon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dodson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12028" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921384v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12500" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D5EDA543235147702903AC3D793C023A0F8F3A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453854v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2011-040" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453825v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cherbonnel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-010-9307-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004630v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05266.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK2VHZQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584140v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F09-190" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482807v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riera" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227870v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Egal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226015v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Beaum&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Da Rocha" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226143v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gervais" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Crouchet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Penaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeb Philipp" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592354v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724801v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171659v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593160v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758374v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jouanin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453688v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Porcher" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171739v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921397v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/book/41750" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198836841.003.0005" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921401v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921520v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453604v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921523v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823266v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921689v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921694v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921700v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02921531v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>